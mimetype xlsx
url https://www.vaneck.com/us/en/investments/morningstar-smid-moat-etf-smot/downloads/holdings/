--- v0 (2026-04-30)
+++ v1 (2026-04-30)
@@ -1,2019 +1,2031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714d4643191e4234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540658a996e84888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260428" sheetId="1" r:id="R71e2ac1840da4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260429" sheetId="1" r:id="Re8d23e3e78e74111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="658">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="662">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>44,491</x:t>
+    <x:t>44,364</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,817,355.93</x:t>
+    <x:t>$6,946,071.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.12%</x:t>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,512,237.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>98,788</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>98,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,486,784.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,118</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>28,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,351,893.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,299,483.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>101,988</x:t>
-[...5 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>101,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,194,682.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>99,275</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>98,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,899,114.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0042V6JM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,834,539.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>65,692</x:t>
-[...23 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>65,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,667,886.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2M0Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>21,642</x:t>
-[...20 lines deleted...]
-    <x:t>$4,614,418.20</x:t>
+    <x:t>21,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,660,632.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,617,667.23</x:t>
   </x:si>
   <x:si>
     <x:t>1.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>CTVA</x:t>
-[...11 lines deleted...]
-    <x:t>$4,605,754.30</x:t>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,587,085.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>32,643</x:t>
-[...23 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>32,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,566,114.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,520,561.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,427,527.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,357,027.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
-    <x:t>97,807</x:t>
-[...41 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>97,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,351,699.36</x:t>
   </x:si>
   <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T Rowe Price Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMPN3</x:t>
   </x:si>
   <x:si>
-    <x:t>42,970</x:t>
-[...17 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>42,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,304,938.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CCL</x:t>
   </x:si>
   <x:si>
     <x:t>Carnival Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6LY3</x:t>
   </x:si>
   <x:si>
-    <x:t>157,658</x:t>
-[...23 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>157,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,021,406.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,988,717.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FV1Z23</x:t>
   </x:si>
   <x:si>
-    <x:t>46,476</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>46,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,979,559.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,932,045.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>VNT</x:t>
   </x:si>
   <x:si>
     <x:t>Vontier Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGSJR4</x:t>
   </x:si>
   <x:si>
-    <x:t>112,281</x:t>
-[...20 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>111,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,887,285.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,824,717.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>AMCR</x:t>
   </x:si>
   <x:si>
     <x:t>Amcor Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LNJRQ09</x:t>
   </x:si>
   <x:si>
-    <x:t>101,266</x:t>
-[...23 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>100,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,490.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5HK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,763,033.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,749,920.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>72,034</x:t>
-[...38 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>71,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,731,516.55</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
-    <x:t>48,588</x:t>
-[...20 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>48,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,711,193.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,641,755.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,636,033.75</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
-    <x:t>45,127</x:t>
-[...20 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>44,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,602,989.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>RMD</x:t>
   </x:si>
   <x:si>
     <x:t>Resmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L4M7F1</x:t>
   </x:si>
   <x:si>
-    <x:t>16,624</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>16,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,513,163.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,492,786.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lamb Weston Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CVMLQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,465,334.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,437,743.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,403,255.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PQ4W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,294.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
-    <x:t>52,256</x:t>
-[...92 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>52,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,099,584.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>1,934</x:t>
-[...23 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>1,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,945,274.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,739,584.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,702,837.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>BALL</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDDNH5</x:t>
   </x:si>
   <x:si>
-    <x:t>44,834</x:t>
-[...35 lines deleted...]
-    <x:t>$2,677,002.86</x:t>
+    <x:t>44,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,695,324.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,671,104.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
+    <x:t>LFUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littelfuse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFGT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,599,685.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,594,108.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celanese Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYP7L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,579,321.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWGR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,558,102.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,501,199.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ST</x:t>
   </x:si>
   <x:si>
     <x:t>Sensata Technologies Holding Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JPGYW43</x:t>
   </x:si>
   <x:si>
-    <x:t>62,961</x:t>
-[...86 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>62,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,484,283.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,439,214.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>OSK</x:t>
   </x:si>
   <x:si>
     <x:t>Oshkosh Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC53X1</x:t>
   </x:si>
   <x:si>
-    <x:t>16,596</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>16,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,438,826.13</x:t>
   </x:si>
   <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
-    <x:t>25,954</x:t>
-[...20 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>25,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,433,237.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,429,631.36</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,489</x:t>
-[...32 lines deleted...]
-    <x:t>$2,407,965.59</x:t>
+    <x:t>7,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,400,215.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,028.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>United Rentals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXMFC3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,493</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>2,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,366,995.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN96922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,349,744.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,335,941.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
-    <x:t>47,577</x:t>
-[...20 lines deleted...]
-    <x:t>$2,344,294.26</x:t>
+    <x:t>47,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,321,762.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paccar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQVTF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,287,899.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,043.25</x:t>
   </x:si>
   <x:si>
     <x:t>IFF</x:t>
   </x:si>
   <x:si>
     <x:t>International Flavors &amp; Fragrances Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLSL58</x:t>
   </x:si>
   <x:si>
-    <x:t>32,926</x:t>
-[...35 lines deleted...]
-    <x:t>$2,305,213.36</x:t>
+    <x:t>32,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,261,796.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KY3845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,504.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,249,112.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunswick Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWSS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,237,670.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMJN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,216,494.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,189,949.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,168,970.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,164,034.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,160,344.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSS5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,158,219.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,146,302.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,144,288.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrier Global Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP5HYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,143,674.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS73J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,096,440.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G3QLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,096,425.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,093,034.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNLL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,078,538.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MMT6PL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,376.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warner Music Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP2T9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,068,844.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,058,524.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimberly-Clark Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMW2Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,041,452.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>82,173</x:t>
-[...341 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>81,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,037,822.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionis Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JH6683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,675.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLKK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,217.12</x:t>
   </x:si>
   <x:si>
     <x:t>INGR</x:t>
   </x:si>
   <x:si>
     <x:t>Ingredion Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXPZB7</x:t>
   </x:si>
   <x:si>
-    <x:t>18,037</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>17,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,216.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,689.03</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>Core &amp; Main Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01163K2X0</x:t>
   </x:si>
   <x:si>
-    <x:t>40,914</x:t>
-[...2 lines deleted...]
-    <x:t>$2,025,652.14</x:t>
+    <x:t>40,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,206.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,948,507.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2V3D6</x:t>
   </x:si>
   <x:si>
-    <x:t>17,526</x:t>
-[...53 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>17,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,945,078.80</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2TYL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,798</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>5,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,912,875.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ATR</x:t>
   </x:si>
   <x:si>
     <x:t>Aptargroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGX2S0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,277</x:t>
-[...17 lines deleted...]
-    <x:t>$1,918,162.00</x:t>
+    <x:t>15,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,135.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithia Motors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K3BC83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,864,146.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS9489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,849,817.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>DXCM</x:t>
   </x:si>
   <x:si>
     <x:t>Dexcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QTF8K1</x:t>
   </x:si>
   <x:si>
-    <x:t>32,221</x:t>
-[...23 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>32,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,849,345.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,589.60</x:t>
   </x:si>
   <x:si>
     <x:t>ALLE</x:t>
   </x:si>
   <x:si>
     <x:t>Allegion Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PS7JV1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,455</x:t>
-[...20 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>13,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,843,093.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asbury Automotive Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKDWB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,799,419.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,443</x:t>
-[...32 lines deleted...]
-    <x:t>$1,780,989.76</x:t>
+    <x:t>11,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,787,490.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,771,846.17</x:t>
+  </x:si>
+  <x:si>
     <x:t>NCLH</x:t>
   </x:si>
   <x:si>
     <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSRN78</x:t>
   </x:si>
   <x:si>
-    <x:t>98,721</x:t>
-[...17 lines deleted...]
-    <x:t>$1,751,631.48</x:t>
+    <x:t>98,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,278.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
+    <x:t>DT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dynatrace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PNN7C40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,746,726.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RJ2J04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,787.43</x:t>
+  </x:si>
+  <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
-    <x:t>18,033</x:t>
-[...32 lines deleted...]
-    <x:t>$1,725,979.80</x:t>
+    <x:t>17,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,704,154.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>EL</x:t>
   </x:si>
   <x:si>
     <x:t>Estee Lauder Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FKJRC5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,069</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>22,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,665,634.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PINS</x:t>
   </x:si>
   <x:si>
     <x:t>Pinterest Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002583CV8</x:t>
   </x:si>
   <x:si>
-    <x:t>80,059</x:t>
-[...2 lines deleted...]
-    <x:t>$1,591,572.92</x:t>
+    <x:t>79,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,575,065.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,565,705.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mattel Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNYW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,540,459.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,139.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK2F42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,489,531.94</x:t>
+  </x:si>
+  <x:si>
     <x:t>PODD</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7XX87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,509</x:t>
-[...71 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>8,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,769.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,262.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ZS</x:t>
   </x:si>
   <x:si>
     <x:t>Zscaler Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003338H34</x:t>
   </x:si>
   <x:si>
-    <x:t>8,794</x:t>
-[...20 lines deleted...]
-    <x:t>$1,193,380.64</x:t>
+    <x:t>8,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,447.37</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>281,865</x:t>
+    <x:t>314,916</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$281,865.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$314,915.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-58,354.85</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-96,503.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2041,51 +2053,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471b1de10a53425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2e6ab85e2fac4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71e2ac1840da4870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42932e93a5f4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0df383ce0c5a48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8d23e3e78e74111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I120"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2433,254 +2445,254 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -2752,2811 +2764,2811 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="2" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>