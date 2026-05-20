--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,2031 +1,2037 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540658a996e84888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b45142467f342d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260429" sheetId="1" r:id="Re8d23e3e78e74111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260519" sheetId="1" r:id="R458045c11477436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="662">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="664">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>44,364</x:t>
+    <x:t>44,397</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,946,071.48</x:t>
+    <x:t>$7,825,859.19</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.15%</x:t>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,318,955.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,274,930.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>19,057</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>19,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,614,568.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>98,506</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>98,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,596,329.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,191,629.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,056,951.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0042V6JM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,919,461.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,038</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>28,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,741,126.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,598,165.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,574,552.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,544,069.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,542,447.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2M0Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,482,216.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
-    <x:t>76,142</x:t>
-[...59 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>76,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,389,824.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,360,736.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FV1Z23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,281,528.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,273,879.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,272,012.36</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>65,505</x:t>
-[...158 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>65,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,225,621.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,974,198.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,876,612.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CCL</x:t>
   </x:si>
   <x:si>
-    <x:t>Carnival Corp</x:t>
+    <x:t>Carnival Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6LY3</x:t>
   </x:si>
   <x:si>
-    <x:t>157,209</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>157,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,758,327.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LNJRQ09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,707,524.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,674,952.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRN</x:t>
   </x:si>
   <x:si>
     <x:t>Biomarin Pharmaceutical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZWZ05</x:t>
   </x:si>
   <x:si>
-    <x:t>73,579</x:t>
-[...41 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>73,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,667,111.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,651,328.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5HK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,583,582.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,518,495.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,479,776.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L4M7F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,445,200.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,439,880.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lamb Weston Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CVMLQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,399,796.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,325,916.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,267,974.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,257,933.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,248,948.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,210,965.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PQ4W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,120,132.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VNT</x:t>
   </x:si>
   <x:si>
     <x:t>Vontier Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGSJR4</x:t>
   </x:si>
   <x:si>
-    <x:t>111,961</x:t>
-[...281 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>112,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,114,545.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPGYW43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,915,383.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LFUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littelfuse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFGT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,858,976.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
     <x:t>1,929</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,945,274.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$2,831,984.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,343</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>13,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,773,521.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,772,724.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,673,486.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,935</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>8,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,611,049.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLKK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,434.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warner Music Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP2T9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,542,637.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,516,670.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,500,128.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWGR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,479,801.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>BALL</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDDNH5</x:t>
   </x:si>
   <x:si>
-    <x:t>44,706</x:t>
-[...38 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>44,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,465,566.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,416,003.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLSL58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,303.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,063.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,301,264.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,934.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,187.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN96922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,243,831.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,224,177.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,218,186.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,742.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,186,181.00</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
-    <x:t>17,367</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>17,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,159,440.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,152,847.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QTF8K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,152,643.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,139,923.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrier Global Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP5HYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,134,364.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,173.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,125,154.88</x:t>
   </x:si>
   <x:si>
     <x:t>CE</x:t>
   </x:si>
   <x:si>
     <x:t>Celanese Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYP7L8</x:t>
   </x:si>
   <x:si>
-    <x:t>39,627</x:t>
-[...71 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>39,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,120,771.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paccar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQVTF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,909.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,093,141.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,090,082.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMJN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,082,910.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunswick Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWSS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,074,328.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimberly-Clark Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMW2Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051,145.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G3QLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,819.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MMT6PL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,546.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS73J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,037,561.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSS5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,634.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,760.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionis Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JH6683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998,774.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,978,581.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>OSK</x:t>
   </x:si>
   <x:si>
     <x:t>Oshkosh Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC53X1</x:t>
   </x:si>
   <x:si>
-    <x:t>16,549</x:t>
-[...185 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>16,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,971,746.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,758.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dynatrace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PNN7C40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,918,679.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,903,751.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,902,007.68</x:t>
   </x:si>
   <x:si>
     <x:t>ALSN</x:t>
   </x:si>
   <x:si>
     <x:t>Allison Transmission Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KY3845</x:t>
   </x:si>
   <x:si>
-    <x:t>17,440</x:t>
-[...227 lines deleted...]
-    <x:t>$2,093,034.96</x:t>
+    <x:t>17,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,206.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,873,256.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,836,986.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ALGN</x:t>
   </x:si>
   <x:si>
     <x:t>Align Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNLL2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,651</x:t>
-[...113 lines deleted...]
-    <x:t>$2,024,217.12</x:t>
+    <x:t>11,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,808,079.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>INGR</x:t>
   </x:si>
   <x:si>
     <x:t>Ingredion Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXPZB7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,986</x:t>
-[...71 lines deleted...]
-    <x:t>$1,945,078.80</x:t>
+    <x:t>17,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,805,116.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS9489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,744,535.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGX2S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,732,779.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,693,067.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,676,755.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,665,056.59</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2TYL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,781</x:t>
-[...23 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>5,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,963.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RJ2J04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,650,950.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>LAD</x:t>
   </x:si>
   <x:si>
     <x:t>Lithia Motors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K3BC83</x:t>
   </x:si>
   <x:si>
     <x:t>6,406</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,864,146.00</x:t>
-[...62 lines deleted...]
-    <x:t>$1,843,093.29</x:t>
+    <x:t>$1,646,918.54</x:t>
   </x:si>
   <x:si>
     <x:t>ABG</x:t>
   </x:si>
   <x:si>
     <x:t>Asbury Automotive Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKDWB5</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,799,419.65</x:t>
-[...20 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>8,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,588,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>11,021</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,771,846.17</x:t>
+    <x:t>$1,554,952.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mattel Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNYW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,552,935.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zscaler Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003338H34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,537,643.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinterest Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002583CV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,939.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,942.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>NCLH</x:t>
   </x:si>
   <x:si>
     <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSRN78</x:t>
   </x:si>
   <x:si>
-    <x:t>98,440</x:t>
-[...122 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>98,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,785.42</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>33,772</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>33,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,923.26</x:t>
   </x:si>
   <x:si>
     <x:t>FIS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidelity National Information Services</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK2F42</x:t>
   </x:si>
   <x:si>
-    <x:t>32,227</x:t>
-[...2 lines deleted...]
-    <x:t>$1,489,531.94</x:t>
+    <x:t>32,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,701.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PODD</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7XX87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,485</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>8,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,020.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
-    <x:t>9,820</x:t>
-[...20 lines deleted...]
-    <x:t>$1,181,447.37</x:t>
+    <x:t>9,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,765.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>314,916</x:t>
+    <x:t>33,181</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$314,915.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$33,181.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-96,503.89</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$195,108.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2053,51 +2059,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42932e93a5f4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0df383ce0c5a48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8d23e3e78e74111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa2f7cd68e941f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfdb0c19953474d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R458045c11477436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I120"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2578,440 +2584,440 @@
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -3054,80 +3060,80 @@
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -3199,80 +3205,80 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
@@ -3315,138 +3321,138 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
@@ -3460,155 +3466,155 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
@@ -3634,138 +3640,138 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
@@ -3837,341 +3843,341 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
@@ -4359,225 +4365,225 @@
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
@@ -4620,225 +4626,225 @@
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
@@ -4881,694 +4887,694 @@
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="2" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>