--- v2 (2026-05-20)
+++ v3 (2026-06-15)
@@ -1,2037 +1,2043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b45142467f342d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919ba5c814c340f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260519" sheetId="1" r:id="R458045c11477436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260612" sheetId="1" r:id="R5fbae52cc4d34de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="664">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="666">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>44,397</x:t>
+    <x:t>43,762</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,825,859.19</x:t>
+    <x:t>$12,240,231.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.43%</x:t>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>DDOG</x:t>
   </x:si>
   <x:si>
     <x:t>Datadog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NJHZT9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,370</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>28,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,655,605.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>AKAM</x:t>
   </x:si>
   <x:si>
     <x:t>Akamai Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJQWD2</x:t>
   </x:si>
   <x:si>
-    <x:t>44,396</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>43,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,842,093.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>19,079</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>18,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,732,587.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>98,579</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>97,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,458,954.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>99,058</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>97,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,357,561.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,218,573.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,782,856.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,712,794.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0042V6JM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,664,420.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,642,660.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,613,040.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,601,671.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,577,906.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,524,884.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>101,770</x:t>
-[...41 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>100,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,513,171.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,422,705.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>58,212</x:t>
-[...56 lines deleted...]
-    <x:t>$4,542,447.06</x:t>
+    <x:t>57,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,368,684.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2M0Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>21,600</x:t>
-[...38 lines deleted...]
-    <x:t>$4,360,736.40</x:t>
+    <x:t>21,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,359,979.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,246,981.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FV1Z23</x:t>
   </x:si>
   <x:si>
-    <x:t>46,367</x:t>
-[...53 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>45,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,163,337.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>KHC</x:t>
   </x:si>
   <x:si>
     <x:t>Kraft Heinz Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005CPNTQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>170,713</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>168,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,104,129.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,060,123.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LNJRQ09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,043,963.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,964,436.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
-    <x:t>45,035</x:t>
-[...38 lines deleted...]
-    <x:t>$3,707,524.50</x:t>
+    <x:t>44,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,931,622.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5HK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,859,066.92</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,825,414.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,670,520.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lamb Weston Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CVMLQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,604,442.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,470,899.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,413,241.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,381,496.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,350,121.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PQ4W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,306,785.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,268,797.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vontier Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGSJR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,232,344.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L4M7F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,183,873.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sensata Technologies Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPGYW43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,120,667.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Humana Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLKK03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,115,292.30</x:t>
+  </x:si>
+  <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>28,742</x:t>
-[...143 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>28,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,101,787.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LFUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littelfuse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFGT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,092,989.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,003,217.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMH2Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>23,672</x:t>
-[...161 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>23,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991,862.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,665,414.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,647,062.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,632,962.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWGR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,593,601.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,151.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,579,009.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLSL58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,534,852.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,349</x:t>
-[...35 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>13,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,528,238.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ball Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDDNH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,512,761.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,949</x:t>
-[...23 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>8,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,483,606.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,417,836.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,830.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrier Global Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP5HYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,393,998.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,390,679.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QTF8K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,388,701.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,347,208.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,339,031.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunswick Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWSS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,296,901.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,280,230.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,266,257.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paccar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQVTF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,263,376.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,311.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,229,042.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oshkosh Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC53X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,203,880.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,201,004.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,786.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimberly-Clark Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMW2Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,143,691.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,715.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,137,660.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,804.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,130,508.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123,946.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MMT6PL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,633.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celanese Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYP7L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,090,105.36</x:t>
   </x:si>
   <x:si>
     <x:t>WMG</x:t>
   </x:si>
   <x:si>
     <x:t>Warner Music Group Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP2T9T6</x:t>
   </x:si>
   <x:si>
-    <x:t>74,151</x:t>
-[...173 lines deleted...]
-    <x:t>$2,275,187.20</x:t>
+    <x:t>73,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,169.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essential Utilities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMJN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,165.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS73J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,053,056.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,239.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KY3845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,889.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNLL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,561.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,736.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSS5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,966.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G3QLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,511.15</x:t>
   </x:si>
   <x:si>
     <x:t>DOW</x:t>
   </x:si>
   <x:si>
     <x:t>Dow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN96922</x:t>
   </x:si>
   <x:si>
-    <x:t>59,455</x:t>
-[...56 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>58,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,779.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithia Motors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K3BC83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,979,308.08</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,735</x:t>
-[...305 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>6,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,595.20</x:t>
   </x:si>
   <x:si>
     <x:t>IONS</x:t>
   </x:si>
   <x:si>
     <x:t>Ionis Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JH6683</x:t>
   </x:si>
   <x:si>
-    <x:t>27,069</x:t>
-[...53 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>26,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,955,196.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,946,683.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,945,089.18</x:t>
   </x:si>
   <x:si>
     <x:t>DT</x:t>
   </x:si>
   <x:si>
     <x:t>Dynatrace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PNN7C40</x:t>
   </x:si>
   <x:si>
-    <x:t>48,015</x:t>
-[...20 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>47,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,928,697.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,913,236.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,886,419.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CG</x:t>
   </x:si>
   <x:si>
     <x:t>Carlyle Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3F20</x:t>
   </x:si>
   <x:si>
-    <x:t>41,784</x:t>
-[...71 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>41,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,884,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS9489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,835,719.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>INGR</x:t>
   </x:si>
   <x:si>
     <x:t>Ingredion Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXPZB7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,990</x:t>
-[...17 lines deleted...]
-    <x:t>$1,744,535.21</x:t>
+    <x:t>17,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,801,597.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ATR</x:t>
   </x:si>
   <x:si>
     <x:t>Aptargroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGX2S0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,252</x:t>
-[...2 lines deleted...]
-    <x:t>$1,732,779.72</x:t>
+    <x:t>15,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,769,567.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>ALLE</x:t>
   </x:si>
   <x:si>
     <x:t>Allegion Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PS7JV1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,420</x:t>
-[...23 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>13,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,146.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asbury Automotive Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKDWB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,759,854.60</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
-    <x:t>17,987</x:t>
-[...2 lines deleted...]
-    <x:t>$1,665,056.59</x:t>
+    <x:t>17,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,716,715.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2TYL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,794</x:t>
-[...2 lines deleted...]
-    <x:t>$1,664,963.84</x:t>
+    <x:t>5,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,687,922.94</x:t>
   </x:si>
   <x:si>
     <x:t>SSNC</x:t>
   </x:si>
   <x:si>
     <x:t>Ss&amp;C Technologies Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RJ2J04</x:t>
   </x:si>
   <x:si>
-    <x:t>24,920</x:t>
-[...38 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>24,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,559.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinterest Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002583CV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,591,234.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,496,977.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mattel Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNYW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,495,017.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,200.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>11,021</x:t>
-[...20 lines deleted...]
-    <x:t>$1,552,935.00</x:t>
+    <x:t>10,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,986.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,798.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PODD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7XX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,390.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK2F42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,011.20</x:t>
   </x:si>
   <x:si>
     <x:t>ZS</x:t>
   </x:si>
   <x:si>
     <x:t>Zscaler Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003338H34</x:t>
   </x:si>
   <x:si>
-    <x:t>8,774</x:t>
-[...122 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>8,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,218.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>33,181</x:t>
+    <x:t>391,204</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,181.23</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$391,203.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$195,108.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$464,639.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2059,51 +2065,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa2f7cd68e941f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfdb0c19953474d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R458045c11477436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7523fbd7eb43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f717d5bf7e544d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5fbae52cc4d34de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I120"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2683,2284 +2689,2284 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
@@ -5061,167 +5067,167 @@
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
@@ -5235,346 +5241,346 @@
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="2" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>