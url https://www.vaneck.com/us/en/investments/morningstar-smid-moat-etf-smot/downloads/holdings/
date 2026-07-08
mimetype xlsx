--- v3 (2026-06-15)
+++ v4 (2026-07-08)
@@ -1,2043 +1,1947 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919ba5c814c340f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3946ee46583b4466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260612" sheetId="1" r:id="R5fbae52cc4d34de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260707" sheetId="1" r:id="R029a921af0574fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="666">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="634">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>MRVL</x:t>
-[...8 lines deleted...]
-    <x:t>43,762</x:t>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,261</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,240,231.40</x:t>
+    <x:t>$5,526,009.21</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.66%</x:t>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5HK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,082,982.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,058,480.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionis Pharmaceuticals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JH6683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,986,852.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,975,481.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,908,605.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,837,527.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,832,065.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LNJRQ09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,730,324.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,673,702.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,672,915.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,600,274.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNLL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,505,291.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSS5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,483,056.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lamb Weston Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CVMLQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,439,937.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,411,434.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,404,915.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,372,101.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS9489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,367,381.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,364,089.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,304,886.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,296,776.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,292,691.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,257,194.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>DDOG</x:t>
   </x:si>
   <x:si>
     <x:t>Datadog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NJHZT9</x:t>
   </x:si>
   <x:si>
-    <x:t>28,950</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>16,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,227,606.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warner Music Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP2T9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,223,965.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celanese Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYP7L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,220,750.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,220,100.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,197,620.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,135,444.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,100,794.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,083,863.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,055,906.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2M0Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,990,382.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,987,897.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,941,872.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,890,741.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FV1Z23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,650,961.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN96922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,560,524.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,492,700.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,124,274.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,048,639.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,957,244.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,707.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortune Brands Innovations Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001B4BV87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,811,987.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,797,176.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,793,359.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPHYL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,785,032.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,739,421.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LFUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littelfuse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFGT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,717,299.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,655,890.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standardaero Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD8M04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,634,538.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX0P89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,615,326.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,583,267.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VY1MYW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,575,494.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ball Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDDNH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,562,856.66</x:t>
   </x:si>
   <x:si>
     <x:t>AKAM</x:t>
   </x:si>
   <x:si>
     <x:t>Akamai Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJQWD2</x:t>
   </x:si>
   <x:si>
-    <x:t>43,761</x:t>
-[...23 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>21,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,469,019.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,919.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,465,413.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLSL58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,445,816.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrier Global Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP5HYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,442,317.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repligen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS48J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,425,631.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,135.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,391,592.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,386,518.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,383,825.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,383,731.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,373,316.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MMT6PL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,350,928.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,349,346.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG3445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,340,163.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0042V6JM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,339,406.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1L02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,325,059.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oshkosh Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC53X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,323,459.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS73J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,321,930.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G3QLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,313,719.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,309,701.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,303,444.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithia Motors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K3BC83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,297,466.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,685.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,529.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJN7L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,277,055.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hormel Foods Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLF8D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,271,609.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,264,147.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autonation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBXLW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,242,656.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunswick Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWSS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,233,599.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,140.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,831.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,152,924.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,131,293.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,858.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastman Chemical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLW530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,922.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXYX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101,763.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QTF8K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,083,428.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KY3845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,721.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGX2S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,563.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>97,169</x:t>
-[...485 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>43,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998,938.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,794.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,191.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,599.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000WCFV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,422.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L4M7F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,831,616.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,828,446.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,817,028.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,811,618.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,264.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
-    <x:t>47,795</x:t>
-[...59 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>23,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,759,529.66</x:t>
   </x:si>
   <x:si>
     <x:t>VNT</x:t>
   </x:si>
   <x:si>
     <x:t>Vontier Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGSJR4</x:t>
   </x:si>
   <x:si>
-    <x:t>110,432</x:t>
-[...1151 lines deleted...]
-    <x:t>$1,496,977.74</x:t>
+    <x:t>53,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,200.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>MAT</x:t>
-[...26 lines deleted...]
-    <x:t>$1,392,200.70</x:t>
+    <x:t>PODD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insulet Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7XX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,623.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>10,861</x:t>
-[...74 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>11,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,705.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>391,204</x:t>
+    <x:t>582,588</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$391,203.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$582,587.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$464,639.07</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$182,651.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2065,56 +1969,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7523fbd7eb43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f717d5bf7e544d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5fbae52cc4d34de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f3721f3fb54813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf6950f20022a402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R029a921af0574fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I120"/>
+  <x:dimension ref="A1:I116"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2312,3284 +2216,3168 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A116" s="1">
-[...63 lines deleted...]
-      <x:c r="C118" s="1" t="s">
+      <x:c r="A116" s="2" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B120" s="2" t="s">
+      <x:c r="C116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C120" s="2" t="s">
+      <x:c r="D116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D120" s="2" t="s">
+      <x:c r="E116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E120" s="2" t="s">
+      <x:c r="F116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F120" s="2" t="s">
+      <x:c r="G116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G120" s="2" t="s">
+      <x:c r="H116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H120" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I120" s="2" t="s">
+      <x:c r="I116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A120:I120"/>
+    <x:mergeCell ref="A116:I116"/>
   </x:mergeCells>
 </x:worksheet>
 </file>