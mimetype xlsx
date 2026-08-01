--- v4 (2026-07-08)
+++ v5 (2026-08-01)
@@ -1,1947 +1,1953 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3946ee46583b4466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c3dc3927c34f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260707" sheetId="1" r:id="R029a921af0574fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260730" sheetId="1" r:id="Rf96a5bcaa4e74742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="634">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="636">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>78,261</x:t>
+    <x:t>76,441</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,526,009.21</x:t>
+    <x:t>$5,506,045.23</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,441,348.57</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.64%</x:t>
   </x:si>
   <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,995,125.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lamb Weston Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CVMLQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,993,162.65</x:t>
+  </x:si>
+  <x:si>
     <x:t>AYI</x:t>
   </x:si>
   <x:si>
     <x:t>Acuity Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ5HK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,983</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>14,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,944,434.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,931,770.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,836,331.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSS5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,796,919.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LNJRQ09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,693,026.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,664,901.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,650,826.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,637,219.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,542,022.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,492,830.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>63,757</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>62,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,490,650.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,377,499.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,363,247.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,354,580.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,328,093.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,292,125.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,278,886.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,258,518.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,225,512.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS9489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,175,146.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,149,889.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,148,122.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNLL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,094,903.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,086,210.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,031,925.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,991,291.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warner Music Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP2T9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,973,931.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,958,209.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,939,174.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2M0Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,869,376.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celanese Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYP7L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,836.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,737,864.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN96922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,631,562.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FV1Z23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,533,308.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPHYL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,272,095.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,113,809.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>IONS</x:t>
   </x:si>
   <x:si>
     <x:t>Ionis Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JH6683</x:t>
   </x:si>
   <x:si>
-    <x:t>57,765</x:t>
-[...620 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>56,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,987,676.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,943,510.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithia Motors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K3BC83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,915,810.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LFUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littelfuse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFGT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,881,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,880,092.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX0P89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,842,012.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>34,295</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>33,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,123.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,738,793.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,691,791.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,286</x:t>
-[...41 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>14,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,641,401.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>FBIN</x:t>
   </x:si>
   <x:si>
     <x:t>Fortune Brands Innovations Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001B4BV87</x:t>
   </x:si>
   <x:si>
-    <x:t>55,083</x:t>
-[...50 lines deleted...]
-    <x:t>$2,785,032.34</x:t>
+    <x:t>53,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,545.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,614,155.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,612,800.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ball Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDDNH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,609,069.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,596,987.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,544,207.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MMT6PL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,537,492.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,782.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standardaero Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD8M04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,467,386.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,462,657.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0042V6JM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,446,849.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autonation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBXLW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,438,424.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G3QLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,422,847.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,420,443.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repligen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS48J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,417,793.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,795.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,028.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,393,470.80</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>10,029</x:t>
-[...89 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>9,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,387,613.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,383,972.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,752.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS73J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,694.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,354,017.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLSL58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,430.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,300,720.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG3445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,295,885.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oshkosh Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC53X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,286,862.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,284,522.00</x:t>
   </x:si>
   <x:si>
     <x:t>RKT</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VY1MYW7</x:t>
   </x:si>
   <x:si>
-    <x:t>176,042</x:t>
-[...83 lines deleted...]
-    <x:t>$2,445,816.87</x:t>
+    <x:t>170,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,266,160.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hormel Foods Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLF8D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,265,236.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunswick Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWSS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,236,509.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1L02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,188,532.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CARR</x:t>
   </x:si>
   <x:si>
     <x:t>Carrier Global Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP5HYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>35,566</x:t>
-[...239 lines deleted...]
-    <x:t>$2,313,719.04</x:t>
+    <x:t>34,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,551.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,118,075.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,117,571.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,106,785.40</x:t>
   </x:si>
   <x:si>
     <x:t>TEX</x:t>
   </x:si>
   <x:si>
     <x:t>Terex Corp</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...50 lines deleted...]
-    <x:t>$2,278,685.50</x:t>
+    <x:t>33,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,094,636.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,085,915.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastman Chemical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLW530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,063,211.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGX2S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,056,778.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QTF8K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,030.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,044,535.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KY3845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,350.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wynn Resorts Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LD9JQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,138.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000WCFV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,980,256.16</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,868</x:t>
-[...2 lines deleted...]
-    <x:t>$2,278,529.44</x:t>
+    <x:t>16,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,918,027.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deckers Outdoor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXYX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,917,337.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,897,056.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,895,958.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,717.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,801,124.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,731.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,790,537.58</x:t>
   </x:si>
   <x:si>
     <x:t>WSO</x:t>
   </x:si>
   <x:si>
     <x:t>Watsco Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJN7L9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,847</x:t>
-[...287 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>5,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,764,014.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>Core &amp; Main Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01163K2X0</x:t>
   </x:si>
   <x:si>
-    <x:t>41,412</x:t>
-[...23 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>40,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,744.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,217.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>RMD</x:t>
   </x:si>
   <x:si>
     <x:t>Resmed Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L4M7F1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,335</x:t>
-[...68 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>8,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,886.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
-    <x:t>23,962</x:t>
-[...2 lines deleted...]
-    <x:t>$1,759,529.66</x:t>
+    <x:t>23,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,677,904.45</x:t>
   </x:si>
   <x:si>
     <x:t>VNT</x:t>
   </x:si>
   <x:si>
     <x:t>Vontier Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RRGSJR4</x:t>
   </x:si>
   <x:si>
-    <x:t>53,324</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>52,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,660,990.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>PODD</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7XX87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,738</x:t>
-[...23 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>8,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,078.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>582,588</x:t>
+    <x:t>78,831</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$582,587.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$78,830.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,651.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$-54,458.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1969,51 +1975,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f3721f3fb54813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf6950f20022a402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R029a921af0574fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e76f1e4191148a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb5216cc110e8424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf96a5bcaa4e74742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I116"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2187,167 +2193,167 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
@@ -2390,80 +2396,80 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
@@ -2506,254 +2512,254 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
@@ -2796,283 +2802,283 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -3434,1941 +3440,1941 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="2" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="B116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>