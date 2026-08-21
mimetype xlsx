--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,1953 +1,1956 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c3dc3927c34f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28143eea69bf4bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260730" sheetId="1" r:id="Rf96a5bcaa4e74742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260820" sheetId="1" r:id="Rfbd1c778eeed4c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="636">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="637">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>IQV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iqvia Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00333FYS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,735,520.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,554,255.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-Techne Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C15114</x:t>
   </x:si>
   <x:si>
-    <x:t>76,441</x:t>
-[...29 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>74,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,408,278.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,955,262.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acuity Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5HK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,894,819.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lamb Weston Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003CVMLQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,880,527.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LNJRQ09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,864,428.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,842,847.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,827,609.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>60,481</x:t>
-[...53 lines deleted...]
-    <x:t>$4,931,770.22</x:t>
+    <x:t>59,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,741,296.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,679,462.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,583,231.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSS5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,539,420.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,473,467.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,470,123.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omnicom Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS9489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,470,086.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,442,862.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,405,300.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,389,535.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,357,222.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,301,552.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,262,876.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,232,094.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>54,134</x:t>
-[...194 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>52,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,210,823.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,128,721.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,091,697.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,049,539.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,975,926.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN96922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,887,102.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celanese Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYP7L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,871,292.94</x:t>
   </x:si>
   <x:si>
     <x:t>CCL</x:t>
   </x:si>
   <x:si>
     <x:t>Carnival Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6LY3</x:t>
   </x:si>
   <x:si>
-    <x:t>155,855</x:t>
-[...2 lines deleted...]
-    <x:t>$4,328,093.35</x:t>
+    <x:t>152,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,870,574.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warner Music Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP2T9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,825,381.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,764,907.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2M0Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,759,564.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNLL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,674,215.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>DDOG</x:t>
   </x:si>
   <x:si>
     <x:t>Datadog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NJHZT9</x:t>
   </x:si>
   <x:si>
-    <x:t>15,982</x:t>
-[...158 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>15,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,638,477.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NCLH</x:t>
   </x:si>
   <x:si>
     <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSRN78</x:t>
   </x:si>
   <x:si>
-    <x:t>213,210</x:t>
-[...125 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>208,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,496,110.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,473,105.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPHYL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,454,932.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FV1Z23</x:t>
   </x:si>
   <x:si>
-    <x:t>46,181</x:t>
-[...41 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>45,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,408,231.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>IONS</x:t>
   </x:si>
   <x:si>
     <x:t>Ionis Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JH6683</x:t>
   </x:si>
   <x:si>
-    <x:t>56,075</x:t>
-[...2 lines deleted...]
-    <x:t>$2,987,676.00</x:t>
+    <x:t>54,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,225,453.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zebra Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC7LQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,197,812.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repligen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS48J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,971,179.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
+    <x:t>GPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX0P89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,956,743.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
-    <x:t>35,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>34,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,814,007.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,793,721.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,774,038.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0042V6JM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,757,847.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,715,868.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,650,719.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LFUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littelfuse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFGT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,628,368.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,242.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MMT6PL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,620,545.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,617,438.20</x:t>
   </x:si>
   <x:si>
     <x:t>LAD</x:t>
   </x:si>
   <x:si>
     <x:t>Lithia Motors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K3BC83</x:t>
   </x:si>
   <x:si>
-    <x:t>7,199</x:t>
-[...56 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>7,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,611,370.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,478,389.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ball Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDDNH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,448,176.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>33,295</x:t>
-[...41 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>32,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,435,172.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DXCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QTF8K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,639.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,419,861.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oshkosh Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC53X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,392,515.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G3QLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,384,765.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,373,077.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLSL58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,369,109.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,368,062.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG3445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,356,161.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VY1MYW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,352,294.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,345,974.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortune Brands Innovations Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001B4BV87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,340,913.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,333,223.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,319,142.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,304,569.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,301,119.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS73J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,282,775.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,258,716.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1L02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,249,727.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,237,158.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunswick Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWSS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,225,583.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autonation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBXLW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,225,400.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,203,038.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KY3845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,968.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,191,266.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000WCFV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,184,511.80</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,836</x:t>
-[...137 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>14,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,651.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,689.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastman Chemical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLW530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,775.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,241.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,253.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,903.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hormel Foods Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLF8D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,104,880.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SARO</x:t>
   </x:si>
   <x:si>
     <x:t>Standardaero Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD8M04</x:t>
   </x:si>
   <x:si>
-    <x:t>85,141</x:t>
-[...374 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>83,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,895.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,065,549.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,068.75</x:t>
   </x:si>
   <x:si>
     <x:t>CARR</x:t>
   </x:si>
   <x:si>
     <x:t>Carrier Global Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP5HYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>34,526</x:t>
-[...98 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>33,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,032,949.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ATR</x:t>
   </x:si>
   <x:si>
     <x:t>Aptargroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGX2S0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,364</x:t>
-[...50 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>15,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,984.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,966,928.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,955,641.80</x:t>
   </x:si>
   <x:si>
     <x:t>WYNN</x:t>
   </x:si>
   <x:si>
     <x:t>Wynn Resorts Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LD9JQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,912</x:t>
-[...35 lines deleted...]
-    <x:t>$1,918,027.58</x:t>
+    <x:t>19,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,403.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,914,287.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,769.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,846,023.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,673.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L4M7F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,819,753.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,760,393.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,843.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJN7L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,747,713.10</x:t>
+  </x:si>
+  <x:si>
     <x:t>DECK</x:t>
   </x:si>
   <x:si>
     <x:t>Deckers Outdoor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXYX5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,233</x:t>
-[...167 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>18,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,967.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vontier Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGSJR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,850.66</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
-    <x:t>23,405</x:t>
-[...20 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>22,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,644,107.16</x:t>
   </x:si>
   <x:si>
     <x:t>PODD</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7XX87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,535</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>8,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,226,805.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>78,831</x:t>
+    <x:t>71,302</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,830.67</x:t>
+    <x:t>$71,302.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-54,458.89</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$200,420.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1975,51 +1978,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e76f1e4191148a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb5216cc110e8424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf96a5bcaa4e74742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c9b37e83ef4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb16971dcb4404514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbd1c778eeed4c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I116"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2193,138 +2196,138 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
@@ -2425,2400 +2428,2400 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
@@ -4832,549 +4835,549 @@
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="2" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>