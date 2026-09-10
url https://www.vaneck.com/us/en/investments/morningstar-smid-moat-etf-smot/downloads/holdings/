--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,1956 +1,1962 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28143eea69bf4bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd945566c73b4c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260820" sheetId="1" r:id="Rfbd1c778eeed4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOT_asof_20260909" sheetId="1" r:id="R5d2416fc669a44f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="637">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="639">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IQV</x:t>
   </x:si>
   <x:si>
     <x:t>Iqvia Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00333FYS2</x:t>
   </x:si>
   <x:si>
-    <x:t>22,400</x:t>
+    <x:t>22,331</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,735,520.00</x:t>
+    <x:t>$5,738,620.38</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>1.73%</x:t>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Techne Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C15114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,389,344.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,178,069.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>30,023</x:t>
-[...23 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>29,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,077,025.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>81,797</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>81,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,940,811.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,686,585.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,626,613.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>AYI</x:t>
   </x:si>
   <x:si>
     <x:t>Acuity Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ5HK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,327</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>14,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,581,986.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stifel Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSS5C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,569,064.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,495,319.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biogen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C17X76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,491,920.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,477,342.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biomarin Pharmaceutical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZWZ05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,439,652.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>LW</x:t>
   </x:si>
   <x:si>
     <x:t>Lamb Weston Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003CVMLQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>91,276</x:t>
-[...2 lines deleted...]
-    <x:t>$4,880,527.72</x:t>
+    <x:t>90,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,379,541.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>AMCR</x:t>
   </x:si>
   <x:si>
     <x:t>Amcor Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LNJRQ09</x:t>
   </x:si>
   <x:si>
-    <x:t>101,745</x:t>
-[...20 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>101,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,374,719.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,363,236.36</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>56,722</x:t>
-[...77 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>56,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,356,946.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,233,986.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,227,332.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,216,291.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>157,461</x:t>
-[...20 lines deleted...]
-    <x:t>$4,470,123.47</x:t>
+    <x:t>156,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,104,948.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CPNTQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,090,182.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cigna Group/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXRCDP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,017,887.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>OMC</x:t>
   </x:si>
   <x:si>
     <x:t>Omnicom Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS9489</x:t>
   </x:si>
   <x:si>
-    <x:t>51,339</x:t>
-[...74 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>51,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,007,472.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warner Music Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP2T9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,962,787.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,953,762.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlyle Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3F20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,877,974.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2M0Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,876,722.40</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
-    <x:t>58,082</x:t>
-[...92 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>57,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,773,538.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
-    <x:t>29,247</x:t>
-[...23 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>29,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,729,763.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celanese Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYP7L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,651,567.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Align Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNLL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,524,194.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,513,761.46</x:t>
   </x:si>
   <x:si>
     <x:t>DOW</x:t>
   </x:si>
   <x:si>
     <x:t>Dow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN96922</x:t>
   </x:si>
   <x:si>
-    <x:t>118,149</x:t>
-[...20 lines deleted...]
-    <x:t>$3,871,292.94</x:t>
+    <x:t>117,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,462,908.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>CCL</x:t>
   </x:si>
   <x:si>
     <x:t>Carnival Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF6LY3</x:t>
   </x:si>
   <x:si>
-    <x:t>152,565</x:t>
-[...20 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>152,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,452,533.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>28,067</x:t>
-[...56 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>27,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,401,090.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenet Healthcare Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPHYL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,399,825.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FV1Z23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,388,212.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,248,729.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,115,094.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>NCLH</x:t>
   </x:si>
   <x:si>
     <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSRN78</x:t>
   </x:si>
   <x:si>
-    <x:t>208,723</x:t>
-[...56 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>208,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,090,017.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>IONS</x:t>
   </x:si>
   <x:si>
     <x:t>Ionis Pharmaceuticals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JH6683</x:t>
   </x:si>
   <x:si>
-    <x:t>54,892</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>54,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,065,582.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBRA</x:t>
   </x:si>
   <x:si>
     <x:t>Zebra Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC7LQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,870</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>8,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,331.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX0P89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,779,679.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>RGEN</x:t>
   </x:si>
   <x:si>
     <x:t>Repligen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS48J3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,480</x:t>
-[...23 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>16,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,711,606.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LFUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Littelfuse Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGFGT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,683,792.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,652,728.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waters Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FQRVM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,643,409.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,593,843.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithia Motors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K3BC83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,582,497.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Labcorp Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MMT6PL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,635.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,507,359.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoom Video Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0042V6JM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,487,599.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
-    <x:t>34,651</x:t>
-[...110 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>34,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,459,187.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>United Rentals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXMFC3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,396</x:t>
-[...17 lines deleted...]
-    <x:t>$2,620,545.94</x:t>
+    <x:t>2,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,457,731.53</x:t>
   </x:si>
   <x:si>
     <x:t>ALLE</x:t>
   </x:si>
   <x:si>
     <x:t>Allegion Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PS7JV1</x:t>
   </x:si>
   <x:si>
-    <x:t>16,185</x:t>
-[...17 lines deleted...]
-    <x:t>$2,611,370.15</x:t>
+    <x:t>16,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,448,163.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,430,719.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,403,079.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G3QLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,398,470.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLSL58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,387,912.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oshkosh Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CC53X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,374,408.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T Rowe Price Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMPN3</x:t>
   </x:si>
   <x:si>
-    <x:t>22,091</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>22,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,372,758.02</x:t>
   </x:si>
   <x:si>
     <x:t>BALL</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDDNH5</x:t>
   </x:si>
   <x:si>
-    <x:t>39,102</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>38,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,350,164.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,327,297.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autonation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBXLW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,319,387.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS73J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,316,905.88</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,595</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>32,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,495.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,268.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,297,433.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,286,477.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akamai Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJQWD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,265,280.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>DXCM</x:t>
   </x:si>
   <x:si>
     <x:t>Dexcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QTF8K1</x:t>
   </x:si>
   <x:si>
-    <x:t>26,908</x:t>
-[...98 lines deleted...]
-    <x:t>$2,368,062.30</x:t>
+    <x:t>26,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,250,081.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VY1MYW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,239,989.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,192,452.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,184,747.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allison Transmission Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KY3845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,179,405.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,148,693.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortune Brands Innovations Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001B4BV87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,124,973.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123,103.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,865.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A O Smith Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC1L02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,077,542.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000WCFV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,062,965.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,848.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standardaero Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD8M04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,512.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,251.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,820.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,798.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,970,443.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastman Chemical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLW530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,963,613.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,961,228.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>COO</x:t>
   </x:si>
   <x:si>
     <x:t>Cooper Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG3445</x:t>
   </x:si>
   <x:si>
-    <x:t>30,937</x:t>
-[...179 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>30,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,850.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrier Global Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP5HYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,952,567.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevance Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCG930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,944,285.60</x:t>
   </x:si>
   <x:si>
     <x:t>BC</x:t>
   </x:si>
   <x:si>
     <x:t>Brunswick Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWSS3</x:t>
   </x:si>
   <x:si>
-    <x:t>27,456</x:t>
-[...176 lines deleted...]
-    <x:t>$2,115,903.60</x:t>
+    <x:t>27,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,425.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,882,425.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptargroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGX2S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,831,161.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>HRL</x:t>
   </x:si>
   <x:si>
     <x:t>Hormel Foods Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLF8D2</x:t>
   </x:si>
   <x:si>
-    <x:t>87,412</x:t>
-[...119 lines deleted...]
-    <x:t>$1,955,641.80</x:t>
+    <x:t>87,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,388.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,764,614.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,758,146.94</x:t>
   </x:si>
   <x:si>
     <x:t>WYNN</x:t>
   </x:si>
   <x:si>
     <x:t>Wynn Resorts Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LD9JQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,492</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>19,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,349.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resmed Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L4M7F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,746,622.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watsco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJN7L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,716,324.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,704,040.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>EFX</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPL78</x:t>
   </x:si>
   <x:si>
-    <x:t>9,949</x:t>
-[...38 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>9,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,116.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,076.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vontier Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RRGSJR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,619,411.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,582,604.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
-    <x:t>17,330</x:t>
-[...68 lines deleted...]
-    <x:t>$1,747,713.10</x:t>
+    <x:t>17,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,548,364.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>DECK</x:t>
   </x:si>
   <x:si>
     <x:t>Deckers Outdoor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXYX5</x:t>
   </x:si>
   <x:si>
-    <x:t>18,827</x:t>
-[...35 lines deleted...]
-    <x:t>$1,644,107.16</x:t>
+    <x:t>18,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,836.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>PODD</x:t>
   </x:si>
   <x:si>
     <x:t>Insulet Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R7XX87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,353</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>8,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,459.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>71,302</x:t>
+    <x:t>243,948</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,302.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$243,948.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$200,420.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$384,088.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1978,51 +1984,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26c9b37e83ef4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb16971dcb4404514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbd1c778eeed4c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bc8000e42148af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra35c3c3872a441a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d2416fc669a44f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I116"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2254,370 +2260,370 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -2631,1646 +2637,1646 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
@@ -4429,428 +4435,428 @@
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
@@ -4980,225 +4986,225 @@
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>581</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>593</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="F108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
@@ -5212,172 +5218,172 @@
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="2" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I116" s="2" t="s">
         <x:v>1</x:v>
       </x:c>