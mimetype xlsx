--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,1116 +1,1134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2aa7ef9693748e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96956b32eee44b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260417" sheetId="1" r:id="R77ab1a5f15494d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260507" sheetId="1" r:id="R943f4474f21146f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="357">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="363">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,386,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,293,676.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,612,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,007,398.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,621,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,980,667.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,753,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,940,042.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,360,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,539,677.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,372,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,386,197.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,095,487</x:t>
-[...44 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>2,062,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,907,152.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,464,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,477,797.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,352,002</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>11,173,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,940,889.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>5,490,450</x:t>
-[...23 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>5,404,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,991,650.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,948,810.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,865,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,980,346.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,137,146.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,516,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,402,338.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
-    <x:t>3,318,560</x:t>
-[...38 lines deleted...]
-    <x:t>$312,459,495.39</x:t>
+    <x:t>3,266,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,325,937.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,106,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,912,957.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,848,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,348,807.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,423,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,058,333.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,309,807.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,787,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,337,763.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,492,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,227,770.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,076,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,446,965.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,178,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,493,797.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,546,180</x:t>
-[...236 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>2,506,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,818,592.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>610,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,743,923.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,504,396.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,312,219</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>1,291,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,723,414.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1HN22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>859,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,585,577.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>447,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,619,729.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,847,738.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>917,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,411,788.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>408,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,087,828.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,631,982.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,369,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,557,358.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,617,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,940,278.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,907,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,805,694.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,022,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,865,446.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>843,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,714,775.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,170,013.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,350,306.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,188,652.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
-    <x:t>484,863</x:t>
-[...227 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>477,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,203,267.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>CMG</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QX74T1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,572,383</x:t>
-[...20 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>4,500,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,736,226.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,605,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,209,792.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDLH9</x:t>
   </x:si>
   <x:si>
-    <x:t>301,951</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>297,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,999,073.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>229,034</x:t>
-[...74 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>225,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,058,580.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,034,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,674,291.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,398,059.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CGB489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>774,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,385,505.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>EFX</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPL78</x:t>
   </x:si>
   <x:si>
-    <x:t>740,596</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>728,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,023,994.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>831,766</x:t>
-[...41 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>818,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,986,253.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,669,391.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,633,805.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>591,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,169,984.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,180,005</x:t>
-[...77 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>3,130,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,491,457.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0T95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>696,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,128,602.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1R011</x:t>
   </x:si>
   <x:si>
-    <x:t>915,961</x:t>
-[...23 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>901,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,380,650.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>14,326,837</x:t>
+    <x:t>5,211,111</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,326,836.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$5,211,110.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,487,388.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$4,366,496.81</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1138,51 +1156,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb5b97d3111a451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f585759bd214493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77ab1a5f15494d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4f82355d4d4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50b80eb3c6cd4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R943f4474f21146f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1298,109 +1316,109 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
@@ -1501,1506 +1519,1506 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="2" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>