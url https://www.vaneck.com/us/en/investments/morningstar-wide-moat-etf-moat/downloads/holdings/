--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,1134 +1,1128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96956b32eee44b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3baee51318e94026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260507" sheetId="1" r:id="R943f4474f21146f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260528" sheetId="1" r:id="R305505584ced4ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="363">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="361">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,536,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,627,500.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>1,386,168</x:t>
-[...29 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>1,356,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,180,712.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,621,658</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>1,587,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,121,018.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,753,789</x:t>
-[...2 lines deleted...]
-    <x:t>$341,940,042.77</x:t>
+    <x:t>4,653,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,964,256.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,259,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,124,669.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>2,360,385</x:t>
-[...23 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>2,310,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,782,021.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,089,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,466,929.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,290,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,077,517.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,062,610</x:t>
-[...23 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>2,019,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,980,652.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,173,882</x:t>
-[...23 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>10,938,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,960,786.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>677,208</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>662,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,068,323.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,040,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,233,301.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,865,392</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>3,783,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,157,427.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,788,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,223,974.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,197,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,828,461.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,154,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,942,726.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,393,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,717,297.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,442,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,115,145.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,969,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,405,357.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,707,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,076,833.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2TYL8</x:t>
   </x:si>
   <x:si>
-    <x:t>895,088</x:t>
-[...92 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>876,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,956,900.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>898,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,645,268.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>TYL</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWZF9</x:t>
   </x:si>
   <x:si>
-    <x:t>746,979</x:t>
-[...23 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>731,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,788,077.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BR</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPFKQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,492,758</x:t>
-[...41 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>1,461,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,786,584.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,840,674.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>598,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,475,659.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,506,226</x:t>
-[...23 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>2,453,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,027,696.27</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>709,903</x:t>
-[...2 lines deleted...]
-    <x:t>$192,504,396.51</x:t>
+    <x:t>694,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,415,204.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.62%</x:t>
   </x:si>
   <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>429,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,055,715.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1HN22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>840,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,626,618.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,291,639</x:t>
-[...77 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>1,264,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,045,197.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,271,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,202,683.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,583,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,931,998.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,312,988.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>MSI</x:t>
   </x:si>
   <x:si>
     <x:t>Motorola Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP8Z50</x:t>
   </x:si>
   <x:si>
-    <x:t>408,790</x:t>
-[...23 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>400,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,681,434.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,629,722.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
-    <x:t>1,369,716</x:t>
-[...23 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>1,340,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,728,061.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
-    <x:t>2,907,353</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>2,846,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,968,511.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,040,738.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,281,341.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,022,877</x:t>
-[...59 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>1,001,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,485,150.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,405,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,835,906.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>1,400,595</x:t>
-[...41 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>1,371,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,222,958.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,737,657.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,205,326.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>676,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,722,384.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,605,851</x:t>
-[...41 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>1,572,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,170,882.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,465,447.44</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM9RH1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,034,070</x:t>
-[...23 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>3,949,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,424,816.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CGB489</x:t>
   </x:si>
   <x:si>
-    <x:t>774,951</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>758,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,702,119.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>EFX</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPL78</x:t>
   </x:si>
   <x:si>
-    <x:t>728,983</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>713,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,920,811.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,625,654.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>818,723</x:t>
-[...41 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>801,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,431,536.80</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
-    <x:t>591,231</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>578,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,962,615.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,130,116</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>3,064,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,972,077.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,966,076.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
-    <x:t>696,276</x:t>
-[...23 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>681,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,615,856.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,211,111</x:t>
+    <x:t>8,828,705</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,211,110.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$8,828,705.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,366,496.81</x:t>
+    <x:t>$8,591,108.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1156,51 +1150,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4f82355d4d4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R50b80eb3c6cd4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R943f4474f21146f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff0f02d108b4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R80e61300541c48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R305505584ced4ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1374,718 +1368,718 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
@@ -2534,491 +2528,491 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="2" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>