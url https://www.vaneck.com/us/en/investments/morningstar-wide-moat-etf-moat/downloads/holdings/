--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,1128 +1,1119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3baee51318e94026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0aa48c07674540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260528" sheetId="1" r:id="R305505584ced4ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260617" sheetId="1" r:id="R01547b698f8f47fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="361">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="358">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCMBG4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,536,064</x:t>
+    <x:t>3,977,146</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$458,627,500.80</x:t>
+    <x:t>$573,265,824.44</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.91%</x:t>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>1,356,972</x:t>
-[...5 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>1,526,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,125,662.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,233,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,081,242.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,587,496</x:t>
-[...23 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>1,785,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,391,114.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,598,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,254,605.98</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,259,251</x:t>
-[...23 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>5,915,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,988,786.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C79X561</x:t>
   </x:si>
   <x:si>
-    <x:t>17,089,962</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>19,222,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,188,976.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>5,290,415</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>5,950,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,925,839.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,019,142</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>2,271,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,589,276.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,938,397</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>12,302,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,837,030.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,596,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,460,655.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,109,110.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,135,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,807,685.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,298,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,180,470.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,872,577.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,010,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,194,213.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>662,939</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>745,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,508,854.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>EL</x:t>
   </x:si>
   <x:si>
     <x:t>Estee Lauder Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FKJRC5</x:t>
   </x:si>
   <x:si>
-    <x:t>3,040,580</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>3,419,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,990,688.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,871,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,518,754.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,567,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,614,091.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,783,944</x:t>
-[...95 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>4,255,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,235,245.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,170,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,010,481.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>4,969,503</x:t>
-[...56 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>5,589,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,987,455.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>TYL</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWZF9</x:t>
   </x:si>
   <x:si>
-    <x:t>731,238</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>822,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,613,279.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>BR</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPFKQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,461,305</x:t>
-[...23 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>1,643,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,504,525.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,422,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,742,514.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>WST</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX24N8</x:t>
   </x:si>
   <x:si>
-    <x:t>598,122</x:t>
-[...2 lines deleted...]
-    <x:t>$192,475,659.60</x:t>
+    <x:t>672,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,718,147.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,759,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,181,122.94</x:t>
   </x:si>
   <x:si>
     <x:t>1.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>ZTS</x:t>
-[...11 lines deleted...]
-    <x:t>$192,027,696.27</x:t>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1HN22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>945,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,555,935.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,580,536.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,508,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,533,581.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,781,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,243,678.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,693,030.90</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>694,946</x:t>
-[...59 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>781,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,621,925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,201,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,375,701.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,372,300.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2V3D6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,271,995</x:t>
-[...59 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>1,430,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,889,499.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,165,828.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,767,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,090,655.68</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
-    <x:t>825,364</x:t>
-[...59 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>928,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,717,833.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,126,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,472,958.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,955,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,878,311.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
-    <x:t>467,205</x:t>
-[...41 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>525,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,993,428.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>1,371,088</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>1,542,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,531,768.16</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDLH9</x:t>
   </x:si>
   <x:si>
-    <x:t>290,911</x:t>
-[...2 lines deleted...]
-    <x:t>$141,737,657.42</x:t>
+    <x:t>327,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,094,054.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>220,695</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>248,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,897,761.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ORCL</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQLTW7</x:t>
   </x:si>
   <x:si>
-    <x:t>676,104</x:t>
-[...23 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>760,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,565,755.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CGB489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>853,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,116,936.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,441,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,114,349.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>102,954</x:t>
-[...38 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>115,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,413,700.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>EFX</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPL78</x:t>
   </x:si>
   <x:si>
-    <x:t>713,628</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>802,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,262,196.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,080,737.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7JKW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,446,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,969,150.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>650,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,904,068.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>437,482</x:t>
-[...56 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>492,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,571,722.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1R011</x:t>
   </x:si>
   <x:si>
-    <x:t>882,609</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>992,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,795,503.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>WDAY</x:t>
   </x:si>
   <x:si>
     <x:t>Workday Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0T95</x:t>
   </x:si>
   <x:si>
-    <x:t>681,608</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>766,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,385,618.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>8,828,705</x:t>
+    <x:t>18,019,835</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,828,705.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$18,019,835.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,591,108.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$5,925,862.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1150,51 +1141,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff0f02d108b4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R80e61300541c48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R305505584ced4ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051648bf22ab4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd381603d241a449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01547b698f8f47fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1397,1622 +1388,1622 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="2" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>