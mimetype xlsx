--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,1119 +1,1074 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0aa48c07674540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19405fefc04547c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260617" sheetId="1" r:id="R01547b698f8f47fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260709" sheetId="1" r:id="Ra60259fc2b4e4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="358">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="343">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,184,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,690,423.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,059,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,769,288.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,060,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,687,115.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,619,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,572,669.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,713,100.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CGB489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,563,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,513,809.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,950,616.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,078,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,075,074.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,166,662.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,410,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,107,979.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,457,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,653,588.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,857,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,421,590.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,079,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,797,883.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,762,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,440,615.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,653,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,284,766.50</x:t>
+  </x:si>
+  <x:si>
     <x:t>FTNT</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCMBG4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,977,146</x:t>
-[...11 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>1,655,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,092,345.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,424,121.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>845,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,988,189.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,329,823.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,597,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,045,992.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,983,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,751,277.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,118,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,710,821.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,917,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,972,109.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,671,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,618,542.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,679,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,383,427.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,658,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,081,923.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,210,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,603,181.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,318,822.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,910,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,506,074.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,559,171.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>1,526,243</x:t>
-[...317 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>656,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,863,280.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,110,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,802,485.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,793,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,871,362.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,647,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,906,495.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,104,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,422,821.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,387,218.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,278,792.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>977,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,534,600.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,384,256.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,252,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,990,554.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,947,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,902,450.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,371,439.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7PM75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,103,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,991,211.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,906,993.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,116,654.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,255,668</x:t>
-[...287 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>1,852,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,400,867.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,655,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,226,431.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2C28</x:t>
   </x:si>
   <x:si>
-    <x:t>303,855</x:t>
-[...20 lines deleted...]
-    <x:t>$167,090,655.68</x:t>
+    <x:t>259,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,095,589.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>997,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,508,181.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,412,569.31</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
-    <x:t>928,172</x:t>
-[...59 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>797,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,930,011.20</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
-    <x:t>1,542,056</x:t>
-[...128 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>1,419,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,487,445.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>447,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,658,543.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>901,424</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>745,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,023,153.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,446,131</x:t>
-[...74 lines deleted...]
-    <x:t>$93,385,618.92</x:t>
+    <x:t>2,875,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,945,740.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>18,019,835</x:t>
+    <x:t>559,104</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,019,835.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$559,104.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,925,862.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$3,899,830.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1141,56 +1096,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051648bf22ab4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd381603d241a449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01547b698f8f47fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1f2e4f3f9941b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra0e7d7a76c3b4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra60259fc2b4e4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I63"/>
+  <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1388,80 +1343,80 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
@@ -1678,747 +1633,747 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -2519,109 +2474,109 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
@@ -2693,326 +2648,268 @@
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+    </x:row>
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="2" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C61" s="1" t="s">
+      <x:c r="B61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B63" s="2" t="s">
+      <x:c r="C61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C63" s="2" t="s">
+      <x:c r="D61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D63" s="2" t="s">
+      <x:c r="E61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E63" s="2" t="s">
+      <x:c r="F61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F63" s="2" t="s">
+      <x:c r="G61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G63" s="2" t="s">
+      <x:c r="H61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H63" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I63" s="2" t="s">
+      <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A63:I63"/>
+    <x:mergeCell ref="A61:I61"/>
   </x:mergeCells>
 </x:worksheet>
 </file>