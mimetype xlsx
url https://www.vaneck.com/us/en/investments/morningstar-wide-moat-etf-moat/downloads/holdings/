--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,1071 +1,1074 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19405fefc04547c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47596ea56da94fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260709" sheetId="1" r:id="Ra60259fc2b4e4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260729" sheetId="1" r:id="R64022270ffdc4c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="343">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="344">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>VEEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CGB489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,541,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,573,726.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,017,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,269,670.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,617,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,416,290.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,389,581.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,032,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,024,651.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,407,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,912,347.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,791,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,331,282.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,184,374</x:t>
-[...65 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>4,127,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,504,025.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,590,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,317,617.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,037,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,134,705.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,929,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,554,129.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,437,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,518,234.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,063,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,039,051.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,879,413.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>834,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,183,689.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>739,730</x:t>
-[...56 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>729,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,226,207.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,391,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,459,338.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,656,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,712,412.00</x:t>
   </x:si>
   <x:si>
     <x:t>PANW</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0014GJCT9</x:t>
   </x:si>
   <x:si>
-    <x:t>848,827</x:t>
-[...107 lines deleted...]
-    <x:t>$271,284,766.50</x:t>
+    <x:t>837,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,049,418.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,635,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,537,703.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,934,787.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,549,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,362,782.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,076,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,829,814.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT</x:t>
   </x:si>
   <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCMBG4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,655,728</x:t>
-[...107 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>1,633,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,252,387.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,099,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,618,885.00</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,917,639</x:t>
-[...41 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>1,891,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,277,664.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>5,658,764</x:t>
-[...23 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>5,582,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,257,800.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,870,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,728,457.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7PM75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,088,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,027,385.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,080,361.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,095,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,516,941.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,184,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,161,919.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,612,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,088,604.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,729,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,921,644.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>372,573</x:t>
-[...38 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>367,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,409,777.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,034,105.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,235,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,873,829.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,936,040.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>656,926</x:t>
-[...56 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>648,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,158,895.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,023,194.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,827,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,006,862.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,907,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,152,762.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,735,247.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>963,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,888,468.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>786,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,723,928.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,153,706.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,592,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,367,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>983,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,196,538.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,478,611.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,872,098.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,949,257.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,797,720.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTV4N4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,104,879</x:t>
-[...317 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>1,089,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,631,162.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>745,948</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>735,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,516,911.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,875,839</x:t>
-[...2 lines deleted...]
-    <x:t>$83,945,740.41</x:t>
+    <x:t>2,836,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,623,802.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>559,104</x:t>
+    <x:t>1,739,781</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$559,104.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$1,739,780.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,899,830.87</x:t>
+    <x:t>$3,646,343.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -1096,51 +1099,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf1f2e4f3f9941b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra0e7d7a76c3b4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra60259fc2b4e4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb9eb8a17514894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R735ee9245be94113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64022270ffdc4c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1314,109 +1317,109 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
@@ -1517,80 +1520,80 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
@@ -1633,341 +1636,341 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2039,80 +2042,80 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -2155,752 +2158,752 @@
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="2" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>