--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,1077 +1,1071 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47596ea56da94fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212f8ef917374784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260729" sheetId="1" r:id="R64022270ffdc4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260819" sheetId="1" r:id="R6324948f3e354e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="344">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="342">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CGB489</x:t>
   </x:si>
   <x:si>
-    <x:t>1,541,887</x:t>
+    <x:t>1,539,069</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,573,726.17</x:t>
+    <x:t>$386,306,319.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.72%</x:t>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,028,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,182,327.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,017,801</x:t>
-[...2 lines deleted...]
-    <x:t>$315,269,670.47</x:t>
+    <x:t>3,012,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,001,495.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>926,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,680,029.16</x:t>
   </x:si>
   <x:si>
     <x:t>2.67%</x:t>
   </x:si>
   <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>669,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,622,281.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,782,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,347,056.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,120,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,038,954.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,032,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,480,853.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,435,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,544,377.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,389,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,250,669.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,617,083</x:t>
-[...38 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>10,597,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,291,473.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,070,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,980,477.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,691,005.60</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C79X561</x:t>
   </x:si>
   <x:si>
-    <x:t>15,407,395</x:t>
-[...41 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>15,379,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,204,210.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,590,208</x:t>
-[...23 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>4,581,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,968,608.80</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,929,821</x:t>
-[...20 lines deleted...]
-    <x:t>$282,518,234.25</x:t>
+    <x:t>3,922,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,707,098.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,653,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,058,387.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>832,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,814,369.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,630,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,809,262.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,084,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,657,955.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,021,007.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,542,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,891,221.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,888,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,112,464.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,630,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,190,743.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>DDOG</x:t>
   </x:si>
   <x:si>
     <x:t>Datadog Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003NJHZT9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,063,736</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>1,061,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,948,733.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>203,105</x:t>
-[...212 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>202,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,492,625.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>5,582,087</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>5,571,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,725,427.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,870,890</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>2,865,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,736,431.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>GWRE</x:t>
   </x:si>
   <x:si>
     <x:t>Guidewire Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7PM75</x:t>
   </x:si>
   <x:si>
-    <x:t>1,088,290</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>1,086,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,816,377.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>WST</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX24N8</x:t>
   </x:si>
   <x:si>
-    <x:t>536,598</x:t>
-[...2 lines deleted...]
-    <x:t>$181,080,361.08</x:t>
+    <x:t>535,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,959,263.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,182,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,721,039.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,830,986.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,233,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,930,356.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMH2Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,095,358</x:t>
-[...23 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>1,093,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,281,651.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,769,853.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,902,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,906,315.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
-    <x:t>2,612,044</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>2,607,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,788,387.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,631,118.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,630,473.15</x:t>
   </x:si>
   <x:si>
     <x:t>CMG</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QX74T1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,729,020</x:t>
-[...53 lines deleted...]
-    <x:t>$159,873,829.40</x:t>
+    <x:t>4,720,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,608,058.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,304,323.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,584,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,460,645.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,087,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,964,087.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transunion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Q7J5Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,824,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,151,962.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>962,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,137,318.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,397,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,428,686.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,908,625.92</x:t>
   </x:si>
   <x:si>
     <x:t>DPZ</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P458P3</x:t>
   </x:si>
   <x:si>
-    <x:t>441,489</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>440,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,297,970.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>785,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,293,412.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,379,240.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>648,016</x:t>
-[...146 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>646,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,196,064.56</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>983,948</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>982,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,034,091.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>236,469</x:t>
-[...74 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>236,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,883,283.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>735,838</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>734,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,796,412.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,836,869</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>2,831,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,512,498.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,739,781</x:t>
+    <x:t>5,634,658</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,739,780.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$5,634,658.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,646,343.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$10,237,569.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1099,51 +1093,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb9eb8a17514894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R735ee9245be94113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64022270ffdc4c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R306a6e8631584a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0a881ede29b7478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6324948f3e354e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1317,109 +1311,109 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
@@ -1578,254 +1572,254 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -1926,486 +1920,486 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -2419,138 +2413,138 @@
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2564,346 +2558,346 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="2" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>