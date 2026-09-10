--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,1071 +1,1086 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212f8ef917374784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0146313ba5584dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260819" sheetId="1" r:id="R6324948f3e354e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260909" sheetId="1" r:id="Rb319df7a33484b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="342">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="347">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CGB489</x:t>
   </x:si>
   <x:si>
-    <x:t>1,539,069</x:t>
+    <x:t>1,523,515</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$386,306,319.00</x:t>
+    <x:t>$397,332,712.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.11%</x:t>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>2,028,984</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>2,008,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,700,328.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>662,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,823,829.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,492,304.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,012,279</x:t>
-[...41 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>2,981,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,686,299.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,375,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,255,897.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>4,782,533</x:t>
-[...2 lines deleted...]
-    <x:t>$323,347,056.13</x:t>
+    <x:t>4,734,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,931,045.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,039,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,250,330.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,420,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,030,395.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,001,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,994,810.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,535,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,107,532.92</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,120,119</x:t>
-[...59 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>4,078,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,966,538.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,436,856.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,249,006.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,636,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,139,187.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,597,660</x:t>
-[...35 lines deleted...]
-    <x:t>$300,691,005.60</x:t>
+    <x:t>10,490,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,329,451.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C79X561</x:t>
   </x:si>
   <x:si>
-    <x:t>15,379,206</x:t>
-[...20 lines deleted...]
-    <x:t>$293,968,608.80</x:t>
+    <x:t>15,223,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,223,479.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,726,360.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,002,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,328,723.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMBG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,613,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,726,195.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,922,636</x:t>
-[...41 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>3,883,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,055,696.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,506,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,023,388.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003NJHZT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,051,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,772,962.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,630,299</x:t>
-[...59 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>2,603,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,345,744.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,888,200</x:t>
-[...41 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>1,869,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,192,022.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,836,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,956,864.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,515,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,007,323.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW76Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>202,733</x:t>
-[...41 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>200,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,313,451.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,646,261.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,082,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,523,854.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,268,972.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,389,924.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,672,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,357,020.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,580,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,301,500.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,910,639.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,249,756.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,620,275.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,220,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,566,461.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,904,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,944,240.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,610,878.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,537,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,285,268.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,076,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,032,725.78</x:t>
   </x:si>
   <x:si>
     <x:t>GWRE</x:t>
   </x:si>
   <x:si>
     <x:t>Guidewire Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7PM75</x:t>
   </x:si>
   <x:si>
-    <x:t>1,086,303</x:t>
-[...113 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>1,075,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,954,228.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,741,859.09</x:t>
   </x:si>
   <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,902,024</x:t>
-[...113 lines deleted...]
-    <x:t>$156,964,087.64</x:t>
+    <x:t>2,872,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,887,265.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,383,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,114,277.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,990,456.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,232,746.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
     <x:t>Transunion</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Q7J5Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,824,036</x:t>
-[...41 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>1,805,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,122,481.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>777,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,886,678.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>972,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,893,025.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>467,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,426,285.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2C28</x:t>
   </x:si>
   <x:si>
-    <x:t>255,488</x:t>
-[...104 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>252,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,394,870.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>734,490</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>727,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,702,101.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,831,678</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>2,803,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,914,958.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,634,658</x:t>
+    <x:t>14,176,499</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,634,658.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$14,176,498.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,237,569.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$12,161,337.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1093,51 +1108,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R306a6e8631584a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0a881ede29b7478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6324948f3e354e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8464016aa51b40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f5f54f6b0274e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb319df7a33484b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1369,1535 +1384,1535 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="2" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>