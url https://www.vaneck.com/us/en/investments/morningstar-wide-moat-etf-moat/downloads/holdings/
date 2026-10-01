--- v7 (2026-09-10)
+++ v8 (2026-10-01)
@@ -1,1086 +1,1059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0146313ba5584dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52903b6faca14f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260909" sheetId="1" r:id="Rb319df7a33484b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260930" sheetId="1" r:id="R4f04f68ae10a4fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="347">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="338">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>473,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,277,731.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,454,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,154,082.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,504,697.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,294,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,634,941.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,769,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,082,237.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,900,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,463,788.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,033,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,433,936.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,677,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,758,202.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,252,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,963,960.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,646,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,319,733.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,766,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,290,924.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,742,714.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,068,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,547,140.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,308,057.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,621,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,209,058.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>755,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,448,366.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,712,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,058,144.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>984,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,036,174.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,030,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,254,945.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,684,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,300,087.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,631,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,087,127.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,010,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,185,293.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,018,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,512,401.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,796,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,979,213.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,118,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,533,438.40</x:t>
+  </x:si>
+  <x:si>
     <x:t>VEEV</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CGB489</x:t>
   </x:si>
   <x:si>
-    <x:t>1,523,515</x:t>
-[...11 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>820,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,250,546.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,948,175.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
-    <x:t>2,008,491</x:t>
-[...77 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>1,020,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,011,440.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,057,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,863,142.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,357,447.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,825,371.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,911,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,136,583.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,941,513.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,332,277.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,565,372.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>4,734,219</x:t>
-[...74 lines deleted...]
-    <x:t>$283,107,532.92</x:t>
+    <x:t>2,469,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,112,836.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7PM75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,079,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,850,521.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>643,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,908,987.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,459,128.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QX74T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,688,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,809,684.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,460,782.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,170,501.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,388,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,613,578.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BW00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,523,288.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,357,245.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,011,673.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7LMS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,469,045.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transdigm Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,956,478.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,078,503</x:t>
-[...617 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>1,990,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,139,075.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>719,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,522,201.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>DPZ</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P458P3</x:t>
   </x:si>
   <x:si>
-    <x:t>436,237</x:t>
-[...41 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>437,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,152,779.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>972,222</x:t>
-[...23 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>975,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,624,610.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBBP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,099,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,485,102.52</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2C28</x:t>
   </x:si>
   <x:si>
-    <x:t>252,914</x:t>
-[...41 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>253,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,690,785.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>14,176,499</x:t>
+    <x:t>10,816,685</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,176,498.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$10,816,684.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,161,337.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$5,498,195.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1108,56 +1081,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8464016aa51b40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f5f54f6b0274e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb319df7a33484b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70161291666245b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc8323491839647ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f04f68ae10a4fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I61"/>
+  <x:dimension ref="A1:I60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1529,225 +1502,225 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -1819,1109 +1792,1080 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="G58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+    </x:row>
+    <x:row r="60" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A60" s="2" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B61" s="2" t="s">
+      <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C61" s="2" t="s">
+      <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D61" s="2" t="s">
+      <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E61" s="2" t="s">
+      <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F61" s="2" t="s">
+      <x:c r="G60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G61" s="2" t="s">
+      <x:c r="H60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H61" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I61" s="2" t="s">
+      <x:c r="I60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A61:I61"/>
+    <x:mergeCell ref="A60:I60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>