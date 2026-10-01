--- v8 (2026-10-01)
+++ v9 (2026-10-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52903b6faca14f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf557d0d4f62f451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260930" sheetId="1" r:id="R4f04f68ae10a4fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260930" sheetId="1" r:id="R6bece43589734723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="338">
   <x:si>
     <x:t>Daily Holdings (%)  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1081,51 +1081,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70161291666245b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc8323491839647ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f04f68ae10a4fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb47819caf734626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6faecdeea7234bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bece43589734723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">