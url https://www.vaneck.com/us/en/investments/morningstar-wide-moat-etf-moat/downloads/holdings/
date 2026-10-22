--- v9 (2026-10-01)
+++ v10 (2026-10-22)
@@ -1,1059 +1,1056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf557d0d4f62f451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716dd168c6514bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20260930" sheetId="1" r:id="R6bece43589734723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOAT_asof_20261021" sheetId="1" r:id="Ra3a61f0a73ba4bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="338">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="337">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,435,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,728,714.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>618,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,827,832.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>473,369</x:t>
-[...47 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>467,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,984,576.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWZF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>843,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,074,178.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,747,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,504,364.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,995,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,469,992.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,541,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,072,038.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,447,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,121,847.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,198,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,708,189.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,637,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,649,598.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,979,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,911,905.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,029,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,344,789.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,562,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,257,210.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,294,487</x:t>
-[...23 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>1,278,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,681,433.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,654,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,926,294.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,685,855.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,091,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,145,441.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,610,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,249,782.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>972,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,387,610.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,900,182</x:t>
-[...164 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>2,863,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,390,887.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,639,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,242,900.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,921,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,778,831.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CGB489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,705,442.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,979,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,606,546.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>755,854</x:t>
-[...125 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>746,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,080,547.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM9RH1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,796,892</x:t>
-[...38 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>8,684,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,574,925.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW76Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,266,574.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7PM75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,065,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,782,617.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,007,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,068,577.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>368,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,291,488.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,072,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,489,730.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,097,227.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,874,241.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,924,922.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP8Z50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,715,835.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,043,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,143,314.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,035,533.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7LMS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,610,125.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,370,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,258,541.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BW00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,384,970.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,209,451.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,887,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,461,408.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,438,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,030,668.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,966,293.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,964,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,500,558.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,568,521.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transdigm Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,075,373.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,551,703.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rollins Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBBP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,047,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,396,969.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,111,177.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,473,740.45</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>322,555</x:t>
-[...212 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>318,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,227,351.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>CMG</x:t>
   </x:si>
   <x:si>
     <x:t>Chipotle Mexican Grill Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QX74T1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,688,879</x:t>
-[...200 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>4,629,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,173,835.12</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>975,573</x:t>
-[...38 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>963,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,736,709.10</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>10,816,685</x:t>
+    <x:t>15,460,997</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,816,684.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$15,460,996.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,498,195.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$3,004,451.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1081,51 +1078,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb47819caf734626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6faecdeea7234bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bece43589734723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597e47a7aa754ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R30f121664b1549da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3a61f0a73ba4bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1473,254 +1470,254 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -1792,109 +1789,109 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
@@ -1908,805 +1905,805 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -2749,114 +2746,114 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
+      <x:c r="G58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="2" t="s">
-        <x:v>337</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>