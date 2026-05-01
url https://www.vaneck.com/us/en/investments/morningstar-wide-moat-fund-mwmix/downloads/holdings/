--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -1,903 +1,909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf9f99d434d401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b5eb6b0fbe41f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMIX_asof_20260331" sheetId="1" r:id="R6b5488eba4604607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMIX_asof_20260429" sheetId="1" r:id="R2dcef4772c264d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="285">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings 03/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="287">
+  <x:si>
+    <x:t>All Fund Holdings 04/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NXP Semiconductors NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,313.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,041.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVIDIA Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,886.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,308.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,823.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>16,098</x:t>
   </x:si>
   <x:si>
-    <x:t>$976,343.70</x:t>
-[...17 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>$927,083.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,543.60</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>6,144</x:t>
   </x:si>
   <x:si>
-    <x:t>$921,600.00</x:t>
+    <x:t>$924,057.60</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>52,024</x:t>
   </x:si>
   <x:si>
-    <x:t>$896,893.76</x:t>
-[...17 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>$896,373.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPL Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,152.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$856,135.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>7,465</x:t>
   </x:si>
   <x:si>
-    <x:t>$882,437.65</x:t>
-[...2 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>$849,740.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>33,284</x:t>
   </x:si>
   <x:si>
-    <x:t>$880,028.96</x:t>
-[...2 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>$827,773.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TransUnion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,391.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>8,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$879,196.92</x:t>
-[...11 lines deleted...]
-    <x:t>$879,307.20</x:t>
+    <x:t>$804,028.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,308.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,122.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>9,730</x:t>
   </x:si>
   <x:si>
-    <x:t>$879,786.60</x:t>
-[...59 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>$779,081.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>4,240</x:t>
   </x:si>
   <x:si>
-    <x:t>$803,904.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>$758,112.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,855.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,283.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>GE HealthCare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>11,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$803,123.94</x:t>
-[...14 lines deleted...]
-    <x:t>$802,012.78</x:t>
+    <x:t>$671,169.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>NIKE Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>15,122</x:t>
   </x:si>
   <x:si>
-    <x:t>$798,744.04</x:t>
-[...74 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$671,265.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,626.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,329.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEX Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,173.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,555.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,517.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,802.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,005.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,753.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,609.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,782.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,330.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,906.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,432.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,980.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PepsiCo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,168.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,537.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>822</x:t>
   </x:si>
   <x:si>
-    <x:t>$560,801.28</x:t>
-[...158 lines deleted...]
-    <x:t>$450,406.60</x:t>
+    <x:t>$470,521.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,648.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,263.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>4,783</x:t>
   </x:si>
   <x:si>
-    <x:t>$449,506.34</x:t>
-[...17 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>$436,018.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>3,871</x:t>
   </x:si>
   <x:si>
-    <x:t>$441,216.58</x:t>
-[...29 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$430,842.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALT DISNEY CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,623.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>885</x:t>
   </x:si>
   <x:si>
-    <x:t>$435,004.05</x:t>
-[...47 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$412,640.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,526.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MarketAxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,118.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,627.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV</x:t>
   </x:si>
   <x:si>
     <x:t>2,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$405,423.28</x:t>
-[...71 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$365,171.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,998.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,637.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,191.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,128.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>CoStar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>9,324</x:t>
   </x:si>
   <x:si>
-    <x:t>$376,130.16</x:t>
-[...62 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$318,321.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,919.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ServiceNow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>2,686</x:t>
   </x:si>
   <x:si>
-    <x:t>$280,821.30</x:t>
-[...17 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$238,758.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$87,382.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$105,538.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -922,51 +928,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aaa9ea2cb3641d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10fa40d84d594611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b5488eba4604607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcdde74ca304259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d94d2846dad4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2dcef4772c264d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1134,431 +1140,431 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
@@ -1594,251 +1600,251 @@
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
@@ -1894,311 +1900,311 @@
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>