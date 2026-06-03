--- v1 (2026-05-01)
+++ v2 (2026-06-03)
@@ -1,909 +1,924 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b5eb6b0fbe41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bdadf5fed74879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMIX_asof_20260429" sheetId="1" r:id="R2dcef4772c264d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMIX_asof_20260602" sheetId="1" r:id="Rb5252f1997f040eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="287">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings 04/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="292">
+  <x:si>
+    <x:t>All Fund Holdings 06/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,602,180.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NXP Semiconductors NV</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
-    <x:t>4,129</x:t>
-[...5 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>4,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,874.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVIDIA Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,111.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,791.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
-    <x:t>14,160</x:t>
-[...17 lines deleted...]
-    <x:t>$1,010,886.75</x:t>
+    <x:t>14,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,661.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,722.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
-    <x:t>7,031</x:t>
-[...20 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>7,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,017.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,557.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,004.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
-    <x:t>16,098</x:t>
-[...17 lines deleted...]
-    <x:t>$926,543.60</x:t>
+    <x:t>16,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,078.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TransUnion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,747.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
-    <x:t>6,144</x:t>
-[...17 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>6,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,800.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,452.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,787.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,390.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,209.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,779.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,410.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,128.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>LPL Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA</x:t>
   </x:si>
   <x:si>
-    <x:t>2,666</x:t>
-[...20 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>2,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,810.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE HealthCare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,619.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,298.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,148.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIKE Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,809.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,236.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,411.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
-    <x:t>7,465</x:t>
-[...164 lines deleted...]
-    <x:t>$671,265.58</x:t>
+    <x:t>7,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,862.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,461.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>Entegris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ENTG</x:t>
   </x:si>
   <x:si>
-    <x:t>3,847</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>3,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,099.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
-    <x:t>2,115</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>2,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,796.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>IDEX Corp</x:t>
   </x:si>
   <x:si>
     <x:t>IEX</x:t>
   </x:si>
   <x:si>
-    <x:t>2,559</x:t>
-[...32 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>2,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,052.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,260.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,723.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Motorola Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MSI</x:t>
   </x:si>
   <x:si>
-    <x:t>1,218</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>1,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,396.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,590.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,648.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,109.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,062.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,434.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,613.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PepsiCo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,958.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,122.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALT DISNEY CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,386.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,591.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
-    <x:t>1,422</x:t>
-[...23 lines deleted...]
-    <x:t>AMAT</x:t>
+    <x:t>1,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,878.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,301.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,204.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,493.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,760.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,510.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,029.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,880.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>1,332</x:t>
   </x:si>
   <x:si>
-    <x:t>$509,609.88</x:t>
-[...218 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$349,130.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ServiceNow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,250.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CoStar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,148.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,074.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MarketAxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
-    <x:t>2,439</x:t>
-[...140 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>2,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,682.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$105,538.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$-66,258.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -928,51 +943,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafcdde74ca304259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d94d2846dad4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2dcef4772c264d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083cfdabe6904984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra85e6b6a96824c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5252f1997f040eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1060,1151 +1075,1151 @@
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>