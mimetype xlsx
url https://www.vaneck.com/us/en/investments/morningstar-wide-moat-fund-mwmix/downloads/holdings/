--- v2 (2026-06-03)
+++ v3 (2026-06-25)
@@ -1,924 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bdadf5fed74879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b92a46a3cf44505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMIX_asof_20260602" sheetId="1" r:id="Rb5252f1997f040eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMIX_asof_20260623" sheetId="1" r:id="Rab3f236c49ba41ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="292">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings 06/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="279">
+  <x:si>
+    <x:t>All Fund Holdings 06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,686.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,357.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,660.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,220.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,804.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,964.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVIDIA Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,977.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,708.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPL Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,430.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,147.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,665.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,626.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,966.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,094.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$810,344.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE HealthCare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,882.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,987.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veeva Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,696.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,879.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,288.48</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fortinet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>FTNT</x:t>
   </x:si>
   <x:si>
-    <x:t>10,763</x:t>
-[...5 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>5,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,304.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,910.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIKE Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,838.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746,629.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyler Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,116.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,595.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fair Isaac Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,218.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,010.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,479.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>NXP Semiconductors NV</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
-    <x:t>4,131</x:t>
-[...125 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>2,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,476.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,386.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,554.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,135.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,732.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,419.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,838.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,115.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,766.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALT DISNEY CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,226.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,892.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PepsiCo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,758.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>McCormick &amp; Co Inc/MD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,359.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,621.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MercadoLibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,339.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,773.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,204.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,774.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,763.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,274.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,657.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,947.50</x:t>
   </x:si>
   <x:si>
     <x:t>TransUnion</x:t>
   </x:si>
   <x:si>
     <x:t>TRU</x:t>
   </x:si>
   <x:si>
-    <x:t>11,522</x:t>
-[...545 lines deleted...]
-    <x:t>$392,493.64</x:t>
+    <x:t>5,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,557.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>Fair Isaac Corp</x:t>
-[...83 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>Guidewire Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,648.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MarketAxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,754.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>CoStar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
-    <x:t>9,333</x:t>
-[...35 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>9,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,187.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-66,258.60</x:t>
-[...2 lines deleted...]
-    <x:t>-0.18%</x:t>
+    <x:t>$-26,449.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -943,56 +904,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083cfdabe6904984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra85e6b6a96824c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5252f1997f040eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6699127f849c4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8edf4ffe5ddb45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab3f236c49ba41ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F62"/>
+  <x:dimension ref="A1:F60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1115,1116 +1076,1076 @@
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
-      <x:c r="A60" s="1">
-[...39 lines deleted...]
-      <x:c r="A62" s="2" t="s">
+      <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B62" s="2" t="s">
+      <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="F60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
-    <x:mergeCell ref="A62:F62"/>
+    <x:mergeCell ref="A60:F60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>