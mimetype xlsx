--- v0 (2026-04-02)
+++ v1 (2026-04-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9294e22a6b8a47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388ab48dd704442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMZX_asof_20260401" sheetId="1" r:id="R106ce1137aff4333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMZX_asof_20260401" sheetId="1" r:id="R8870ac15613946d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="288">
   <x:si>
     <x:t>All Fund Holdings 04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
@@ -931,51 +931,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c5cfc706c74a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdfb73479243749d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R106ce1137aff4333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e739935992455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b20909c95d14ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8870ac15613946d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">