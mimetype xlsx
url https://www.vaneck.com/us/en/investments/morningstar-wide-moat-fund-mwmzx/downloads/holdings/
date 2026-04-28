--- v1 (2026-04-02)
+++ v2 (2026-04-28)
@@ -1,912 +1,918 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388ab48dd704442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e15ec21c7b4731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMZX_asof_20260401" sheetId="1" r:id="R8870ac15613946d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MWMZX_asof_20260427" sheetId="1" r:id="R8fafb778b2914f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="288">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings 04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="290">
+  <x:si>
+    <x:t>All Fund Holdings 04/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,238.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVIDIA Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,442.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,792.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXP Semiconductors NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,036.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,811.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>16,098</x:t>
   </x:si>
   <x:si>
-    <x:t>$993,729.54</x:t>
-[...17 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$930,142.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortinet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,809.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>16,003</x:t>
   </x:si>
   <x:si>
-    <x:t>$913,291.21</x:t>
-[...2 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>$918,892.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,305.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>52,024</x:t>
   </x:si>
   <x:si>
-    <x:t>$904,177.12</x:t>
-[...2 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>$911,980.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>9,730</x:t>
   </x:si>
   <x:si>
-    <x:t>$885,721.90</x:t>
-[...17 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>$900,900.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPL Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,819.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,899.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$856,861.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>8,484</x:t>
   </x:si>
   <x:si>
-    <x:t>$884,372.16</x:t>
-[...74 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>$820,063.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TransUnion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$819,681.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,525.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>GE HealthCare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>11,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$812,150.34</x:t>
-[...14 lines deleted...]
-    <x:t>$811,211.30</x:t>
+    <x:t>$795,225.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>4,240</x:t>
   </x:si>
   <x:si>
-    <x:t>$808,949.60</x:t>
-[...62 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$765,828.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Tyler Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TYL</x:t>
   </x:si>
   <x:si>
     <x:t>2,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$742,015.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>$751,115.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,364.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BR</x:t>
   </x:si>
   <x:si>
     <x:t>4,447</x:t>
   </x:si>
   <x:si>
-    <x:t>$711,431.06</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$695,332.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>NIKE Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>15,122</x:t>
   </x:si>
   <x:si>
-    <x:t>$674,894.86</x:t>
-[...17 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$682,607.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,824.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,268.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,004.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,169.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,273.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEX Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,711.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,688.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,608.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,947.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,644.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,048.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,109.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,700.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>822</x:t>
   </x:si>
   <x:si>
-    <x:t>$572,934.00</x:t>
-[...32 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$472,880.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PepsiCo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,542.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Datadog Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DDOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,901.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>2,511</x:t>
   </x:si>
   <x:si>
-    <x:t>$509,456.79</x:t>
-[...143 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$468,276.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,032.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Mexican Grill Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,977.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>3,871</x:t>
   </x:si>
   <x:si>
-    <x:t>$443,384.34</x:t>
-[...2 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>$447,565.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>4,783</x:t>
   </x:si>
   <x:si>
-    <x:t>$441,757.88</x:t>
-[...29 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$434,105.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALT DISNEY CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,004.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>885</x:t>
   </x:si>
   <x:si>
-    <x:t>$437,667.90</x:t>
-[...44 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$414,215.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,844.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MarketAxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>2,439</x:t>
   </x:si>
   <x:si>
-    <x:t>$403,947.18</x:t>
+    <x:t>$390,557.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,307.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Veeva Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>VEEV</x:t>
   </x:si>
   <x:si>
     <x:t>2,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$398,683.92</x:t>
-[...44 lines deleted...]
-    <x:t>$389,242.56</x:t>
+    <x:t>$370,318.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,778.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>CoStar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>9,324</x:t>
   </x:si>
   <x:si>
-    <x:t>$369,510.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$337,901.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,521.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,296.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Fair Isaac Corp</x:t>
   </x:si>
   <x:si>
     <x:t>FICO</x:t>
   </x:si>
   <x:si>
     <x:t>313</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,402.87</x:t>
-[...47 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$317,328.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Workday Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,379.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ServiceNow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>2,686</x:t>
   </x:si>
   <x:si>
-    <x:t>$279,451.44</x:t>
-[...17 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$242,948.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$93,791.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$87,064.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -931,51 +937,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e739935992455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b20909c95d14ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8870ac15613946d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d741c4bdacc4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc37a7beb671d47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fafb778b2914f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="45" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="26" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1143,71 +1149,71 @@
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
@@ -1263,411 +1269,411 @@
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
@@ -1723,491 +1729,491 @@
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>