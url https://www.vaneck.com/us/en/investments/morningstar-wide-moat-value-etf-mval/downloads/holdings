--- v3 (2026-03-03)
+++ v4 (2026-04-01)
@@ -1,813 +1,837 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c81eb1a0e864a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830db997c41b46ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260302" sheetId="1" r:id="R2a1b2705e51f458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260331" sheetId="1" r:id="Rc75d2034c997490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="256">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="264">
+  <x:si>
+    <x:t>Daily Holdings (%)  03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>MRK US</x:t>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,856.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,850.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,580.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,650.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,694.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,967.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,790.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,547.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campbell's Company/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,719.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,267.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,691.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,095.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,419.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,928.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>3,456</x:t>
-[...86 lines deleted...]
-    <x:t>BA US</x:t>
+    <x:t>1,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,542.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,728.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,300.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,214.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,528.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,646.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,307.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,509.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,315.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,829.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSST7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,413</x:t>
-[...62 lines deleted...]
-    <x:t>AMAT US</x:t>
+    <x:t>656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,563.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,968.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,299.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,385.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,788.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>679</x:t>
-[...26 lines deleted...]
-    <x:t>HII US</x:t>
+    <x:t>289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,777.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,525.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,142.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,090.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,612.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,854.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,526.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
-    <x:t>522</x:t>
-[...314 lines deleted...]
-    <x:t>CRM US</x:t>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,264.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1HN22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,054.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,879.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
-    <x:t>575</x:t>
-[...161 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,534.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>21,782</x:t>
+    <x:t>14,071</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,782.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$14,071.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-22,550.97</x:t>
-[...2 lines deleted...]
-    <x:t>-0.29%</x:t>
+    <x:t>$-16,327.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -835,56 +859,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1116ed56204f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9300a9c70fd64b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a1b2705e51f458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0faba826b647aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8cf4ea95de17474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc75d2034c997490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I45"/>
+  <x:dimension ref="A1:I46"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1865,326 +1889,355 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A45" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I45" s="2" t="s">
+      <x:c r="A45" s="1">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A46" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="B46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H46" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A45:I45"/>
+    <x:mergeCell ref="A46:I46"/>
   </x:mergeCells>
 </x:worksheet>
 </file>