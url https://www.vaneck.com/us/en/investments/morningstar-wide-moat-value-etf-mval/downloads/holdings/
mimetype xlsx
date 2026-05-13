--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -1,828 +1,828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9277e4bd06624c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7045c585000c48ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260421" sheetId="1" r:id="R8953b49cf34741cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260511" sheetId="1" r:id="R94f143ea75974dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="261">
   <x:si>
-    <x:t>Daily Holdings (%)  04/21/2026</x:t>
+    <x:t>Daily Holdings (%)  05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L9CV04</x:t>
   </x:si>
   <x:si>
     <x:t>833</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,556.23</x:t>
+    <x:t>$83,300.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.83%</x:t>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,087.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,275.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,719.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,428.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
     <x:t>549</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,165.55</x:t>
-[...38 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>$78,183.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
-    <x:t>866</x:t>
-[...23 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,155.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,208.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3JF8</x:t>
   </x:si>
   <x:si>
     <x:t>382</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,314.28</x:t>
-[...20 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>$63,610.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>CPB</x:t>
   </x:si>
   <x:si>
     <x:t>Campbell's Company/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4202</x:t>
   </x:si>
   <x:si>
-    <x:t>2,970</x:t>
-[...23 lines deleted...]
-    <x:t>3.25%</x:t>
+    <x:t>2,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,374.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
-    <x:t>698</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,742.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,560.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,415.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
-    <x:t>759</x:t>
-[...41 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,892.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,790.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,783.48</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
     <x:t>717</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,741.23</x:t>
-[...38 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>$42,919.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,434.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,063.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,440.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,116.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,922.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,511.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,248.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>TMO</x:t>
   </x:si>
   <x:si>
     <x:t>Thermo Fisher Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDLH9</x:t>
   </x:si>
   <x:si>
     <x:t>84</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,063.88</x:t>
-[...38 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>$38,018.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>256</x:t>
-[...110 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,464.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,264.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>786</x:t>
-[...20 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,360.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,635.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,683.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,155.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,545.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
     <x:t>253</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,899.54</x:t>
-[...71 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$19,397.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>217</x:t>
-[...2 lines deleted...]
-    <x:t>$19,957.49</x:t>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,146.94</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,693.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
     <x:t>IEX</x:t>
   </x:si>
   <x:si>
     <x:t>Idex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1HN22</x:t>
   </x:si>
   <x:si>
     <x:t>86</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,611.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$18,404.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,476.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>46</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,397.66</x:t>
-[...38 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$14,616.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,033.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$13,311.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>22,383</x:t>
+    <x:t>32,986</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,382.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$32,985.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-20,217.73</x:t>
-[...2 lines deleted...]
-    <x:t>-1.10%</x:t>
+    <x:t>$-35,271.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -850,51 +850,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a052deb7d14fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R60dcb2a6e968408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8953b49cf34741cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083ca9322f684f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41aa5ef175e243d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94f143ea75974dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I46"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1445,283 +1445,283 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -1752,80 +1752,80 @@
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
@@ -1926,167 +1926,167 @@
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">