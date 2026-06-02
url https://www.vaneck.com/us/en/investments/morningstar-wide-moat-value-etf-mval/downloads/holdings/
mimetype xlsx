--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -1,828 +1,828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7045c585000c48ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1094540dd249c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260511" sheetId="1" r:id="R94f143ea75974dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260529" sheetId="1" r:id="R780d519c62b34097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="261">
   <x:si>
-    <x:t>Daily Holdings (%)  05/11/2026</x:t>
+    <x:t>Daily Holdings (%)  05/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L9CV04</x:t>
   </x:si>
   <x:si>
     <x:t>833</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,300.00</x:t>
+    <x:t>$88,872.77</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.72%</x:t>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>265</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,087.35</x:t>
-[...2 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>$85,157.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,881.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,937.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
     <x:t>2,992</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,275.36</x:t>
-[...38 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>$76,954.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
     <x:t>549</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,183.09</x:t>
-[...2 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>$76,212.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
     <x:t>869</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,155.02</x:t>
-[...2 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>$71,544.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,779.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
     <x:t>756</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,208.40</x:t>
-[...20 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>$68,055.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CPB</x:t>
   </x:si>
   <x:si>
     <x:t>Campbell's Company/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4202</x:t>
   </x:si>
   <x:si>
     <x:t>2,975</x:t>
   </x:si>
   <x:si>
-    <x:t>$61,374.25</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$62,802.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,348.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,493.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
     <x:t>700</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,800.00</x:t>
-[...38 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>$49,588.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,698.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,378.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,086.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,876.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>159</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,415.50</x:t>
-[...38 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>$44,300.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,123.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BA</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSST7</x:t>
   </x:si>
   <x:si>
     <x:t>188</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,783.48</x:t>
-[...17 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>$43,456.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>691</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,434.31</x:t>
-[...38 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$42,268.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,370.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>212</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,116.76</x:t>
-[...2 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>$41,134.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2C28</x:t>
   </x:si>
   <x:si>
     <x:t>71</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,922.91</x:t>
+    <x:t>$39,845.91</x:t>
   </x:si>
   <x:si>
     <x:t>2.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,805.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
     <x:t>281</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,511.05</x:t>
-[...2 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>$37,460.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
     <x:t>256</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,248.96</x:t>
-[...20 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>$36,912.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,060.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>258</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,464.18</x:t>
-[...35 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$33,550.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2V3D6</x:t>
   </x:si>
   <x:si>
     <x:t>230</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,635.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>$31,171.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
     <x:t>298</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,683.34</x:t>
-[...20 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$23,273.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,655.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,042.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
     <x:t>161</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,545.40</x:t>
-[...38 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$18,832.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>WST</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX24N8</x:t>
   </x:si>
   <x:si>
     <x:t>58</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,693.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$18,722.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,403.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX</x:t>
   </x:si>
   <x:si>
     <x:t>Idex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1HN22</x:t>
   </x:si>
   <x:si>
     <x:t>86</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,404.86</x:t>
-[...17 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$18,131.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,332.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>46</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,616.50</x:t>
-[...20 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$14,175.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>32,986</x:t>
+    <x:t>32,718</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,985.99</x:t>
-[...2 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>$32,717.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-35,271.31</x:t>
-[...2 lines deleted...]
-    <x:t>-2.00%</x:t>
+    <x:t>$-30,950.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -850,51 +850,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083ca9322f684f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41aa5ef175e243d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94f143ea75974dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8ffc8544434d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R24123d83c4a54075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R780d519c62b34097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I46"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1445,271 +1445,271 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
@@ -1752,179 +1752,179 @@
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
@@ -2013,80 +2013,80 @@
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">