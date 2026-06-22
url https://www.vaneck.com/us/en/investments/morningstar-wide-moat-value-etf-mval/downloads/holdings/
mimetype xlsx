--- v2 (2026-06-02)
+++ v3 (2026-06-22)
@@ -1,828 +1,909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1094540dd249c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073ff027f6f74fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260529" sheetId="1" r:id="R780d519c62b34097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260618" sheetId="1" r:id="R01e35bbacf0645c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="261">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="288">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,729.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,482.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,909.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,778.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,356.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,120.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,245.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,698.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,935.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,487.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,256.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,183.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,384.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,400.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,283.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,110.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L9CV04</x:t>
   </x:si>
   <x:si>
-    <x:t>833</x:t>
-[...155 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,670.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,063.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,055.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,866.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,562.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,925.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,815.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,302.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,783.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>CPB</x:t>
   </x:si>
   <x:si>
     <x:t>Campbell's Company/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4202</x:t>
   </x:si>
   <x:si>
-    <x:t>2,975</x:t>
-[...5 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>1,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,616.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,822.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,350.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>EL</x:t>
   </x:si>
   <x:si>
     <x:t>Estee Lauder Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FKJRC5</x:t>
   </x:si>
   <x:si>
-    <x:t>611</x:t>
-[...41 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,072.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
-    <x:t>717</x:t>
-[...149 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,548.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,248.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,419.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,600.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,424.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,261.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,440.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,937.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,806.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,751.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1HN22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,669.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,365.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,208.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,127.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,140.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
-    <x:t>212</x:t>
-[...302 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,084.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>32,718</x:t>
+    <x:t>31,817</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,717.71</x:t>
-[...2 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$31,817.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-30,950.03</x:t>
-[...2 lines deleted...]
-    <x:t>-1.72%</x:t>
+    <x:t>$-30,301.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -850,60 +931,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8ffc8544434d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R24123d83c4a54075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R780d519c62b34097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3dd16103ab84a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd19e97bc8075453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01e35bbacf0645c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I46"/>
+  <x:dimension ref="A1:I51"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="44" customWidth="1"/>
+    <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1068,996 +1149,996 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
@@ -2100,135 +2181,280 @@
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A46" s="2" t="s">
+      <x:c r="A46" s="1">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="B46" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I46" s="2" t="s">
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A47" s="1">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A48" s="1">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A49" s="1">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A50" s="1">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A51" s="2" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A46:I46"/>
+    <x:mergeCell ref="A51:I51"/>
   </x:mergeCells>
 </x:worksheet>
 </file>