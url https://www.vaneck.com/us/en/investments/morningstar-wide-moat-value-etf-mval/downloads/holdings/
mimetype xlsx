--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,909 +1,918 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073ff027f6f74fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335e05fec89d4a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260618" sheetId="1" r:id="R01e35bbacf0645c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260709" sheetId="1" r:id="Rf685061e5cfa440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="288">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="291">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,307.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,095.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,927.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,039.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
     <x:t>3,143</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...44 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>$79,266.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
     <x:t>558</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,778.44</x:t>
-[...35 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>$73,901.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
     <x:t>775</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,245.00</x:t>
-[...2 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>$72,129.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
     <x:t>1,018</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,698.62</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$65,864.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>1,326</x:t>
-[...5 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>1,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,982.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,874.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
     <x:t>730</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,487.10</x:t>
-[...20 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>$52,560.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,770.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,448.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
     <x:t>127</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,183.80</x:t>
-[...38 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>$48,813.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,175.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,283.25</x:t>
+    <x:t>$44,149.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,550.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,124.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,108.18</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>144</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,110.88</x:t>
-[...38 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>$41,837.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,854.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,450.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
     <x:t>275</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,055.50</x:t>
-[...56 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>$37,911.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>629</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,815.48</x:t>
+    <x:t>$36,670.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campbell's Company/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,155.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>310</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,302.30</x:t>
-[...38 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$35,333.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>417</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,458.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2V3D6</x:t>
   </x:si>
   <x:si>
     <x:t>231</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,350.86</x:t>
+    <x:t>$30,859.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7MXL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,901.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,138.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,522.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,309.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,990.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,812.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,885.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,665.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,564.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,028.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,544.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1HN22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,238.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,052.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,974.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,169.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,306.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,015.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,984.70</x:t>
   </x:si>
   <x:si>
     <x:t>1.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>EL</x:t>
-[...313 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-30,301.46</x:t>
-[...2 lines deleted...]
-    <x:t>-1.68%</x:t>
+    <x:t>$-27,764.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -931,51 +940,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3dd16103ab84a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd19e97bc8075453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01e35bbacf0645c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a545789f0574b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93ac9c854849470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf685061e5cfa440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I51"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1149,1303 +1158,1303 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="2" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>