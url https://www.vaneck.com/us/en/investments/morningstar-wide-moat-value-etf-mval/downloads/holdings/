--- v4 (2026-07-12)
+++ v5 (2026-08-02)
@@ -1,918 +1,921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335e05fec89d4a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367477244d424ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260709" sheetId="1" r:id="Rf685061e5cfa440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260730" sheetId="1" r:id="Rbf1641e6d7434aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="291">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="292">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,712.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,612.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C79X561</x:t>
   </x:si>
   <x:si>
     <x:t>4,552</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...8 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>$87,899.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,179.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3JF8</x:t>
   </x:si>
   <x:si>
     <x:t>424</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,095.52</x:t>
-[...35 lines deleted...]
-    <x:t>$80,039.31</x:t>
+    <x:t>$83,176.08</x:t>
   </x:si>
   <x:si>
     <x:t>4.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>BF/B</x:t>
-[...14 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,965.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
     <x:t>558</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,901.52</x:t>
-[...20 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>$72,752.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
     <x:t>1,018</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,864.60</x:t>
-[...2 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>$71,198.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,289.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
     <x:t>1,332</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,982.96</x:t>
-[...2 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>$56,330.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,999.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,333.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
     <x:t>716</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,874.24</x:t>
-[...38 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>$51,630.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
     <x:t>815</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,448.50</x:t>
-[...20 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$51,263.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,455.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,871.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,377.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L9CV04</x:t>
   </x:si>
   <x:si>
     <x:t>426</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,175.24</x:t>
-[...2 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>$44,845.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,634.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,394.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,677.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,970.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,555.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,149.50</x:t>
-[...53 lines deleted...]
-    <x:t>$42,108.18</x:t>
+    <x:t>$37,632.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campbell's Company/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,182.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>144</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,837.76</x:t>
-[...110 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$35,303.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,042.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
     <x:t>419</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,458.52</x:t>
-[...20 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$31,856.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
     <x:t>359</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,901.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$29,850.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>EL</x:t>
   </x:si>
   <x:si>
     <x:t>Estee Lauder Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FKJRC5</x:t>
   </x:si>
   <x:si>
     <x:t>331</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,138.69</x:t>
+    <x:t>$28,095.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,623.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,400.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,030.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,998.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,825.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,522.16</x:t>
-[...92 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$22,639.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,564.60</x:t>
+    <x:t>$21,291.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,135.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,491.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1HN22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,402.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>WST</x:t>
   </x:si>
   <x:si>
     <x:t>West Pharmaceutical Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX24N8</x:t>
   </x:si>
   <x:si>
     <x:t>56</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,028.96</x:t>
-[...53 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$19,017.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMH2Q7</x:t>
   </x:si>
   <x:si>
     <x:t>113</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,974.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$17,429.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>53</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,169.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$16,954.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM9RH1</x:t>
   </x:si>
   <x:si>
     <x:t>505</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,306.65</x:t>
+    <x:t>$14,930.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>70</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,015.50</x:t>
+    <x:t>$12,406.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>29,985</x:t>
+    <x:t>31,186</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,984.70</x:t>
+    <x:t>$31,186.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-27,764.15</x:t>
-[...2 lines deleted...]
-    <x:t>-1.51%</x:t>
+    <x:t>$-28,562.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -940,51 +943,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a545789f0574b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93ac9c854849470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf685061e5cfa440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7ae902cf5344a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1a1418d2239c4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf1641e6d7434aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I51"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1593,868 +1596,868 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="2" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>