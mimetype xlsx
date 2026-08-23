--- v5 (2026-08-02)
+++ v6 (2026-08-23)
@@ -1,921 +1,906 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367477244d424ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd625499662bf4416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260730" sheetId="1" r:id="Rbf1641e6d7434aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260820" sheetId="1" r:id="R26b08894dbdf44b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="292">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="287">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>1,414</x:t>
+    <x:t>1,418</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,712.04</x:t>
+    <x:t>$92,836.46</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.80%</x:t>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,761.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,143</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>3,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,548.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,974.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C79X561</x:t>
   </x:si>
   <x:si>
     <x:t>4,552</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,899.12</x:t>
-[...35 lines deleted...]
-    <x:t>$83,176.08</x:t>
+    <x:t>$86,169.36</x:t>
   </x:si>
   <x:si>
     <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
-    <x:t>775</x:t>
-[...5 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,393.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,615.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>STZ</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J1QLT0</x:t>
   </x:si>
   <x:si>
-    <x:t>558</x:t>
-[...23 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,118.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>127</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,587.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,773.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
     <x:t>1,332</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,330.28</x:t>
-[...20 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>$53,559.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,714.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,650.94</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
-    <x:t>730</x:t>
-[...23 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,535.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
-    <x:t>815</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,474.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,368.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>310</x:t>
-[...41 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,350.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,588.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,214.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,114.74</x:t>
   </x:si>
   <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L9CV04</x:t>
   </x:si>
   <x:si>
-    <x:t>426</x:t>
-[...41 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,801.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
-    <x:t>629</x:t>
-[...20 lines deleted...]
-    <x:t>$38,970.90</x:t>
+    <x:t>630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,408.20</x:t>
   </x:si>
   <x:si>
     <x:t>2.04%</x:t>
   </x:si>
   <x:si>
+    <x:t>CPB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campbell's Company/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,123.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>275</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,214.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,632.75</x:t>
-[...20 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$37,215.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,261.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>144</x:t>
-[...23 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,330.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,921.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
     <x:t>419</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,856.57</x:t>
-[...2 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>$31,433.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
-    <x:t>359</x:t>
-[...20 lines deleted...]
-    <x:t>$28,095.28</x:t>
+    <x:t>360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,235.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,907.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airbnb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y2XS07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,085.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,743.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,245.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,200.96</x:t>
+  </x:si>
+  <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>298</x:t>
-[...56 lines deleted...]
-    <x:t>$22,998.55</x:t>
+    <x:t>299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,758.54</x:t>
   </x:si>
   <x:si>
     <x:t>1.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>SPGI</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,639.26</x:t>
-[...20 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$22,924.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,757.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>DPZ</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P458P3</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,135.00</x:t>
-[...17 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$20,062.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,811.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX</x:t>
   </x:si>
   <x:si>
     <x:t>Idex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1HN22</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,402.91</x:t>
-[...20 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$19,635.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMH2Q7</x:t>
   </x:si>
   <x:si>
     <x:t>113</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,429.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$18,654.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,336.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>53</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,954.70</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$15,974.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
-    <x:t>70</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,370.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>31,186</x:t>
+    <x:t>35,417</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,186.28</x:t>
-[...2 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$35,417.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-28,562.11</x:t>
-[...2 lines deleted...]
-    <x:t>-1.49%</x:t>
+    <x:t>$-34,914.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -943,51 +928,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7ae902cf5344a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1a1418d2239c4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf1641e6d7434aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadfb488c97b43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0fa0d69f575a4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26b08894dbdf44b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I51"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1422,1042 +1407,1042 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="2" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>