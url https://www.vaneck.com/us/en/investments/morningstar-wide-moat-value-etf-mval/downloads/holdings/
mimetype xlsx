--- v6 (2026-08-23)
+++ v7 (2026-09-14)
@@ -1,906 +1,909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd625499662bf4416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd16b734c03e40a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260820" sheetId="1" r:id="R26b08894dbdf44b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260910" sheetId="1" r:id="Rf7f290d0734c472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="287">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="288">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
     <x:t>1,418</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$92,836.46</x:t>
+    <x:t>$90,397.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.68%</x:t>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3JF8</x:t>
   </x:si>
   <x:si>
     <x:t>425</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,761.75</x:t>
-[...2 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>$85,225.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>BF/B</x:t>
   </x:si>
   <x:si>
     <x:t>Brown-Forman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD2NY8</x:t>
   </x:si>
   <x:si>
     <x:t>3,152</x:t>
   </x:si>
   <x:si>
-    <x:t>$89,548.32</x:t>
-[...2 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>$83,811.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ZBH</x:t>
   </x:si>
   <x:si>
     <x:t>Zimmer Biomet Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKPL53</x:t>
   </x:si>
   <x:si>
     <x:t>899</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,974.03</x:t>
-[...2 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>$83,103.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>KVUE</x:t>
   </x:si>
   <x:si>
     <x:t>Kenvue Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C79X561</x:t>
   </x:si>
   <x:si>
     <x:t>4,552</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,169.36</x:t>
-[...2 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>$80,980.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,333.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
     <x:t>777</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,393.08</x:t>
-[...2 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>$68,974.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>GEHC</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Healthcare Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFR8YV1</x:t>
   </x:si>
   <x:si>
     <x:t>1,021</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,615.26</x:t>
-[...20 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>$65,589.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
     <x:t>128</x:t>
   </x:si>
   <x:si>
-    <x:t>$61,587.20</x:t>
-[...2 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>$63,032.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
     <x:t>508</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,773.32</x:t>
-[...2 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>$54,523.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,988.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,720.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermo Fisher Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDLH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,667.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,695.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
     <x:t>1,332</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,559.72</x:t>
-[...20 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$48,777.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
     <x:t>718</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,650.94</x:t>
-[...35 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>$48,565.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,910.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,240.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,687.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,748.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Booking Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLBVN4</x:t>
   </x:si>
   <x:si>
     <x:t>240</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,368.80</x:t>
-[...83 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>$41,738.40</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>630</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,408.20</x:t>
-[...2 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$39,356.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,715.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>CPB</x:t>
   </x:si>
   <x:si>
     <x:t>Campbell's Company/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4202</x:t>
   </x:si>
   <x:si>
     <x:t>1,688</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,123.76</x:t>
-[...20 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>$35,346.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,215.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$34,050.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>Agilent Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2V3D6</x:t>
   </x:si>
   <x:si>
     <x:t>232</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,261.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$33,203.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>145</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,330.65</x:t>
+    <x:t>$32,837.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,028.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,528.34</x:t>
   </x:si>
   <x:si>
     <x:t>1.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>EL</x:t>
-[...32 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,063.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,687.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>ETSY</x:t>
   </x:si>
   <x:si>
     <x:t>Etsy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7MXL8</x:t>
   </x:si>
   <x:si>
     <x:t>360</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,235.60</x:t>
-[...20 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$25,772.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,262.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ABNB</x:t>
   </x:si>
   <x:si>
     <x:t>Airbnb Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001Y2XS07</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,085.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>$23,638.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ALLE</x:t>
   </x:si>
   <x:si>
     <x:t>Allegion Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PS7JV1</x:t>
   </x:si>
   <x:si>
     <x:t>153</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,743.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$23,144.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,983.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>NOC</x:t>
   </x:si>
   <x:si>
     <x:t>Northrop Grumman Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ2C28</x:t>
   </x:si>
   <x:si>
     <x:t>43</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,245.98</x:t>
-[...53 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$22,314.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
     <x:t>161</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,757.35</x:t>
-[...2 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$20,191.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Pharmaceutical Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX24N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,278.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>DPZ</x:t>
   </x:si>
   <x:si>
     <x:t>Domino's Pizza Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P458P3</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,062.20</x:t>
-[...17 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$19,038.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX</x:t>
   </x:si>
   <x:si>
     <x:t>Idex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1HN22</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,635.00</x:t>
+    <x:t>$18,602.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMH2Q7</x:t>
   </x:si>
   <x:si>
     <x:t>113</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,654.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$18,240.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM9RH1</x:t>
   </x:si>
   <x:si>
     <x:t>505</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,336.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$15,528.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>53</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,974.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$14,928.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>71</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,370.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$12,378.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>35,417</x:t>
+    <x:t>41,795</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,417.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>$41,795.07</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-34,914.00</x:t>
-[...2 lines deleted...]
-    <x:t>-1.76%</x:t>
+    <x:t>$-38,660.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -928,51 +931,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadfb488c97b43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0fa0d69f575a4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26b08894dbdf44b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17ee3c441ed4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d81995c5c0a40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7f290d0734c472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I51"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1523,926 +1526,926 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="2" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>