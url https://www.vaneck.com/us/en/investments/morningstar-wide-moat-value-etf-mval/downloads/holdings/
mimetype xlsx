--- v7 (2026-09-14)
+++ v8 (2026-10-04)
@@ -1,909 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd16b734c03e40a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c705b2b47c043b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20260910" sheetId="1" r:id="Rf7f290d0734c472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20261001" sheetId="1" r:id="Ra583407447454dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="288">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="253">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,092.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,541.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,293.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,286.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,735.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,228.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,007.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,300.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,904.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,335.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clorox Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,600.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,228.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,471.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,429.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,710.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,811.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,362.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>1,418</x:t>
-[...191 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,641.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,358.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BW00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,440.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campbell's Company/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,512.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booking Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBVN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,467.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,752.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,791.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,724.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>311</x:t>
-[...248 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,052.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,508.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,317.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,230.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,759.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,735.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,591.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,848.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,726.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,602.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,264.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,253.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>145</x:t>
-[...323 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,873.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>41,795</x:t>
+    <x:t>48,086</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,795.07</x:t>
+    <x:t>$48,086.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-38,660.37</x:t>
-[...2 lines deleted...]
-    <x:t>-2.07%</x:t>
+    <x:t>$-43,413.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -931,56 +826,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17ee3c441ed4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d81995c5c0a40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7f290d0734c472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfae3d3bad9d4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9c115c61d9914201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra583407447454dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I51"/>
+  <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1149,312 +1044,312 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
@@ -1601,324 +1496,324 @@
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
@@ -1932,529 +1827,355 @@
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+    </x:row>
+    <x:row r="45" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A45" s="2" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="H44" s="1" t="s">
-[...205 lines deleted...]
-      <x:c r="I51" s="2" t="s">
+      <x:c r="B45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H45" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A51:I51"/>
+    <x:mergeCell ref="A45:I45"/>
   </x:mergeCells>
 </x:worksheet>
 </file>