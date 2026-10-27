--- v8 (2026-10-04)
+++ v9 (2026-10-27)
@@ -1,804 +1,807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c705b2b47c043b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11dee56efcfa4bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20261001" sheetId="1" r:id="Ra583407447454dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MVAL_asof_20261023" sheetId="1" r:id="Re9886ecb7f83493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="253">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="254">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DHR</x:t>
   </x:si>
   <x:si>
     <x:t>Danaher Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3JF8</x:t>
   </x:si>
   <x:si>
     <x:t>416</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,092.16</x:t>
+    <x:t>$95,888.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.85%</x:t>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BR</x:t>
   </x:si>
   <x:si>
     <x:t>Broadridge Financial Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PPFKQ7</x:t>
   </x:si>
   <x:si>
     <x:t>506</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,541.90</x:t>
-[...2 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>$92,739.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,788.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KVUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenvue Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C79X561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,517.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,811.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,437.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,279.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J1QLT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,040.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
     <x:t>2,499</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,293.27</x:t>
-[...89 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>$83,516.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
     <x:t>1,629</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,904.06</x:t>
-[...2 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>$78,387.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
     <x:t>2,001</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,335.15</x:t>
-[...2 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>$74,637.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CLX</x:t>
   </x:si>
   <x:si>
     <x:t>Clorox Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS7D3</x:t>
   </x:si>
   <x:si>
     <x:t>863</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,600.95</x:t>
-[...2 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>$74,563.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
     <x:t>135</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,228.00</x:t>
-[...20 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>$70,808.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,888.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
     <x:t>86</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,429.98</x:t>
-[...2 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>$55,265.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,610.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zoetis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0039320N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,671.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
     <x:t>546</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,710.02</x:t>
-[...38 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>$49,456.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BW00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,334.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
     <x:t>701</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,641.83</x:t>
-[...38 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>$43,097.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,126.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>CPB</x:t>
   </x:si>
   <x:si>
     <x:t>Campbell's Company/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4202</x:t>
   </x:si>
   <x:si>
     <x:t>1,976</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,512.24</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$40,962.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,608.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>BKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Booking Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLBVN4</x:t>
   </x:si>
   <x:si>
     <x:t>240</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,467.20</x:t>
-[...35 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$37,399.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
     <x:t>112</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,724.96</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$30,696.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>183</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,052.26</x:t>
-[...2 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>$30,134.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,270.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM9RH1</x:t>
   </x:si>
   <x:si>
     <x:t>1,008</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,508.32</x:t>
-[...2 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$29,232.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,562.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
     <x:t>90</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,317.90</x:t>
-[...32 lines deleted...]
-    <x:t>$23,759.12</x:t>
+    <x:t>$25,622.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,342.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>149</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,735.70</x:t>
-[...17 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$25,276.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,711.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,848.40</x:t>
-[...20 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$21,117.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domino's Pizza Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P458P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,816.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,368.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,602.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$18,065.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,264.96</x:t>
-[...38 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$17,291.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>58</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,873.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$13,625.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>48,086</x:t>
+    <x:t>48,355</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,086.07</x:t>
-[...2 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$48,355.45</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-43,413.76</x:t>
-[...2 lines deleted...]
-    <x:t>-2.39%</x:t>
+    <x:t>$-43,030.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -826,51 +829,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfae3d3bad9d4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9c115c61d9914201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra583407447454dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92059893f943433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5841b4c2e79b4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9886ecb7f83493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I45"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1044,1129 +1047,1129 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="2" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="2" t="s">
         <x:v>1</x:v>
       </x:c>