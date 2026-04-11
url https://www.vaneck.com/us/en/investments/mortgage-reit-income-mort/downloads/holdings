--- v5 (2026-03-22)
+++ v6 (2026-04-11)
@@ -1,597 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915e5a28680a4b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda80e1d9d9a2426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260319" sheetId="1" r:id="Re21f079eebe3497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260409" sheetId="1" r:id="R7751616733804150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="184">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>NLY US</x:t>
+    <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>3,046,752</x:t>
+    <x:t>3,087,274</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,815,271.36</x:t>
+    <x:t>$68,228,755.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>16.90%</x:t>
-[...2 lines deleted...]
-    <x:t>AGNC US</x:t>
+    <x:t>17.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,143,905</x:t>
-[...8 lines deleted...]
-    <x:t>STWD US</x:t>
+    <x:t>5,122,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,681,850.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,713,860</x:t>
-[...8 lines deleted...]
-    <x:t>RITM US</x:t>
+    <x:t>1,632,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,958,563.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RITM</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T1GM03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,626,573</x:t>
-[...8 lines deleted...]
-    <x:t>DX US</x:t>
+    <x:t>2,717,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,929,721.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,809,269</x:t>
-[...8 lines deleted...]
-    <x:t>BXMT US</x:t>
+    <x:t>1,477,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,521,988.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXMT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKJ70</x:t>
   </x:si>
   <x:si>
-    <x:t>998,349</x:t>
-[...8 lines deleted...]
-    <x:t>ARR US</x:t>
+    <x:t>949,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,517,824.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARR</x:t>
   </x:si>
   <x:si>
     <x:t>Armour Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZNN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,089,022</x:t>
-[...8 lines deleted...]
-    <x:t>ORC US</x:t>
+    <x:t>1,008,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,713,017.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORC</x:t>
   </x:si>
   <x:si>
     <x:t>Orchid Island Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P2KSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,220,226</x:t>
-[...8 lines deleted...]
-    <x:t>ABR US</x:t>
+    <x:t>2,326,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,725,694.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ellington Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1K955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,310,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,496,488.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABR</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KMVDV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,962,005</x:t>
-[...26 lines deleted...]
-    <x:t>ARI US</x:t>
+    <x:t>1,929,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,530,897.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARI</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Commercial Real Estate Finance I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NFPF36</x:t>
   </x:si>
   <x:si>
-    <x:t>1,209,638</x:t>
-[...8 lines deleted...]
-    <x:t>LADR US</x:t>
+    <x:t>1,195,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,949,333.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LADR</x:t>
   </x:si>
   <x:si>
     <x:t>Ladder Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005RVGZ41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,192,428</x:t>
-[...8 lines deleted...]
-    <x:t>CIM US</x:t>
+    <x:t>1,172,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,688,209.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MG3Y65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,008,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,066,184.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIM</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PFLGY2</x:t>
   </x:si>
   <x:si>
-    <x:t>833,594</x:t>
-[...8 lines deleted...]
-    <x:t>MFA US</x:t>
+    <x:t>822,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,924,101.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFA</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL6138</x:t>
   </x:si>
   <x:si>
-    <x:t>1,091,923</x:t>
-[...26 lines deleted...]
-    <x:t>PMT US</x:t>
+    <x:t>1,073,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,710,416.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKDWS5</x:t>
   </x:si>
   <x:si>
-    <x:t>757,563</x:t>
-[...8 lines deleted...]
-    <x:t>NYMT US</x:t>
+    <x:t>745,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,645,526.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Mortgage Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GGLZZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>918,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,688,288.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYMT</x:t>
   </x:si>
   <x:si>
     <x:t>New York Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZ8014</x:t>
   </x:si>
   <x:si>
-    <x:t>929,171</x:t>
-[...8 lines deleted...]
-    <x:t>FBRT US</x:t>
+    <x:t>927,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,132,982.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightspire Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JVRRQF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,218,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,067,653.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131739J2</x:t>
   </x:si>
   <x:si>
-    <x:t>785,811</x:t>
-[...44 lines deleted...]
-    <x:t>RWT US</x:t>
+    <x:t>767,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,627,234.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Re Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKJ8C78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>752,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,967,063.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,036,043</x:t>
-[...26 lines deleted...]
-    <x:t>KREF US</x:t>
+    <x:t>973,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,751,807.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KREF</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD4KVQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>535,579</x:t>
-[...8 lines deleted...]
-    <x:t>ACRE US</x:t>
+    <x:t>542,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,421,244.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>624,222</x:t>
-[...26 lines deleted...]
-    <x:t>REFI US</x:t>
+    <x:t>617,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,018.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REFI</x:t>
   </x:si>
   <x:si>
     <x:t>Chicago Atlantic Real Estate Finance In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136KJVY5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,062</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>237,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,228.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>200,070</x:t>
+    <x:t>770,689</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$200,069.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$770,689.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,159,116.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$-1,012,764.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -619,56 +601,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c6910981128438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R167f1270719f4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re21f079eebe3497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb6b060d3c1458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R419cd3edeac1422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7751616733804150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1460,167 +1442,138 @@
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>