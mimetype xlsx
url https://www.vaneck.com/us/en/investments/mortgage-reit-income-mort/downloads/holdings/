--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -1,579 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1c5d50fa284fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193020fa24794774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260504" sheetId="1" r:id="R43c95ed9ce374296"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260522" sheetId="1" r:id="R0536eaa270cf4826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
   <x:si>
-    <x:t>Daily Holdings (%)  05/04/2026</x:t>
+    <x:t>Daily Holdings (%)  05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>3,075,298</x:t>
+    <x:t>3,105,125</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$68,732,910.30</x:t>
+    <x:t>$66,604,931.25</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>17.11%</x:t>
+    <x:t>17.17%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,102,436</x:t>
-[...5 lines deleted...]
-    <x:t>13.53%</x:t>
+    <x:t>5,151,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,601,327.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.56%</x:t>
   </x:si>
   <x:si>
     <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,626,058</x:t>
-[...5 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>1,641,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,387,240.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
   </x:si>
   <x:si>
     <x:t>RITM</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T1GM03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,706,884</x:t>
-[...5 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>2,733,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,308,950.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,472,083</x:t>
-[...5 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>1,486,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,906,613.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ellington Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1K955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,317,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,777,985.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BXMT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKJ70</x:t>
   </x:si>
   <x:si>
-    <x:t>945,948</x:t>
-[...5 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>955,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,144,404.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>ARR</x:t>
   </x:si>
   <x:si>
     <x:t>Armour Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZNN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,004,799</x:t>
-[...2 lines deleted...]
-    <x:t>$17,372,974.71</x:t>
+    <x:t>1,014,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,811,027.22</x:t>
   </x:si>
   <x:si>
     <x:t>4.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>EFC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ORC</x:t>
   </x:si>
   <x:si>
     <x:t>Orchid Island Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P2KSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,317,217</x:t>
-[...5 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>2,339,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,816,338.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Commercial Real Estate Finance I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NFPF36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,202,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,156,454.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MG3Y65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,014,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,682,512.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladder Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005RVGZ41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,179,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,944,445.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PFLGY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>827,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,970,661.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ABR</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KMVDV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,922,246</x:t>
-[...77 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>1,940,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,810,818.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MFA</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL6138</x:t>
   </x:si>
   <x:si>
-    <x:t>1,069,024</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>1,079,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,200,311.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Mortgage Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZ8014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>932,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,303,085.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>PMT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKDWS5</x:t>
   </x:si>
   <x:si>
-    <x:t>742,412</x:t>
-[...23 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>749,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,871,020.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>IVR</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Mortgage Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GGLZZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>914,989</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>923,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,159,907.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSP</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspire Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVRRQF1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,213,833</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>1,225,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,949,208.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>FBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131739J2</x:t>
   </x:si>
   <x:si>
-    <x:t>764,065</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>771,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,534,376.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>TRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Re Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKJ8C78</x:t>
   </x:si>
   <x:si>
-    <x:t>749,548</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>756,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,289,124.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>969,456</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>978,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,168,375.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>KREF</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD4KVQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>540,091</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>545,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,533,712.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>615,535</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>621,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,841.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>REFI</x:t>
   </x:si>
   <x:si>
     <x:t>Chicago Atlantic Real Estate Finance In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136KJVY5</x:t>
   </x:si>
   <x:si>
-    <x:t>237,075</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>239,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,705,016.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>171,633</x:t>
+    <x:t>147,334</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$171,633.19</x:t>
+    <x:t>$147,334.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,088,238.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$1,240,482.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,51 +601,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544ef9d3d4804693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1e811829f5654c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43c95ed9ce374296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc216a1d3be4c4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4a4f609e381c4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0536eaa270cf4826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">