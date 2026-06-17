--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -1,579 +1,594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193020fa24794774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c523225b2b437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260522" sheetId="1" r:id="R0536eaa270cf4826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="Rc33779c80a874a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>3,105,125</x:t>
+    <x:t>3,101,099</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,604,931.25</x:t>
+    <x:t>$68,968,441.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>17.17%</x:t>
+    <x:t>17.62%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,151,942</x:t>
-[...5 lines deleted...]
-    <x:t>13.56%</x:t>
+    <x:t>5,145,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,819,440.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.75%</x:t>
   </x:si>
   <x:si>
     <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,641,830</x:t>
-[...5 lines deleted...]
-    <x:t>7.32%</x:t>
+    <x:t>1,639,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,579,770.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
   </x:si>
   <x:si>
     <x:t>RITM</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T1GM03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,733,148</x:t>
-[...5 lines deleted...]
-    <x:t>6.52%</x:t>
+    <x:t>2,729,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,085,060.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,486,369</x:t>
-[...5 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>1,484,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,446,190.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ellington Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1K955</x:t>
   </x:si>
   <x:si>
-    <x:t>1,317,864</x:t>
-[...5 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>1,316,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,886,546.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>BXMT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKJ70</x:t>
   </x:si>
   <x:si>
-    <x:t>955,120</x:t>
-[...5 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>953,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,284,341.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ARR</x:t>
   </x:si>
   <x:si>
     <x:t>Armour Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZNN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,014,546</x:t>
-[...5 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>1,013,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,265,388.08</x:t>
   </x:si>
   <x:si>
     <x:t>ORC</x:t>
   </x:si>
   <x:si>
     <x:t>Orchid Island Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P2KSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,339,695</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>2,336,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,421,962.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Commercial Real Estate Finance I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NFPF36</x:t>
   </x:si>
   <x:si>
-    <x:t>1,202,601</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>1,201,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,803,107.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>TWO</x:t>
   </x:si>
   <x:si>
     <x:t>Two Harbors Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MG3Y65</x:t>
   </x:si>
   <x:si>
-    <x:t>1,014,601</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>1,013,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,402,608.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>LADR</x:t>
   </x:si>
   <x:si>
     <x:t>Ladder Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005RVGZ41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,179,116</x:t>
-[...5 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>1,177,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,905,404.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CIM</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PFLGY2</x:t>
   </x:si>
   <x:si>
-    <x:t>827,350</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>826,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,055,586.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL6138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,077,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,079,281.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ABR</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KMVDV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,940,901</x:t>
-[...23 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>1,938,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,002,061.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>NYMT</x:t>
   </x:si>
   <x:si>
     <x:t>New York Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZ8014</x:t>
   </x:si>
   <x:si>
-    <x:t>932,931</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>931,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,646,370.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>PMT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKDWS5</x:t>
   </x:si>
   <x:si>
-    <x:t>749,621</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>748,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,591,300.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>IVR</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Mortgage Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GGLZZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>923,859</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>922,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,436,647.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSP</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspire Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVRRQF1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,225,610</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>1,224,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,842,277.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Re Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKJ8C78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>755,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,417,022.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>FBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131739J2</x:t>
   </x:si>
   <x:si>
-    <x:t>771,473</x:t>
-[...20 lines deleted...]
-    <x:t>$6,289,124.34</x:t>
+    <x:t>770,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,340,992.79</x:t>
   </x:si>
   <x:si>
     <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>978,859</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>977,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,112,795.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>KREF</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD4KVQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>545,326</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>544,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,921,256.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>621,515</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>620,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,979,403.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>REFI</x:t>
   </x:si>
   <x:si>
     <x:t>Chicago Atlantic Real Estate Finance In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136KJVY5</x:t>
   </x:si>
   <x:si>
-    <x:t>239,382</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>209,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,308,634.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Claros Mortgage Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT33805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,797.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>147,334</x:t>
+    <x:t>1,822,816</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,334.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$1,822,815.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,240,482.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$571,717.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,56 +616,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc216a1d3be4c4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4a4f609e381c4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0536eaa270cf4826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ea0c0d28ce4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61298380ef4e4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc33779c80a874a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -935,645 +950,674 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A32" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I32" s="2" t="s">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A32:I32"/>
+    <x:mergeCell ref="A33:I33"/>
   </x:mergeCells>
 </x:worksheet>
 </file>