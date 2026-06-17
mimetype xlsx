--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c523225b2b437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfd919941054bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="Rc33779c80a874a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="R5f5b53024b8c4ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
   <x:si>
     <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -616,51 +616,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ea0c0d28ce4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61298380ef4e4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc33779c80a874a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf363fc8e7ca441e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91c4243c32134318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f5b53024b8c4ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">