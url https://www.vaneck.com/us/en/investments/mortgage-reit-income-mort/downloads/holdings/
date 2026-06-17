--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfd919941054bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d240a0fa0b1405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="R5f5b53024b8c4ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="Ra389b15a0aae45e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
   <x:si>
     <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -616,51 +616,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf363fc8e7ca441e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91c4243c32134318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f5b53024b8c4ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166c1d34dc0741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46c64ae0a06f4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra389b15a0aae45e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">