--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,594 +1,576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d240a0fa0b1405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdbbb4f7af24bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="Ra389b15a0aae45e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260706" sheetId="1" r:id="Rc0428b65f8294a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>3,101,099</x:t>
+    <x:t>3,102,027</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$68,968,441.76</x:t>
+    <x:t>$71,315,600.73</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>17.62%</x:t>
+    <x:t>18.42%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,145,262</x:t>
-[...5 lines deleted...]
-    <x:t>13.75%</x:t>
+    <x:t>5,223,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,351,342.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.07%</x:t>
   </x:si>
   <x:si>
     <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,639,701</x:t>
-[...5 lines deleted...]
-    <x:t>7.04%</x:t>
+    <x:t>1,608,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,881,510.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
   </x:si>
   <x:si>
     <x:t>RITM</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T1GM03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,729,604</x:t>
-[...2 lines deleted...]
-    <x:t>$25,085,060.76</x:t>
+    <x:t>2,688,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,814,162.75</x:t>
   </x:si>
   <x:si>
     <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,484,442</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>1,494,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,789,483.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armour Residential REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZNN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,019,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,521,847.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ellington Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1K955</x:t>
   </x:si>
   <x:si>
-    <x:t>1,316,155</x:t>
-[...5 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>1,261,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,126,987.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orchid Island Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P2KSC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,386,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,440,697.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BXMT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKJ70</x:t>
   </x:si>
   <x:si>
-    <x:t>953,882</x:t>
-[...38 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>941,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,439,812.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MG3Y65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>983,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,886,815.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Commercial Real Estate Finance I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NFPF36</x:t>
   </x:si>
   <x:si>
-    <x:t>1,201,042</x:t>
-[...23 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>1,093,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,248,143.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>LADR</x:t>
   </x:si>
   <x:si>
     <x:t>Ladder Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005RVGZ41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,177,587</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>1,130,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,020,746.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>CIM</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PFLGY2</x:t>
   </x:si>
   <x:si>
-    <x:t>826,277</x:t>
-[...5 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>804,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,573,283.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>MFA</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL6138</x:t>
   </x:si>
   <x:si>
-    <x:t>1,077,998</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>1,040,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,711,121.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ABR</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KMVDV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,938,384</x:t>
-[...5 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>1,849,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,208,443.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Mortgage Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GGLZZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,080,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,500,528.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>NYMT</x:t>
   </x:si>
   <x:si>
     <x:t>New York Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZ8014</x:t>
   </x:si>
   <x:si>
-    <x:t>931,721</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>886,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,129,461.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PMT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKDWS5</x:t>
   </x:si>
   <x:si>
-    <x:t>748,649</x:t>
-[...23 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>738,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,054,816.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Re Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKJ8C78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,850,084.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSP</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspire Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVRRQF1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,224,021</x:t>
-[...23 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>1,202,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,471,467.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>FBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131739J2</x:t>
   </x:si>
   <x:si>
-    <x:t>770,473</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>710,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,571,190.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>977,590</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>981,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,467,740.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>KREF</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD4KVQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>544,619</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>520,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,664,298.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>620,709</x:t>
-[...23 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>603,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,733,818.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CMTG</x:t>
   </x:si>
   <x:si>
     <x:t>Claros Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT33805</x:t>
   </x:si>
   <x:si>
-    <x:t>186,446</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>1,117,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,536,284.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-9,730,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-9,730,006.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$571,717.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$7,632,438.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -616,62 +598,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166c1d34dc0741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46c64ae0a06f4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra389b15a0aae45e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8e2477bc354db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R397beb4c023d41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0428b65f8294a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -950,80 +932,80 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
@@ -1454,170 +1436,141 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>