--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,576 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cdbbb4f7af24bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c203273629e4229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260706" sheetId="1" r:id="Rc0428b65f8294a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260724" sheetId="1" r:id="R213cbfb9f9b645da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>3,102,027</x:t>
+    <x:t>2,970,197</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,315,600.73</x:t>
+    <x:t>$66,680,922.65</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.42%</x:t>
+    <x:t>18.46%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,223,934</x:t>
-[...5 lines deleted...]
-    <x:t>15.07%</x:t>
+    <x:t>5,001,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,970,502.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.66%</x:t>
   </x:si>
   <x:si>
     <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,608,708</x:t>
-[...5 lines deleted...]
-    <x:t>6.94%</x:t>
+    <x:t>1,540,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,446,548.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
   </x:si>
   <x:si>
     <x:t>RITM</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T1GM03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,688,425</x:t>
-[...5 lines deleted...]
-    <x:t>6.41%</x:t>
+    <x:t>2,574,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,476,658.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,494,674</x:t>
-[...5 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>1,431,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,032,729.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ellington Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1K955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,207,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,145,678.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ARR</x:t>
   </x:si>
   <x:si>
     <x:t>Armour Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZNN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,019,898</x:t>
-[...23 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>976,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,888,256.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Mortgage Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKJ70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,046,969.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>ORC</x:t>
   </x:si>
   <x:si>
     <x:t>Orchid Island Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P2KSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,386,168</x:t>
-[...20 lines deleted...]
-    <x:t>$16,439,812.20</x:t>
+    <x:t>2,284,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,942,448.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>TWO</x:t>
   </x:si>
   <x:si>
     <x:t>Two Harbors Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MG3Y65</x:t>
   </x:si>
   <x:si>
-    <x:t>983,194</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>941,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,390,843.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladder Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005RVGZ41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,082,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,574,061.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PFLGY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>769,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,623,700.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL6138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>996,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,109,170.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbor Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KMVDV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,770,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,834,859.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Mortgage Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GGLZZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,034,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,715,251.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Mortgage Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZ8014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,342,621.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Commercial Real Estate Finance I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NFPF36</x:t>
   </x:si>
   <x:si>
-    <x:t>1,093,114</x:t>
-[...113 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>1,046,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,085,915.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>PMT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKDWS5</x:t>
   </x:si>
   <x:si>
-    <x:t>738,974</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>707,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,891,780.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>TRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Re Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKJ8C78</x:t>
   </x:si>
   <x:si>
-    <x:t>821,353</x:t>
-[...5 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>786,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,779,242.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSP</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspire Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVRRQF1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,202,875</x:t>
-[...2 lines deleted...]
-    <x:t>$6,471,467.50</x:t>
+    <x:t>1,151,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,023,678.65</x:t>
   </x:si>
   <x:si>
     <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>FBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131739J2</x:t>
   </x:si>
   <x:si>
-    <x:t>710,611</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>680,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,314,002.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>981,921</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>940,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,625,739.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>KREF</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD4KVQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>520,497</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>498,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,658,175.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>603,492</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>577,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,629,090.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>CMTG</x:t>
   </x:si>
   <x:si>
     <x:t>Claros Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT33805</x:t>
   </x:si>
   <x:si>
-    <x:t>1,117,306</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>1,069,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,332,235.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-9,730,007</x:t>
-[...5 lines deleted...]
-    <x:t>-2.51%</x:t>
+    <x:t>-36,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-36,622.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,632,438.76</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$2,773,099.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -598,62 +601,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8e2477bc354db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R397beb4c023d41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0428b65f8294a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba5c34b02f447ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7dc0417bbeec4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R213cbfb9f9b645da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -961,607 +964,607 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>