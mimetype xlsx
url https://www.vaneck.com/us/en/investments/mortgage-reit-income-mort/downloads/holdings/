--- v6 (2026-07-28)
+++ v7 (2026-08-17)
@@ -1,579 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c203273629e4229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6e1eb7600b445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260724" sheetId="1" r:id="R213cbfb9f9b645da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260814" sheetId="1" r:id="R416575bc3da243f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>2,970,197</x:t>
+    <x:t>3,111,546</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,680,922.65</x:t>
+    <x:t>$72,592,368.18</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.46%</x:t>
+    <x:t>19.51%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,001,936</x:t>
-[...5 lines deleted...]
-    <x:t>14.66%</x:t>
+    <x:t>5,239,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,430,071.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003T1GM03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,696,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,937,615.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51%</x:t>
   </x:si>
   <x:si>
     <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,540,348</x:t>
-[...23 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>1,613,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,302,478.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,431,169</x:t>
-[...5 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>1,499,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,580,387.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ellington Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1K955</x:t>
   </x:si>
   <x:si>
-    <x:t>1,207,605</x:t>
-[...5 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>1,265,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,293,411.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>ARR</x:t>
   </x:si>
   <x:si>
     <x:t>Armour Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZNN8</x:t>
   </x:si>
   <x:si>
-    <x:t>976,537</x:t>
-[...5 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>1,023,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,879,896.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orchid Island Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P2KSC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,393,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,916,755.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BXMT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKJ70</x:t>
   </x:si>
   <x:si>
-    <x:t>901,556</x:t>
-[...41 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>944,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,675,838.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>LADR</x:t>
   </x:si>
   <x:si>
     <x:t>Ladder Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005RVGZ41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,082,299</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>1,133,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,315,343.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL6138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,044,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,563,443.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>CIM</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PFLGY2</x:t>
   </x:si>
   <x:si>
-    <x:t>769,896</x:t>
-[...23 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>806,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,516,936.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ABR</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KMVDV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,770,513</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>1,854,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,440,738.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Mortgage Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZ8014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,999,220.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>IVR</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Mortgage Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GGLZZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,034,216</x:t>
-[...23 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>1,083,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,104,093.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Commercial Real Estate Finance I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NFPF36</x:t>
   </x:si>
   <x:si>
-    <x:t>1,046,664</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>1,096,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,488,896.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>PMT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKDWS5</x:t>
   </x:si>
   <x:si>
-    <x:t>707,575</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>741,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,004,755.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>TRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Re Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKJ8C78</x:t>
   </x:si>
   <x:si>
-    <x:t>786,455</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>823,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,533,336.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSP</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspire Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVRRQF1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,151,755</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>1,206,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,032,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>FBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131739J2</x:t>
   </x:si>
   <x:si>
-    <x:t>680,410</x:t>
-[...5 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>712,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,752,231.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>940,191</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>984,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,737,522.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>KREF</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD4KVQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>498,389</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>522,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,978,371.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>577,822</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>605,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,857,223.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CMTG</x:t>
   </x:si>
   <x:si>
     <x:t>Claros Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT33805</x:t>
   </x:si>
   <x:si>
-    <x:t>1,069,833</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>1,120,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,039,744.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,340.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,773,099.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$939,491.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,56 +583,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba5c34b02f447ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7dc0417bbeec4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R213cbfb9f9b645da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32df36af21c14632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R903dce19026044d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R416575bc3da243f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1410,170 +1392,141 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="H30" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I32" s="2" t="s">
+      <x:c r="B31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A32:I32"/>
+    <x:mergeCell ref="A31:I31"/>
   </x:mergeCells>
 </x:worksheet>
 </file>