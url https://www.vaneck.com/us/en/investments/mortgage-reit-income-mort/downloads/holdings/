--- v7 (2026-08-17)
+++ v8 (2026-09-07)
@@ -1,561 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6e1eb7600b445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a5fe24bf754ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260814" sheetId="1" r:id="R416575bc3da243f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260903" sheetId="1" r:id="R017ed15685b247a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
   <x:si>
-    <x:t>Daily Holdings (%)  08/14/2026</x:t>
+    <x:t>Daily Holdings (%)  09/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>3,111,546</x:t>
+    <x:t>3,086,511</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$72,592,368.18</x:t>
+    <x:t>$70,465,046.13</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.51%</x:t>
+    <x:t>19.46%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,239,970</x:t>
-[...5 lines deleted...]
-    <x:t>15.44%</x:t>
+    <x:t>5,197,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,408,707.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.30%</x:t>
   </x:si>
   <x:si>
     <x:t>RITM</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T1GM03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,696,681</x:t>
-[...5 lines deleted...]
-    <x:t>7.51%</x:t>
+    <x:t>2,674,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,883,629.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.42%</x:t>
   </x:si>
   <x:si>
     <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,613,649</x:t>
-[...5 lines deleted...]
-    <x:t>7.07%</x:t>
+    <x:t>1,600,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,418,623.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,499,264</x:t>
-[...5 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>1,487,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,080,814.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ellington Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1K955</x:t>
   </x:si>
   <x:si>
-    <x:t>1,265,063</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>1,254,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,752,728.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ARR</x:t>
   </x:si>
   <x:si>
     <x:t>Armour Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZNN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,023,024</x:t>
-[...5 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>1,014,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,368,578.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>ORC</x:t>
   </x:si>
   <x:si>
     <x:t>Orchid Island Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P2KSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,393,497</x:t>
-[...5 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>2,374,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,480,051.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BXMT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKJ70</x:t>
   </x:si>
   <x:si>
-    <x:t>944,464</x:t>
-[...5 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>936,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,266,036.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>LADR</x:t>
   </x:si>
   <x:si>
     <x:t>Ladder Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005RVGZ41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,133,802</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>1,124,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,044,367.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbor Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KMVDV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,839,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,548,764.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PFLGY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,256,381.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>MFA</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL6138</x:t>
   </x:si>
   <x:si>
-    <x:t>1,044,044</x:t>
-[...38 lines deleted...]
-    <x:t>$9,440,738.58</x:t>
+    <x:t>1,035,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,186,153.41</x:t>
   </x:si>
   <x:si>
     <x:t>2.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>NYMT</x:t>
-[...2 lines deleted...]
-    <x:t>New York Mortgage Trust Inc</x:t>
+    <x:t>ADAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adamas Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZ8014</x:t>
   </x:si>
   <x:si>
-    <x:t>889,251</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>882,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,556,350.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>IVR</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Mortgage Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GGLZZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,083,435</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>1,074,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,630,483.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Commercial Real Estate Finance I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NFPF36</x:t>
   </x:si>
   <x:si>
-    <x:t>1,096,471</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>1,087,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,483,032.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>PMT</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKDWS5</x:t>
   </x:si>
   <x:si>
-    <x:t>741,244</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>735,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,080,746.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>TRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Re Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKJ8C78</x:t>
   </x:si>
   <x:si>
-    <x:t>823,876</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>817,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,415,381.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131739J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>707,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,031,187.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSP</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspire Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVRRQF1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,206,568</x:t>
-[...23 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>1,196,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,577,362.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>984,932</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>977,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,376,982.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>KREF</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD4KVQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>522,096</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>517,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,915,293.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>605,344</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>600,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,147.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>CMTG</x:t>
   </x:si>
   <x:si>
     <x:t>Claros Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PT33805</x:t>
   </x:si>
   <x:si>
-    <x:t>1,120,739</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>1,111,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,778,752.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>131,341</x:t>
+    <x:t>1,264,579</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$131,340.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$1,264,579.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$939,491.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$1,146,127.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32df36af21c14632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R903dce19026044d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R416575bc3da243f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5adbda8c34f43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5c904979544e4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R017ed15685b247a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">