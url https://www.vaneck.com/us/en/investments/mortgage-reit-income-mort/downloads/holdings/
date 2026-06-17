--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfd919941054bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde539481078140e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="R5f5b53024b8c4ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="Rf95d9c81487c45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
   <x:si>
     <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -616,51 +616,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf363fc8e7ca441e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91c4243c32134318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f5b53024b8c4ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34760c7998f9484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41aac99c63e34e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf95d9c81487c45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">