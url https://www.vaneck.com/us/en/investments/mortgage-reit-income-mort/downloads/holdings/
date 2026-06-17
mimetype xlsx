--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde539481078140e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d240a0fa0b1405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="Rf95d9c81487c45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260615" sheetId="1" r:id="Ra389b15a0aae45e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
   <x:si>
     <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -616,51 +616,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34760c7998f9484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R41aac99c63e34e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf95d9c81487c45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166c1d34dc0741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46c64ae0a06f4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra389b15a0aae45e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">