--- v9 (2026-09-07)
+++ v10 (2026-09-27)
@@ -1,561 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a5fe24bf754ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0b590c621b4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260903" sheetId="1" r:id="R017ed15685b247a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260924" sheetId="1" r:id="R6b3259ff1c4c4c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>3,086,511</x:t>
+    <x:t>2,953,488</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,465,046.13</x:t>
+    <x:t>$60,841,852.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.46%</x:t>
+    <x:t>18.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,197,815</x:t>
-[...5 lines deleted...]
-    <x:t>15.30%</x:t>
+    <x:t>4,993,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,040,288.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Starwood Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1J270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,468,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,090,000.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>RITM</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T1GM03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,674,988</x:t>
-[...23 lines deleted...]
-    <x:t>7.02%</x:t>
+    <x:t>2,106,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,207,622.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,487,203</x:t>
-[...5 lines deleted...]
-    <x:t>5.27%</x:t>
+    <x:t>1,414,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,040,860.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ellington Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1K955</x:t>
   </x:si>
   <x:si>
-    <x:t>1,254,886</x:t>
-[...2 lines deleted...]
-    <x:t>$16,752,728.10</x:t>
+    <x:t>1,231,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,237,403.11</x:t>
   </x:si>
   <x:si>
     <x:t>4.63%</x:t>
   </x:si>
   <x:si>
+    <x:t>BXMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Mortgage Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKJ70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,177,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,590,823.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orchid Island Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P2KSC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,488,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,361,310.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARR</x:t>
   </x:si>
   <x:si>
     <x:t>Armour Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZNN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,014,791</x:t>
-[...41 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>1,010,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,252,849.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>LADR</x:t>
   </x:si>
   <x:si>
     <x:t>Ladder Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005RVGZ41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,124,681</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>1,267,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,517,557.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL6138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,151,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,398,671.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PFLGY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>894,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,316,387.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Mortgage Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GGLZZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,393,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,887,435.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ABR</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KMVDV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,839,839</x:t>
-[...41 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>1,994,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,117,415.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ADAM</x:t>
   </x:si>
   <x:si>
     <x:t>Adamas Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZ8014</x:t>
   </x:si>
   <x:si>
-    <x:t>882,098</x:t>
-[...20 lines deleted...]
-    <x:t>$7,630,483.60</x:t>
+    <x:t>986,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,027,407.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Commercial Real Estate Finance I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NFPF36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,157,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,244,416.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKDWS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,944,640.95</x:t>
   </x:si>
   <x:si>
     <x:t>2.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARI</x:t>
-[...32 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>FBRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131739J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>864,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,310,499.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>TRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Re Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKJ8C78</x:t>
   </x:si>
   <x:si>
-    <x:t>817,246</x:t>
-[...23 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>907,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,005,074.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSP</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspire Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVRRQF1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,196,859</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>1,334,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,459,495.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>977,005</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>1,183,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,356,615.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chicago Atlantic Real Estate Finance In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136KJVY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,556,238.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>KREF</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GD4KVQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>517,896</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>560,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,507,665.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>600,472</x:t>
-[...23 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>671,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,785,397.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ready Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003TCRRN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,858,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,583,951.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,264,579</x:t>
+    <x:t>229,624</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,264,579.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$229,624.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,146,127.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$1,284,724.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,56 +601,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5adbda8c34f43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5c904979544e4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R017ed15685b247a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b987ab7f0046bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfc6a6406449f47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b3259ff1c4c4c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I31"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1392,141 +1410,170 @@
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A31" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I31" s="2" t="s">
+      <x:c r="A31" s="1">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A31:I31"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>