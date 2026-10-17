--- v10 (2026-09-27)
+++ v11 (2026-10-17)
@@ -1,579 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0b590c621b4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecc0b818d9e4c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20260924" sheetId="1" r:id="R6b3259ff1c4c4c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20261015" sheetId="1" r:id="R97613181906e42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
   <x:si>
-    <x:t>Daily Holdings (%)  09/24/2026</x:t>
+    <x:t>Daily Holdings (%)  10/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>2,953,488</x:t>
+    <x:t>3,095,517</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,841,852.80</x:t>
+    <x:t>$57,050,378.31</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.48%</x:t>
+    <x:t>18.37%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,993,793</x:t>
-[...5 lines deleted...]
-    <x:t>14.59%</x:t>
+    <x:t>5,233,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,163,421.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.86%</x:t>
   </x:si>
   <x:si>
     <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,468,663</x:t>
-[...5 lines deleted...]
-    <x:t>6.41%</x:t>
+    <x:t>1,539,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,410,409.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>RITM</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T1GM03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,106,099</x:t>
-[...5 lines deleted...]
-    <x:t>5.83%</x:t>
+    <x:t>2,207,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,226,349.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,414,538</x:t>
-[...5 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>1,482,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,486,200.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ellington Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1K955</x:t>
   </x:si>
   <x:si>
-    <x:t>1,231,803</x:t>
-[...5 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>1,301,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,488,397.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Armour Residential REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZNN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,058,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,461,923.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orchid Island Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001P2KSC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,608,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,512,791.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>BXMT</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Mortgage Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGKJ70</x:t>
   </x:si>
   <x:si>
-    <x:t>1,177,629</x:t>
-[...41 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>1,234,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,305,312.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>LADR</x:t>
   </x:si>
   <x:si>
     <x:t>Ladder Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005RVGZ41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,267,058</x:t>
-[...5 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>1,327,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,712,783.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Mortgage Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GGLZZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,460,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,234,467.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adamas Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZ8014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,042,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,117,312.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MFA</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL6138</x:t>
   </x:si>
   <x:si>
-    <x:t>1,151,798</x:t>
-[...5 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>1,207,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,088,260.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>CIM</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PFLGY2</x:t>
   </x:si>
   <x:si>
-    <x:t>894,946</x:t>
-[...23 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>937,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,019,763.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Commercial Real Estate Finance I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NFPF36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,212,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,774,669.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKDWS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,081,462.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ABR</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KMVDV1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,994,451</x:t>
-[...59 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>2,090,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,853,041.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>FBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0131739J2</x:t>
   </x:si>
   <x:si>
-    <x:t>864,452</x:t>
-[...5 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>906,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,680,820.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>TRTX</x:t>
   </x:si>
   <x:si>
     <x:t>Tpg Re Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKJ8C78</x:t>
   </x:si>
   <x:si>
-    <x:t>907,111</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>950,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,628,416.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BRSP</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspire Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JVRRQF1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,334,840</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>1,399,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,302,285.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>RWT</x:t>
   </x:si>
   <x:si>
     <x:t>Redwood Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JNJPB0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,183,863</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>1,240,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,858,822.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GD4KVQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>587,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,061.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>REFI</x:t>
   </x:si>
   <x:si>
     <x:t>Chicago Atlantic Real Estate Finance In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136KJVY5</x:t>
   </x:si>
   <x:si>
-    <x:t>335,178</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>351,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,298,707.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>671,180</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>703,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,518,376.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>RC</x:t>
   </x:si>
   <x:si>
     <x:t>Ready Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TCRRN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,858,958</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>1,948,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,182.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-966.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,284,724.13</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$-338,471.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,51 +601,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b987ab7f0046bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfc6a6406449f47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b3259ff1c4c4c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d16b351bb924c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc94e08771834475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97613181906e42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">