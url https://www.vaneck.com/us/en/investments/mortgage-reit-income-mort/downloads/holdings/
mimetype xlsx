--- v11 (2026-10-17)
+++ v12 (2026-11-06)
@@ -1,579 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecc0b818d9e4c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cedaffd31d1404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20261015" sheetId="1" r:id="R97613181906e42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MORT_asof_20261105" sheetId="1" r:id="R296bbf7185794970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
   <x:si>
-    <x:t>Daily Holdings (%)  10/15/2026</x:t>
+    <x:t>Daily Holdings (%)  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NLY</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJFJ98</x:t>
   </x:si>
   <x:si>
-    <x:t>3,095,517</x:t>
+    <x:t>3,259,723</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,050,378.31</x:t>
+    <x:t>$61,445,778.55</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.37%</x:t>
+    <x:t>19.14%</x:t>
   </x:si>
   <x:si>
     <x:t>AGNC</x:t>
   </x:si>
   <x:si>
     <x:t>Agnc Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TJ8XZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,233,948</x:t>
-[...5 lines deleted...]
-    <x:t>14.86%</x:t>
+    <x:t>5,511,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,612,232.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003T1GM03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,324,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,966,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.84%</x:t>
   </x:si>
   <x:si>
     <x:t>STWD</x:t>
   </x:si>
   <x:si>
     <x:t>Starwood Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1J270</x:t>
   </x:si>
   <x:si>
-    <x:t>1,539,287</x:t>
-[...23 lines deleted...]
-    <x:t>6.19%</x:t>
+    <x:t>1,620,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,877,797.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>DX</x:t>
   </x:si>
   <x:si>
     <x:t>Dynex Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBJQM6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,482,572</x:t>
-[...5 lines deleted...]
-    <x:t>5.31%</x:t>
+    <x:t>1,561,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,782,986.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>Ellington Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1K955</x:t>
   </x:si>
   <x:si>
-    <x:t>1,301,546</x:t>
-[...5 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>1,359,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,620,919.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Mortgage Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKJ70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,881,908.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ARR</x:t>
   </x:si>
   <x:si>
     <x:t>Armour Residential REIT Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZNN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,058,706</x:t>
-[...5 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>1,114,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,024,963.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ORC</x:t>
   </x:si>
   <x:si>
     <x:t>Orchid Island Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001P2KSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,608,647</x:t>
-[...23 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>2,747,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,707,664.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>LADR</x:t>
   </x:si>
   <x:si>
     <x:t>Ladder Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005RVGZ41</x:t>
   </x:si>
   <x:si>
-    <x:t>1,327,980</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>1,398,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,795,698.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>IVR</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Mortgage Capital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GGLZZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,460,012</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>1,537,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,394,547.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL6138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,271,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,326,582.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PFLGY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>987,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,822,869.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKDWS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>907,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,465,235.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tpg Re Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKJ8C78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,001,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,028,171.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>ADAM</x:t>
   </x:si>
   <x:si>
     <x:t>Adamas Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZ8014</x:t>
   </x:si>
   <x:si>
-    <x:t>1,042,017</x:t>
-[...41 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>1,088,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,443,476.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0131739J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>954,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,991,666.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightspire Capital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JVRRQF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,473,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,097,427.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redwood Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JNJPB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,306,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,063,581.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbor Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KMVDV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,201,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,654,070.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GD4KVQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>618,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,531,183.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chicago Atlantic Real Estate Finance In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136KJVY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,307,201.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>ARI</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Commercial Real Estate Finance I</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NFPF36</x:t>
   </x:si>
   <x:si>
-    <x:t>1,212,897</x:t>
-[...149 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>1,269,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,059,441.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Commercial Real Estate Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0022MMQB0</x:t>
   </x:si>
   <x:si>
-    <x:t>703,457</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>740,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,518,628.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>RC</x:t>
   </x:si>
   <x:si>
     <x:t>Ready Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TCRRN1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,948,377</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>2,051,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,195,336.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>212,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,263.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-338,471.89</x:t>
-[...2 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>$1,239,470.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,51 +601,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d16b351bb924c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc94e08771834475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97613181906e42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d13ac3051324409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1deba57f18d3443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R296bbf7185794970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">