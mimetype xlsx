--- v0 (2026-06-08)
+++ v1 (2026-06-29)
@@ -1,1866 +1,1878 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22f501d6b24496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb7a76237f74f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VEFA_asof_20260604" sheetId="1" r:id="Rbe4f5cbca52f44fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VEFA_asof_20260626" sheetId="1" r:id="R3a4e0658c69244f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="908" uniqueCount="607">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="908" uniqueCount="611">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1HT47</x:t>
   </x:si>
   <x:si>
-    <x:t>104</x:t>
+    <x:t>105</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,884.48</x:t>
+    <x:t>$189,432.85</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.57%</x:t>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
-    <x:t>964</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,768.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCBC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFDN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,309.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DZG3K1</x:t>
   </x:si>
   <x:si>
-    <x:t>930</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,914.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1N49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,012.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0D358</x:t>
   </x:si>
   <x:si>
     <x:t>2,055</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,407.18</x:t>
-[...2 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>$83,426.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4SZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,187.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C04D57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,258.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQV2C4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,273.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BP/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C05BD1</x:t>
   </x:si>
   <x:si>
-    <x:t>12,408</x:t>
-[...56 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>12,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,421.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2914 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Tobacco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFT722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,684.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6981 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murata Manufacturing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM4K18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,658.18</x:t>
   </x:si>
   <x:si>
     <x:t>388 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGW354</x:t>
   </x:si>
   <x:si>
     <x:t>1,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,608.18</x:t>
-[...56 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>$69,721.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,039.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GYHHY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,682.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CABK SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFZP37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,792.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDQGR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,787.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9434 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Softbank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJLWHH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,721.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,237.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,892.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>ENI IM</x:t>
   </x:si>
   <x:si>
     <x:t>Eni Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FVRV79</x:t>
   </x:si>
   <x:si>
-    <x:t>2,575</x:t>
-[...113 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>2,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,713.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nestle Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBD63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,507.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FNNYW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,191.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kioxia Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q52G5J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,766.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PRX NA</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQKSQ99</x:t>
   </x:si>
   <x:si>
-    <x:t>1,308</x:t>
-[...38 lines deleted...]
-    <x:t>$56,707.88</x:t>
+    <x:t>1,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,144.70</x:t>
   </x:si>
   <x:si>
     <x:t>1.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLY9H4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,169.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ENR GR</x:t>
   </x:si>
   <x:si>
     <x:t>Siemens Energy Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XLWSW57</x:t>
   </x:si>
   <x:si>
-    <x:t>294</x:t>
-[...38 lines deleted...]
-    <x:t>$52,498.93</x:t>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,597.21</x:t>
   </x:si>
   <x:si>
     <x:t>1.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2QW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,887.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DB1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Boerse Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D54HT0</x:t>
   </x:si>
   <x:si>
-    <x:t>179</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,963.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MF2DW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,884.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWEDA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedbank Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQXJJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,770.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Telekom Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HJTKL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,396.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYLWT7</x:t>
   </x:si>
   <x:si>
     <x:t>378</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,830.59</x:t>
-[...20 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$45,504.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD8CR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,662.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR0GN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,622.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H90QG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,293.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149N4YC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,637.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2BCY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,403.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>SAP GR</x:t>
   </x:si>
   <x:si>
     <x:t>Sap Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG7DY8</x:t>
   </x:si>
   <x:si>
-    <x:t>264</x:t>
-[...35 lines deleted...]
-    <x:t>$49,498.81</x:t>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,245.78</x:t>
   </x:si>
   <x:si>
     <x:t>EQNR NO</x:t>
   </x:si>
   <x:si>
     <x:t>Equinor Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NSV6T3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,292</x:t>
-[...110 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>1,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,477.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS8L64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,210.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>8058 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8GZ0</x:t>
   </x:si>
   <x:si>
     <x:t>1,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,091.56</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$38,069.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,039.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,514.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>LSEG LN</x:t>
   </x:si>
   <x:si>
     <x:t>London Stock Exchange Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC85S0</x:t>
   </x:si>
   <x:si>
-    <x:t>348</x:t>
-[...92 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,257.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>UBSG SW</x:t>
   </x:si>
   <x:si>
     <x:t>Ubs Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007936GV2</x:t>
   </x:si>
   <x:si>
-    <x:t>747</x:t>
-[...2 lines deleted...]
-    <x:t>$35,687.60</x:t>
+    <x:t>753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,035.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMV263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,081.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,638.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
     <x:t>7203 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Motor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCM915</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,899.62</x:t>
-[...20 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$32,395.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2T2X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,464.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,818.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHBZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,304.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>CAP FP</x:t>
   </x:si>
   <x:si>
     <x:t>Capgemini Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7M5</x:t>
   </x:si>
   <x:si>
-    <x:t>272</x:t>
-[...59 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,899.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adidas Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FR1Q22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,259.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>4578 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DZLC98</x:t>
   </x:si>
   <x:si>
     <x:t>400</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,005.38</x:t>
+    <x:t>$26,938.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>ADS GR</x:t>
-[...14 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>GALD SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galderma Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LYFLBM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,404.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>9020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>East Japan Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2DR5</x:t>
   </x:si>
   <x:si>
     <x:t>1,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,431.05</x:t>
+    <x:t>$25,070.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSISB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novozymes A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLL8K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,955.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F5L454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,808.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYA ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryanair Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9N2P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,806.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGX3Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,745.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LISP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chocoladefabriken Lindt &amp; Spruengli Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,500.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q9FZL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,916.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIS</x:t>
   </x:si>
   <x:si>
     <x:t>Yandex Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NVJ6W4</x:t>
   </x:si>
   <x:si>
-    <x:t>93</x:t>
-[...53 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,588.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IHG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intercontinental Hotels Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2C4D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,562.29</x:t>
   </x:si>
   <x:si>
     <x:t>SPOT</x:t>
   </x:si>
   <x:si>
     <x:t>Spotify Technology Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T4VFC2</x:t>
   </x:si>
   <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,198.26</x:t>
-[...32 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$21,620.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BDTXC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,566.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBYDZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,695.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
     <x:t>500</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,871.92</x:t>
+    <x:t>$20,477.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,262.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCB3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,258.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5FG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,227.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDWPY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,199.79</x:t>
   </x:si>
   <x:si>
     <x:t>LDO IM</x:t>
   </x:si>
   <x:si>
     <x:t>Leonardo Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVVRJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>372</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,729.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essilorluxottica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC16D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,620.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,546.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN0FD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,381.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPLT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,008.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GDCWJB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,593.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>HLMA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Halma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDLT47</x:t>
   </x:si>
   <x:si>
-    <x:t>338</x:t>
-[...227 lines deleted...]
-    <x:t>$17,810.02</x:t>
+    <x:t>340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,465.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgs Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHR3B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,100.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSWW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,517.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>4543 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Terumo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK08X8</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,133.04</x:t>
-[...20 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$16,508.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,993.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTBWMG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,891.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHG57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,844.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,274.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,197.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBM454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,783.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>STO AU</x:t>
   </x:si>
   <x:si>
     <x:t>Santos Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQKQ90</x:t>
   </x:si>
   <x:si>
     <x:t>2,985</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,796.15</x:t>
-[...41 lines deleted...]
-    <x:t>$16,428.20</x:t>
+    <x:t>$14,676.01</x:t>
   </x:si>
   <x:si>
     <x:t>SAABB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Saab Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP5H35</x:t>
   </x:si>
   <x:si>
-    <x:t>285</x:t>
-[...32 lines deleted...]
-    <x:t>$15,839.48</x:t>
+    <x:t>287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,332.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6701 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJMB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,104.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006C09JD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,022.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFTDT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,691.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCHRW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,649.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rentokil Initial Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,996.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>LOGN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Logitech International Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CYR5S0</x:t>
   </x:si>
   <x:si>
-    <x:t>133</x:t>
-[...125 lines deleted...]
-    <x:t>$13,209.38</x:t>
+    <x:t>134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,992.25</x:t>
   </x:si>
   <x:si>
     <x:t>8601 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiwa Securities Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGW979</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,506.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$11,895.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>8830 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Realty &amp; Development Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGY432</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,024.40</x:t>
+    <x:t>$11,084.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB13F8</x:t>
   </x:si>
   <x:si>
     <x:t>200</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,864.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$9,514.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>13,936</x:t>
+    <x:t>15,190</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,207.76</x:t>
+    <x:t>$17,308.52</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1,978</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,509.30</x:t>
+    <x:t>$2,444.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,331.12</x:t>
+  </x:si>
+  <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>22,307</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,391.27</x:t>
-[...8 lines deleted...]
-    <x:t>$2,349.46</x:t>
+    <x:t>$2,246.62</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,225</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>1,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,190.93</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>7,253</x:t>
   </x:si>
   <x:si>
-    <x:t>$775.07</x:t>
+    <x:t>$745.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$20.73</x:t>
+    <x:t>$19.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-5,690</x:t>
-[...5 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>-23,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-23,276.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,125.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$5,921.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1888,62 +1900,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2201bf78b678439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04b4d12b9a414863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe4f5cbca52f44fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edd9163905943be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc6561cac0ba24666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a4e0658c69244f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I113"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2135,254 +2147,254 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
@@ -2732,440 +2744,440 @@
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -3237,213 +3249,213 @@
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
@@ -3585,1622 +3597,1622 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="2" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B113" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C113" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D113" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E113" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F113" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G113" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H113" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I113" s="2" t="s">
         <x:v>1</x:v>
       </x:c>