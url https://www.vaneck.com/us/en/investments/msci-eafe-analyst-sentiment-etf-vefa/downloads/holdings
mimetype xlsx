--- v1 (2026-06-29)
+++ v2 (2026-07-21)
@@ -1,1878 +1,1899 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb7a76237f74f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72bc63527734976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VEFA_asof_20260626" sheetId="1" r:id="R3a4e0658c69244f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VEFA_asof_20260720" sheetId="1" r:id="R970712cb9adb4c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="908" uniqueCount="611">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="618">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1HT47</x:t>
   </x:si>
   <x:si>
     <x:t>105</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,432.85</x:t>
+    <x:t>$182,029.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.80%</x:t>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCBC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFDN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,510.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
     <x:t>972</x:t>
   </x:si>
   <x:si>
-    <x:t>$101,768.32</x:t>
-[...20 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>$94,855.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1N49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,450.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C05BD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,855.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing Groep Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4SZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,820.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DZG3K1</x:t>
   </x:si>
   <x:si>
     <x:t>938</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,914.74</x:t>
-[...20 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>$83,525.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BHP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bhp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0D358</x:t>
   </x:si>
   <x:si>
     <x:t>2,055</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,426.60</x:t>
-[...20 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$82,762.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>BARC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C04D57</x:t>
   </x:si>
   <x:si>
     <x:t>12,023</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,258.64</x:t>
-[...2 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$81,947.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2914 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Tobacco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFT722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,101.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>NOVN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQV2C4</x:t>
   </x:si>
   <x:si>
     <x:t>508</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,273.22</x:t>
-[...38 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>$76,264.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,841.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MQG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GYHHY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,258.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC8029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,951.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9434 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Softbank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJLWHH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,119.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOY LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDQGR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,032.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CABK SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFZP37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,504.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVRV79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,272.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,531.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,922.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nestle Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBD63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,019.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compass Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FNNYW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,115.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>6981 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Murata Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM4K18</x:t>
   </x:si>
   <x:si>
     <x:t>1,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,658.18</x:t>
-[...125 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>$53,370.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2QW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,984.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D54HT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,377.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGN014</x:t>
   </x:si>
   <x:si>
     <x:t>300</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,892.16</x:t>
-[...56 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>$51,776.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,628.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9983 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fast Retailing Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLY9H4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,901.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NSV6T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,669.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWEDA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedbank Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQXJJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,239.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149N4YC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,097.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Telekom Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HJTKL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,719.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2BCY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,475.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MF2DW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,614.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H90QG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,655.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7DY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,036.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBA AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS8L64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,730.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,694.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSEG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>London Stock Exchange Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC85S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,476.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCB BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ucb Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD8CR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,736.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,432.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007936GV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,835.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8GZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,641.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR0GN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,986.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,263.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>285A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kioxia Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q52G5J3</x:t>
   </x:si>
   <x:si>
-    <x:t>100</x:t>
-[...389 lines deleted...]
-    <x:t>$37,035.87</x:t>
+    <x:t>$34,406.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>EBS AV</x:t>
   </x:si>
   <x:si>
     <x:t>Erste Group Bank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMV263</x:t>
   </x:si>
   <x:si>
     <x:t>267</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,081.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$34,093.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCM915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,868.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7182 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Post Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2T2X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,157.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>6503 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGHX91</x:t>
   </x:si>
   <x:si>
     <x:t>900</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,638.19</x:t>
-[...32 lines deleted...]
-    <x:t>$30,464.79</x:t>
+    <x:t>$30,444.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHBZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,414.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
     <x:t>538</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,818.86</x:t>
+    <x:t>$28,884.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>9432 JP</x:t>
-[...11 lines deleted...]
-    <x:t>$28,304.86</x:t>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7M5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,512.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP FP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ADS GR</x:t>
   </x:si>
   <x:si>
     <x:t>Adidas Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FR1Q22</x:t>
   </x:si>
   <x:si>
     <x:t>132</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,259.10</x:t>
+    <x:t>$27,068.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>4578 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Otsuka Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DZLC98</x:t>
   </x:si>
   <x:si>
     <x:t>400</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,938.47</x:t>
+    <x:t>$26,975.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ2DR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,664.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
+    <x:t>NSISB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novozymes A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLL8K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,983.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GALD SW</x:t>
   </x:si>
   <x:si>
     <x:t>Galderma Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LYFLBM9</x:t>
   </x:si>
   <x:si>
     <x:t>120</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,404.73</x:t>
-[...17 lines deleted...]
-    <x:t>$25,070.05</x:t>
+    <x:t>$25,385.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGX3Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,351.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>NSISB DC</x:t>
-[...14 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>LISP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chocoladefabriken Lindt &amp; Spruengli Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,625.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spotify Technology Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003T4VFC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,139.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aercap Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q9FZL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,842.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F5L454</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,808.19</x:t>
+    <x:t>$22,317.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BDTXC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,306.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,965.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>RYA ID</x:t>
   </x:si>
   <x:si>
     <x:t>Ryanair Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J9N2P2</x:t>
   </x:si>
   <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,806.81</x:t>
-[...50 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$21,829.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVVRJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,213.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDWPY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,921.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IHG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intercontinental Hotels Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2C4D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,676.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN0FD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,614.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCB3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,545.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPLT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,501.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5FG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,410.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBYDZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,128.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,914.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essilorluxottica Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC16D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,367.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTBWMG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,390.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSWW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,259.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,129.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GDCWJB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,575.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgs Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHR3B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,203.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIS</x:t>
   </x:si>
   <x:si>
     <x:t>Yandex Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NVJ6W4</x:t>
   </x:si>
   <x:si>
     <x:t>94</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,588.20</x:t>
-[...239 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$17,166.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP5H35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,948.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHG57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,583.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4543 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terumo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK08X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,508.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQKQ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,420.85</x:t>
   </x:si>
   <x:si>
     <x:t>HLMA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Halma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDLT47</x:t>
   </x:si>
   <x:si>
     <x:t>340</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,465.19</x:t>
-[...47 lines deleted...]
-    <x:t>$16,508.95</x:t>
+    <x:t>$16,367.10</x:t>
   </x:si>
   <x:si>
     <x:t>4452 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kao Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG5Y92</x:t>
   </x:si>
   <x:si>
     <x:t>800</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,993.89</x:t>
+    <x:t>$16,188.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>SE</x:t>
-[...11 lines deleted...]
-    <x:t>$15,891.42</x:t>
+    <x:t>6701 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJMB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,669.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>9735 JP</x:t>
-[...8 lines deleted...]
-    <x:t>$15,844.57</x:t>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,000.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006C09JD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,788.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCHRW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,703.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBM454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,680.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFTDT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,085.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CYR5S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,568.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rentokil Initial Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,551.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,248.78</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
     <x:t>1,805</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,274.83</x:t>
-[...137 lines deleted...]
-    <x:t>$12,996.18</x:t>
+    <x:t>$12,888.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>LOGN SW</x:t>
-[...23 lines deleted...]
-    <x:t>$11,895.57</x:t>
+    <x:t>8830 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Realty &amp; Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGY432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,631.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>8830 JP</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>5713 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Metal Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB13F8</x:t>
   </x:si>
   <x:si>
     <x:t>200</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,514.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$8,515.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>15,190</x:t>
+    <x:t>15,766</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,308.52</x:t>
+    <x:t>$17,984.43</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,978</x:t>
-[...2 lines deleted...]
-    <x:t>$2,444.63</x:t>
+    <x:t>2,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,625.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,547.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,016</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,331.12</x:t>
+    <x:t>$2,335.18</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>22,307</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,246.62</x:t>
-[...8 lines deleted...]
-    <x:t>$2,190.93</x:t>
+    <x:t>$2,304.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>7,253</x:t>
   </x:si>
   <x:si>
-    <x:t>$745.71</x:t>
+    <x:t>$749.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$19.98</x:t>
+    <x:t>$19.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-23,276</x:t>
-[...5 lines deleted...]
-    <x:t>-0.59%</x:t>
+    <x:t>-55,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-55,431.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,921.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$3,758.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1900,56 +1921,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edd9163905943be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc6561cac0ba24666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a4e0658c69244f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb467c05dd6ae477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R11ff7183586045c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R970712cb9adb4c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I113"/>
+  <x:dimension ref="A1:I114"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2350,167 +2371,167 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -2744,266 +2765,266 @@
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -3104,80 +3125,80 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -3324,730 +3345,730 @@
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
@@ -4078,80 +4099,80 @@
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
@@ -4206,138 +4227,138 @@
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
@@ -4368,860 +4389,889 @@
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A113" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B113" s="2" t="s">
+      <x:c r="A113" s="1">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A114" s="2" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="B114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C113" s="2" t="s">
+      <x:c r="C114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D113" s="2" t="s">
+      <x:c r="D114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E113" s="2" t="s">
+      <x:c r="E114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F113" s="2" t="s">
+      <x:c r="F114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G113" s="2" t="s">
+      <x:c r="G114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H113" s="2" t="s">
+      <x:c r="H114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I113" s="2" t="s">
+      <x:c r="I114" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A113:I113"/>
+    <x:mergeCell ref="A114:I114"/>
   </x:mergeCells>
 </x:worksheet>
 </file>