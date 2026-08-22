--- v2 (2026-07-21)
+++ v3 (2026-08-22)
@@ -1,1899 +1,1884 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf72bc63527734976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242ac9caa7a44080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VEFA_asof_20260720" sheetId="1" r:id="R970712cb9adb4c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VEFA_asof_20260820" sheetId="1" r:id="Rd6a9c08bf9b84a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="618">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="613">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ASML NA</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1HT47</x:t>
   </x:si>
   <x:si>
     <x:t>105</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$182,029.98</x:t>
+    <x:t>$183,658.14</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.63%</x:t>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>OCBC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Oversea-Chinese Banking Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFDN17</x:t>
   </x:si>
   <x:si>
     <x:t>4,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,510.22</x:t>
-[...2 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>$116,013.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
     <x:t>972</x:t>
   </x:si>
   <x:si>
-    <x:t>$94,855.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>$96,478.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0D358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,194.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DZG3K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,605.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>HSBA LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS1N49</x:t>
   </x:si>
   <x:si>
     <x:t>4,663</x:t>
   </x:si>
   <x:si>
-    <x:t>$92,450.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>$94,937.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BP/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C05BD1</x:t>
   </x:si>
   <x:si>
     <x:t>12,509</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,855.77</x:t>
-[...2 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>$93,912.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>INGA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Ing Groep Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW4SZ2</x:t>
   </x:si>
   <x:si>
     <x:t>2,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,820.60</x:t>
-[...38 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>$90,978.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2914 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japan Tobacco Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFT722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,666.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQV2C4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,715.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hong Kong Exchanges &amp; Clearing Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,708.46</x:t>
   </x:si>
   <x:si>
     <x:t>BARC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C04D57</x:t>
   </x:si>
   <x:si>
     <x:t>12,023</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,947.46</x:t>
-[...56 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>$79,538.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9434 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Softbank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJLWHH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,018.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVRV79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,357.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CABK SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TFZP37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,097.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>MQG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GYHHY4</x:t>
   </x:si>
   <x:si>
     <x:t>398</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,258.39</x:t>
-[...2 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$71,153.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CS FP</x:t>
   </x:si>
   <x:si>
     <x:t>Axa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC8029</x:t>
   </x:si>
   <x:si>
     <x:t>1,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,951.77</x:t>
-[...20 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$71,044.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>LLOY LN</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDQGR5</x:t>
   </x:si>
   <x:si>
     <x:t>46,630</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,032.12</x:t>
-[...35 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$69,220.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>SAF FP</x:t>
   </x:si>
   <x:si>
     <x:t>Safran Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP01S8</x:t>
   </x:si>
   <x:si>
     <x:t>165</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,531.02</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$65,819.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,774.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6098 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recruit Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F2BCY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,932.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Boerse Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D54HT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,667.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PRX NA</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQKSQ99</x:t>
   </x:si>
   <x:si>
     <x:t>1,319</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,922.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$57,847.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7DY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,803.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGX BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argenx Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006MF2DW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,772.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NSV6T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,975.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Chartered Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2QW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,698.43</x:t>
   </x:si>
   <x:si>
     <x:t>NESN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Nestle Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBD63</x:t>
   </x:si>
   <x:si>
     <x:t>559</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,019.70</x:t>
-[...2 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>$55,526.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>CPG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Compass Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FNNYW7</x:t>
   </x:si>
   <x:si>
     <x:t>1,752</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,115.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$53,857.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,585.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149N4YC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,084.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Telekom Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HJTKL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,914.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bilbao Vizcaya Argentaria Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H90QG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,880.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWEDA SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedbank Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQXJJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,813.57</x:t>
   </x:si>
   <x:si>
     <x:t>6981 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Murata Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM4K18</x:t>
   </x:si>
   <x:si>
     <x:t>1,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,370.62</x:t>
-[...74 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$48,941.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>9983 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fast Retailing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLY9H4</x:t>
   </x:si>
   <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,901.71</x:t>
-[...119 lines deleted...]
-    <x:t>$44,655.58</x:t>
+    <x:t>$47,774.96</x:t>
   </x:si>
   <x:si>
     <x:t>1.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>SAP GR</x:t>
-[...11 lines deleted...]
-    <x:t>$42,036.48</x:t>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,540.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,072.52</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
+    <x:t>SAND SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandvik Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR0GN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,753.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8058 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8GZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,329.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSEG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>London Stock Exchange Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC85S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,766.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubs Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007936GV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,025.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CBA AU</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS8L64</x:t>
   </x:si>
   <x:si>
     <x:t>349</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,730.74</x:t>
-[...35 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$38,797.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>UCB BB</x:t>
   </x:si>
   <x:si>
     <x:t>Ucb Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8CR4</x:t>
   </x:si>
   <x:si>
     <x:t>151</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,736.36</x:t>
-[...74 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$38,003.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT5GJ1</x:t>
   </x:si>
   <x:si>
     <x:t>1,446</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,263.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$37,512.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBS AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erste Group Bank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMV263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,401.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7203 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Motor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCM915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,555.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capgemini Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7M5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,078.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>285A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kioxia Holdings Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q52G5J3</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,406.64</x:t>
-[...32 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$32,670.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Telegraph &amp; Telephone Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHBZL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,247.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,643.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otsuka Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DZLC98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,526.45</x:t>
   </x:si>
   <x:si>
     <x:t>7182 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Japan Post Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2T2X9</x:t>
   </x:si>
   <x:si>
     <x:t>1,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,157.64</x:t>
-[...38 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$31,121.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
     <x:t>538</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,884.85</x:t>
-[...17 lines deleted...]
-    <x:t>$28,512.14</x:t>
+    <x:t>$30,346.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
+    <x:t>NSISB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novozymes A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLL8K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,416.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,520.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>East Japan Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ2DR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,542.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8604 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGX3Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,594.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALD SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galderma Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LYFLBM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,394.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spotify Technology Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003T4VFC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,057.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leonardo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVVRJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,935.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BDTXC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,491.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUB FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Publicis Groupe Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCB3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,375.03</x:t>
+  </x:si>
+  <x:si>
     <x:t>ADS GR</x:t>
   </x:si>
   <x:si>
     <x:t>Adidas Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FR1Q22</x:t>
   </x:si>
   <x:si>
     <x:t>132</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,068.85</x:t>
-[...89 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$23,290.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>LISP SW</x:t>
   </x:si>
   <x:si>
     <x:t>Chocoladefabriken Lindt &amp; Spruengli Ag</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,625.45</x:t>
-[...20 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$22,726.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>AER</x:t>
   </x:si>
   <x:si>
     <x:t>Aercap Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q9FZL4</x:t>
   </x:si>
   <x:si>
     <x:t>154</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,842.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$22,605.66</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F5L454</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,317.13</x:t>
-[...35 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$21,967.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBYDZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,720.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4568 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiichi Sankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPLT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,621.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPE IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bper Banca Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5FG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,560.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDWPY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,492.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IHG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intercontinental Hotels Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2C4D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,022.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8267 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeon Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN0FD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,890.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,690.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>RYA ID</x:t>
   </x:si>
   <x:si>
     <x:t>Ryanair Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J9N2P2</x:t>
   </x:si>
   <x:si>
     <x:t>774</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,829.60</x:t>
-[...122 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$20,512.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTBWMG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,399.76</x:t>
   </x:si>
   <x:si>
     <x:t>PHIA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Koninklijke Philips Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JX4KH9</x:t>
   </x:si>
   <x:si>
     <x:t>745</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,914.34</x:t>
+    <x:t>$20,379.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,986.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAABB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saab Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP5H35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,984.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,510.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4543 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terumo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK08X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,335.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GDCWJB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,307.53</x:t>
   </x:si>
   <x:si>
     <x:t>EL FP</x:t>
   </x:si>
   <x:si>
     <x:t>Essilorluxottica Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC16D1</x:t>
   </x:si>
   <x:si>
     <x:t>102</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,367.19</x:t>
-[...17 lines deleted...]
-    <x:t>$18,390.06</x:t>
+    <x:t>$19,207.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7936 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSWW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,408.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6701 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJMB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,028.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santos Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQKQ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,955.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,861.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WKL NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wolters Kluwer Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCHRW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,316.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGSN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgs Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHR3B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,109.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLMA LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDLT47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,060.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9735 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secom Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNHG57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,957.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FBK IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finecobank Banca Fineco Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006C09JD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,502.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,891.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa House Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFTDT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,621.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRN IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terna - Rete Elettrica Nazionale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBM454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,461.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,381.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8601 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiwa Securities Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,188.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logitech International Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CYR5S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,769.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8830 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Realty &amp; Development Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGY432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,583.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rentokil Initial Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZZM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,492.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,662.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>7936 JP</x:t>
-[...374 lines deleted...]
-    <x:t>$17,984.43</x:t>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,298.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2,128</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,625.03</x:t>
-[...11 lines deleted...]
-    <x:t>$2,547.93</x:t>
+    <x:t>$2,664.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,385.85</x:t>
+  </x:si>
+  <x:si>
     <x:t>-SGD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,016</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,335.18</x:t>
-[...8 lines deleted...]
-    <x:t>$2,304.59</x:t>
+    <x:t>$2,371.91</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2,806</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,964.51</x:t>
+    <x:t>$1,999.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-SEK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>7,253</x:t>
   </x:si>
   <x:si>
-    <x:t>$749.03</x:t>
+    <x:t>$764.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
   </x:si>
   <x:si>
-    <x:t>$19.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$20.02</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-55,431</x:t>
-[...5 lines deleted...]
-    <x:t>-1.41%</x:t>
+    <x:t>-56,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-56,309.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,758.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$14,688.40</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1921,56 +1906,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb467c05dd6ae477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R11ff7183586045c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R970712cb9adb4c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab069aefac64114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb6c90f5c7c794933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6a9c08bf9b84a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I114"/>
+  <x:dimension ref="A1:I115"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2342,2936 +2327,2965 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A114" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B114" s="2" t="s">
+      <x:c r="A114" s="1">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A115" s="2" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="B115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C114" s="2" t="s">
+      <x:c r="C115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D114" s="2" t="s">
+      <x:c r="D115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E114" s="2" t="s">
+      <x:c r="E115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F114" s="2" t="s">
+      <x:c r="F115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G114" s="2" t="s">
+      <x:c r="G115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H114" s="2" t="s">
+      <x:c r="H115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I114" s="2" t="s">
+      <x:c r="I115" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A114:I114"/>
+    <x:mergeCell ref="A115:I115"/>
   </x:mergeCells>
 </x:worksheet>
 </file>