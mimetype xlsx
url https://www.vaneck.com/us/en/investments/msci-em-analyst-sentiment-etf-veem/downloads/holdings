--- v0 (2026-09-30)
+++ v1 (2026-10-23)
@@ -1,1212 +1,1242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb35fb6760641c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a596f366f884dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VEEM_asof_20260929" sheetId="1" r:id="R7fa37d648e4e4d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VEEM_asof_20261021" sheetId="1" r:id="R15c9b372e6884a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="389">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="399">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
-    <x:t>$610,916.99</x:t>
-[...2 lines deleted...]
-    <x:t>16.57%</x:t>
+    <x:t>$582,670.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.58%</x:t>
   </x:si>
   <x:si>
     <x:t>005930 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Electronics Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$283,285.30</x:t>
-[...2 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>$236,484.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>$240,378.70</x:t>
-[...2 lines deleted...]
-    <x:t>6.52%</x:t>
+    <x:t>$179,084.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETR4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleo Brasileiro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,802.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$92,910.84</x:t>
-[...2 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$85,484.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Construction Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,888.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>005935 KS</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,000.94</x:t>
-[...26 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$75,654.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>2881 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Fubon Financial Holding Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,829.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>$68,665.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>RJHI AB</x:t>
   </x:si>
   <x:si>
     <x:t>Al Rajhi Bank</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,046.85</x:t>
+    <x:t>$57,269.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>2887 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Ts Financial Holding Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,927.08</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$57,061.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPAC11 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Btg Pactual Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,092.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,172.57</x:t>
+    <x:t>$53,591.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBDC4 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Bradesco Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,788.61</x:t>
   </x:si>
   <x:si>
     <x:t>1.50%</x:t>
   </x:si>
   <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,875.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARAMCO AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Arabian Oil Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,263.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6160 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beone Medicines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,970.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TTAN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Titan Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,569.28</x:t>
+    <x:t>$47,232.72</x:t>
   </x:si>
   <x:si>
     <x:t>1.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARAMCO AB</x:t>
-[...17 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>CPI SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capitec Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,611.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RELIANCE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,663.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>2454 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Mediatek Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,904.54</x:t>
-[...41 lines deleted...]
-    <x:t>$40,687.35</x:t>
+    <x:t>$38,808.66</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>RELIANCE IN</x:t>
-[...8 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>068270 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celltrion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,559.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindalco Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,871.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2885 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yuanta Financial Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,316.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2882 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cathay Financial Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,274.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahindra &amp; Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,257.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1801 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovent Biologics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,959.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETERNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zomato Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,171.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>055550 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Shinhan Financial Group Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,752.64</x:t>
-[...86 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$32,870.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,161.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,516.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,978.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1303 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nan Ya Plastics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,969.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TVSL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tvs Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,438.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3SA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3 Sa - Brasil Bolsa Balcao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,997.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APNT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asian Paints Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,670.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>688256 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Cambricon Technologies Corp Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,146.73</x:t>
-[...26 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$27,563.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2359 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuxi Apptec Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,392.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,428.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2883 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kgi Financial Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,078.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>2308 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Delta Electronics Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,368.08</x:t>
-[...47 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$25,406.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3443 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Unichip Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,956.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grasim Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,410.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2601 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Pacific Insurance Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,408.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sdi Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,932.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2890 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sinopac Financial Holdings Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,875.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAADEN AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Arabian Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,716.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASELS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aselsan Elektronik Sanayi Ve Ticaret As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,295.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nestle India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,975.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3711 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ase Technology Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,344.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2395 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantech Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,189.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJAUT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Auto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,023.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM/B CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,428.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2382 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quanta Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,369.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3017 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asia Vital Components Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,198.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJFIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Finserv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,157.14</x:t>
   </x:si>
   <x:si>
     <x:t>992 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Lenovo Group Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,914.58</x:t>
+    <x:t>$20,030.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFCIBEST CB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Cibest Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,093.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,046.76</x:t>
   </x:si>
   <x:si>
     <x:t>402340 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Square Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,642.26</x:t>
-[...206 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$18,911.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3231 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wistron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,192.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>8299 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Phison Electronics Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,277.25</x:t>
+    <x:t>$18,092.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>6669 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Wiwynn Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,982.10</x:t>
-[...20 lines deleted...]
-    <x:t>$17,863.65</x:t>
+    <x:t>$17,535.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2345 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accton Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,009.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>BSAN CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Chile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,070.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>7769 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Hon Precision Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,743.18</x:t>
-[...20 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$15,987.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2383 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elite Material Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,613.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2317 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hon Hai Precision Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,535.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd Health International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,085.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>2344 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Winbond Electronics Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,765.08</x:t>
-[...14 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$14,987.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geely Automobile Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,763.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1301 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Plastics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,262.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>2408 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Nanya Technology Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,235.23</x:t>
-[...11 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$13,665.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1171 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yankuang Energy Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,341.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELTA/F TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Electronics Thailand Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,793.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3908 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China International Capital Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,366.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>329180 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai Heavy Industries Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,826.20</x:t>
-[...56 lines deleted...]
-    <x:t>$13,928.58</x:t>
+    <x:t>$12,116.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1326 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Chemicals &amp; Fibre Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,782.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2611 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guotai Haitong Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,461.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9901 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Oriental Education &amp; Technology Gro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,399.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006800 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirae Asset Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,271.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NED SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nedbank Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,147.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURUS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laurus Labs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,983.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6030 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citic Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,762.80</x:t>
   </x:si>
   <x:si>
     <x:t>042660 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Ocean Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,754.77</x:t>
-[...47 lines deleted...]
-    <x:t>$12,308.57</x:t>
+    <x:t>$10,664.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5347 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vanguard International Semiconductor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,360.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,078.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300308 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhongji Innolight Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,779.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,611.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,274.62</x:t>
-[...29 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$9,289.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>012450 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Aerospace Co Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,125.17</x:t>
-[...41 lines deleted...]
-    <x:t>$10,615.38</x:t>
+    <x:t>$9,178.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278470 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apr Corp/Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,687.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9866 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,577.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>6869 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Yangtze Optical Fibre &amp; Cable Joint Sto</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,543.35</x:t>
-[...32 lines deleted...]
-    <x:t>$9,546.46</x:t>
+    <x:t>$8,104.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600030 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,877.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6886 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huatai Securities Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,528.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1590 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airtac International Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,957.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,089.42</x:t>
-[...44 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$6,834.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDR PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cd Projekt Red Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,570.50</x:t>
   </x:si>
   <x:si>
     <x:t>20 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Sensetime Group Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,626.98</x:t>
+    <x:t>$6,298.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>CDR PW</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>POLICYBZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pb Fintech Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,730.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$5,435.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNH CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,614.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>$53,863.32</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$170.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$2,795.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$-53,614.85</x:t>
-[...2 lines deleted...]
-    <x:t>-1.45%</x:t>
+    <x:t>$-53,863.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.53%</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,097.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$683.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1234,56 +1264,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a7b875524d4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raf0c27c5899e4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fa37d648e4e4d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448af464a87c452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ec4b7838aa649bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15c9b372e6884a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E108"/>
+  <x:dimension ref="A1:E109"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
@@ -1375,85 +1405,85 @@
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
@@ -1517,1600 +1547,1617 @@
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:5" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:5" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:5" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:5" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:5" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:5" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:5" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:5" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:5" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:5" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:5" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:5" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:5" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:5" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:5" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:5" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:5" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:5" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:5" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:5" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:5" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:5" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:5" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:5" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:5" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:5" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:5" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:5" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A108" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B108" s="2" t="s">
+      <x:c r="A108" s="1">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A109" s="2" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C108" s="2" t="s">
+      <x:c r="C109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D108" s="2" t="s">
+      <x:c r="D109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E108" s="2" t="s">
+      <x:c r="E109" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
-    <x:mergeCell ref="A108:E108"/>
+    <x:mergeCell ref="A109:E109"/>
   </x:mergeCells>
 </x:worksheet>
 </file>