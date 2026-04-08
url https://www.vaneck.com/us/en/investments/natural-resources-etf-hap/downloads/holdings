--- v5 (2026-03-17)
+++ v6 (2026-04-08)
@@ -1,2391 +1,2433 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec7e9969ad44e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fdd74f856a44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260316" sheetId="1" r:id="R97a17ccccfe64e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="HAP_asof_20260406" sheetId="1" r:id="Rcc8d49e11704433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1188" uniqueCount="782">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1220" uniqueCount="796">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>XOM US</x:t>
+    <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>99,059</x:t>
+    <x:t>99,055</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,575,046.57</x:t>
+    <x:t>$16,182,615.35</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.50%</x:t>
-[...2 lines deleted...]
-    <x:t>CVX US</x:t>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>78,208</x:t>
-[...8 lines deleted...]
-    <x:t>DE US</x:t>
+    <x:t>78,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,568,152.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,252</x:t>
-[...8 lines deleted...]
-    <x:t>NEE US</x:t>
+    <x:t>25,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,536,549.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>117,953</x:t>
-[...5 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>136,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,622,685.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>434,485</x:t>
-[...5 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>512,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,062,451.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BAYN GR</x:t>
   </x:si>
   <x:si>
     <x:t>Bayer Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBWDG1</x:t>
   </x:si>
   <x:si>
-    <x:t>186,813</x:t>
-[...8 lines deleted...]
-    <x:t>CTVA US</x:t>
+    <x:t>200,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,200,871.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>105,748</x:t>
-[...8 lines deleted...]
-    <x:t>NTR US</x:t>
+    <x:t>102,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,656,182.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,566,374.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>Nutrien Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM9XLN6</x:t>
   </x:si>
   <x:si>
-    <x:t>94,400</x:t>
-[...26 lines deleted...]
-    <x:t>SHEL US</x:t>
+    <x:t>99,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,526,037.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
-    <x:t>75,965</x:t>
-[...8 lines deleted...]
-    <x:t>AEM US</x:t>
+    <x:t>75,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,082,835.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Totalenergies Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVJ97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,936,564.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>27,471</x:t>
-[...26 lines deleted...]
-    <x:t>NEM US</x:t>
+    <x:t>27,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,738,128.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>46,077</x:t>
-[...8 lines deleted...]
-    <x:t>RIO US</x:t>
+    <x:t>46,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,216,469.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FD28T3</x:t>
   </x:si>
   <x:si>
-    <x:t>54,436</x:t>
-[...8 lines deleted...]
-    <x:t>ADM US</x:t>
+    <x:t>54,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,156,918.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADM</x:t>
   </x:si>
   <x:si>
     <x:t>Archer-Daniels-Midland Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6WG8</x:t>
   </x:si>
   <x:si>
-    <x:t>58,786</x:t>
-[...8 lines deleted...]
-    <x:t>B US</x:t>
+    <x:t>62,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,593,367.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,114,159.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conocophillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,979,608.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,695,207.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLEN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glencore Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MM1KV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>489,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,661,767.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>87,603</x:t>
-[...62 lines deleted...]
-    <x:t>ENB US</x:t>
+    <x:t>88,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,617,915.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,543,630.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>64,176</x:t>
-[...44 lines deleted...]
-    <x:t>BP US</x:t>
+    <x:t>65,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,496,593.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT4FC2</x:t>
   </x:si>
   <x:si>
-    <x:t>71,469</x:t>
-[...8 lines deleted...]
-    <x:t>VALE US</x:t>
+    <x:t>72,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,451,890.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bunge Global Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JZ8VL91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,046.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALE</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN5LG7</x:t>
   </x:si>
   <x:si>
-    <x:t>189,657</x:t>
-[...8 lines deleted...]
-    <x:t>WPM US</x:t>
+    <x:t>176,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,856,231.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubota Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGGYY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,188.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSZTN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,747,306.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,735,631.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HW5GX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,532,546.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOWI NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mowi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JDLY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,474,220.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,464,743.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIL SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wilmar International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM10Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>802,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,418,295.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRK7L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,410,400.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglo American Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWF7M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,407,983.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>20,115</x:t>
-[...95 lines deleted...]
-    <x:t>FNV US</x:t>
+    <x:t>17,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,379,158.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,254.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAR NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yara International Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KDG7R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,327,737.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,112</x:t>
-[...110 lines deleted...]
-    <x:t>WMB US</x:t>
+    <x:t>8,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,603.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,231,166.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>29,452</x:t>
-[...41 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>29,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,601.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eni Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPZZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,023,724.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>GMEXICOB MF</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Mexico Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQC9K4</x:t>
   </x:si>
   <x:si>
-    <x:t>182,064</x:t>
-[...20 lines deleted...]
-    <x:t>$1,865,442.81</x:t>
+    <x:t>182,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,443.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>GFI US</x:t>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,890,568.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toro Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVQRY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,125.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,829,614.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>38,669</x:t>
-[...59 lines deleted...]
-    <x:t>PSX US</x:t>
+    <x:t>39,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,934.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,665.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059JSF49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,772,810.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingredion Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXPZB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,888.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,752,322.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,885</x:t>
-[...26 lines deleted...]
-    <x:t>MOS US</x:t>
+    <x:t>9,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,005.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
-    <x:t>61,428</x:t>
-[...23 lines deleted...]
-    <x:t>TRP US</x:t>
+    <x:t>64,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,705,573.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,669,077.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPM FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upm-Kymmene Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GM9CH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,980.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,613.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,617,366.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,590,570.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>25,600</x:t>
-[...110 lines deleted...]
-    <x:t>MT US</x:t>
+    <x:t>25,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,570,196.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5Q89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,556,290.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCCZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,551,785.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,488,830.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teck Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJTT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467,605.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,255.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,384,759.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortescue Metals Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J47TP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,279.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPCKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,353,167.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX3BL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,311,567.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MT</x:t>
   </x:si>
   <x:si>
     <x:t>Arcelormittal Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJH5W0</x:t>
   </x:si>
   <x:si>
-    <x:t>28,084</x:t>
-[...107 lines deleted...]
-    <x:t>PAAS US</x:t>
+    <x:t>24,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,284,907.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBR/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleo Brasileiro Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVNV22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,270,971.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinor Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NT0ZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,724.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>23,986</x:t>
-[...23 lines deleted...]
-    <x:t>STLD US</x:t>
+    <x:t>22,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,248,523.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,911.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>Steel Dynamics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HGYNZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,097</x:t>
-[...41 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>6,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,230.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woodside Energy Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSYPK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,814.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,184,337.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,159,468.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,465.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ANTO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Antofagasta Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4SC9</x:t>
   </x:si>
   <x:si>
-    <x:t>24,377</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>24,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,230.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Posco Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCBSD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,120,567.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,602.20</x:t>
   </x:si>
   <x:si>
     <x:t>5401 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Steel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG9X54</x:t>
   </x:si>
   <x:si>
-    <x:t>306,500</x:t>
-[...53 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>299,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,103,163.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,053,367.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,670.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cenovus Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PSJP22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,594.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repsol Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V6W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,362.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Copper Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSHH72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,286.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Quantum Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX7818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,764.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,707.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Hongqiao Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DMCGS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,345.07</x:t>
   </x:si>
   <x:si>
     <x:t>VAL SJ</x:t>
   </x:si>
   <x:si>
     <x:t>Valterra Platinum Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTXNT5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,121</x:t>
-[...113 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>11,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,880.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,113.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,979.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,361.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>857 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrochina Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFNTD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>676,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,812.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHZ5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,040.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,701.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Steel &amp; Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CJ2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,529.90</x:t>
   </x:si>
   <x:si>
     <x:t>BOL SS</x:t>
   </x:si>
   <x:si>
     <x:t>Boliden Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2VT85</x:t>
   </x:si>
   <x:si>
-    <x:t>15,413</x:t>
-[...143 lines deleted...]
-    <x:t>DVN US</x:t>
+    <x:t>15,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,177.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,507</x:t>
-[...2 lines deleted...]
-    <x:t>$770,051.55</x:t>
+    <x:t>16,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,750.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>RS US</x:t>
-[...17 lines deleted...]
-    <x:t>EQX US</x:t>
+    <x:t>SUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzano Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLJG90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,273.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5713 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Metal Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB13F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,451.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STERV FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stora Enso Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G1VR87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,990.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>49,555</x:t>
-[...2 lines deleted...]
-    <x:t>$737,378.40</x:t>
+    <x:t>49,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,592.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,083.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,337.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMP SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impala Platinum Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTZK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,990.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Cellulosa Ab Sca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCG29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$700,986.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,763.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,000</x:t>
-[...53 lines deleted...]
-    <x:t>IAG US</x:t>
+    <x:t>13,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,918.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oji Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFYKK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,984.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,923.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,001.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>35,761</x:t>
-[...89 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>31,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,787.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Fraser Timber Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D6PCT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,625.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UFPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ufp Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL0T06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,709.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Louisiana-Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNF508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,548.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,863.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,615,300</x:t>
-[...167 lines deleted...]
-    <x:t>$433,482.72</x:t>
+    <x:t>2,010,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,472.32</x:t>
   </x:si>
   <x:si>
     <x:t>HOLMB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Holmen Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPMSL2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,353</x:t>
-[...35 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>14,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,586.65</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$60.57</x:t>
+    <x:t>$54.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>GMKN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gmk Norilskiy Nickel Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVST LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Severstal Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3XWC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>EVR LN</x:t>
   </x:si>
   <x:si>
     <x:t>Evraz Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0027J63T2</x:t>
   </x:si>
   <x:si>
     <x:t>10,824</x:t>
   </x:si>
   <x:si>
+    <x:t>PLZL LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polyus Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H2CS6K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLMK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novolipetsk Steel Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S681B4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATAD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tatneft Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X7K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosneft Oil Co Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAZP RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gazprom Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004730RP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LKOH RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukoil Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004731032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR1 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Private</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TKDG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phosagro Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S689R0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.PHOR2 RU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0175TL3N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNOD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KRLH06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNGS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surgutneftegas Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0047315D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVTK RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novatek Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00475KKY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,506.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SEK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,810.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,159.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NZD CASH-</x:t>
+  </x:si>
+  <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>SNGS RM</x:t>
-[...193 lines deleted...]
-  <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>247</x:t>
-[...2 lines deleted...]
-    <x:t>$25.49</x:t>
+    <x:t>352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36.18</x:t>
   </x:si>
   <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-2</x:t>
   </x:si>
   <x:si>
     <x:t>$-.63</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
+    <x:t>-CZK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.42</x:t>
+  </x:si>
+  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-7</x:t>
-[...20 lines deleted...]
-    <x:t>$.41</x:t>
+    <x:t>-38,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-44,487.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$732,122.20</x:t>
+    <x:t>$503,037.59</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2413,56 +2455,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c4ad08009834a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1abea9e624084cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97a17ccccfe64e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac0cae86d6f4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8c8b4fc601b944e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc8d49e11704433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I148"/>
+  <x:dimension ref="A1:I152"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3298,80 +3340,80 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -3443,1530 +3485,1530 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
@@ -4980,1776 +5022,1892 @@
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>550</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:9" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:9" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:9" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:9" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:9" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:9" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:9" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:9" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
         <x:v>759</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:9" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:9" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:9" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:9" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:9" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:9" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:9" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A148" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B148" s="2" t="s">
+      <x:c r="A148" s="1">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A149" s="1">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A150" s="1">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>791</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A151" s="1">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C151" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A152" s="2" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="B152" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C148" s="2" t="s">
+      <x:c r="C152" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D148" s="2" t="s">
+      <x:c r="D152" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E148" s="2" t="s">
+      <x:c r="E152" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F148" s="2" t="s">
+      <x:c r="F152" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G148" s="2" t="s">
+      <x:c r="G152" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H148" s="2" t="s">
+      <x:c r="H152" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I148" s="2" t="s">
+      <x:c r="I152" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A148:I148"/>
+    <x:mergeCell ref="A152:I152"/>
   </x:mergeCells>
 </x:worksheet>
 </file>