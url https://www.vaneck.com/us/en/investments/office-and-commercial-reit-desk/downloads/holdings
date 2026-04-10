--- v3 (2026-03-19)
+++ v4 (2026-04-10)
@@ -1,549 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc17db9d7fde4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119a3a2b8ef64141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260317" sheetId="1" r:id="R53818c5300c84422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260408" sheetId="1" r:id="R6dc0f3b3bc3d46d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="168">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>CUZ US</x:t>
+    <x:t>VNO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWHD54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,283.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5CM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,379.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cousins Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CW9BM7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,093</x:t>
-[...14 lines deleted...]
-    <x:t>CDP US</x:t>
+    <x:t>10,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,613.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP</x:t>
   </x:si>
   <x:si>
     <x:t>Copt Defense Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXL4N7</x:t>
   </x:si>
   <x:si>
-    <x:t>6,583</x:t>
-[...44 lines deleted...]
-    <x:t>KRC US</x:t>
+    <x:t>6,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,796.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sl Green Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVP5P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,486.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,122.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRC</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,847</x:t>
-[...8 lines deleted...]
-    <x:t>O US</x:t>
+    <x:t>3,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,574.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Emmett Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PN1SJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,644.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simon Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ2D31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,243.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prologis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9Z0J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,187.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
-    <x:t>1,937</x:t>
-[...98 lines deleted...]
-    <x:t>WPC US</x:t>
+    <x:t>1,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,233.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007SV91V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,423.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JVJ8N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,473.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empire State Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002N8HMW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,574.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Assets Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00161BCR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexander's Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNLK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,443.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jbg Smith Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F5FNKJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,682.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPC</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQM58</x:t>
   </x:si>
   <x:si>
-    <x:t>1,180</x:t>
-[...26 lines deleted...]
-    <x:t>KIM US</x:t>
+    <x:t>691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,351.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
-    <x:t>3,247</x:t>
-[...80 lines deleted...]
-    <x:t>REG US</x:t>
+    <x:t>1,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,287.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandywine Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL6RJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,427.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>624</x:t>
-[...44 lines deleted...]
-    <x:t>REXR US</x:t>
+    <x:t>363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,263.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brixmor Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LFLZZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,079.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QC4T33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,879.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agree Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9DK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,335.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
-    <x:t>848</x:t>
-[...41 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,388.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,048</x:t>
+    <x:t>-22,009</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,047.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$-22,008.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,404.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$14,557.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -571,62 +586,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3c372f5f704bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R191b80248dcc4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53818c5300c84422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe8de19cd3ba40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51ef7d5360564f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dc0f3b3bc3d46d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I30"/>
+  <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -963,529 +978,558 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A30" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I30" s="2" t="s">
+      <x:c r="A30" s="1">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H31" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A30:I30"/>
+    <x:mergeCell ref="A31:I31"/>
   </x:mergeCells>
 </x:worksheet>
 </file>