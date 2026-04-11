--- v4 (2026-04-10)
+++ v5 (2026-04-11)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119a3a2b8ef64141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21845c96d2194a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260408" sheetId="1" r:id="R6dc0f3b3bc3d46d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260409" sheetId="1" r:id="R2e2220b65dd34c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  04/08/2026</x:t>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VNO</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD54</x:t>
   </x:si>
   <x:si>
     <x:t>8,860</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$240,283.20</x:t>
+    <x:t>$237,359.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.31%</x:t>
+    <x:t>10.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
     <x:t>4,480</x:t>
   </x:si>
   <x:si>
-    <x:t>$235,379.20</x:t>
-[...2 lines deleted...]
-    <x:t>10.10%</x:t>
+    <x:t>$235,110.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cousins Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CW9BM7</x:t>
   </x:si>
   <x:si>
     <x:t>10,262</x:t>
   </x:si>
   <x:si>
-    <x:t>$231,613.34</x:t>
-[...2 lines deleted...]
-    <x:t>9.94%</x:t>
+    <x:t>$228,432.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.85%</x:t>
   </x:si>
   <x:si>
     <x:t>CDP</x:t>
   </x:si>
   <x:si>
     <x:t>Copt Defense Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXL4N7</x:t>
   </x:si>
   <x:si>
     <x:t>6,614</x:t>
   </x:si>
   <x:si>
-    <x:t>$209,796.08</x:t>
-[...2 lines deleted...]
-    <x:t>9.01%</x:t>
+    <x:t>$210,920.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.10%</x:t>
   </x:si>
   <x:si>
     <x:t>SLG</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVP5P2</x:t>
   </x:si>
   <x:si>
     <x:t>4,830</x:t>
   </x:si>
   <x:si>
-    <x:t>$186,486.30</x:t>
-[...2 lines deleted...]
-    <x:t>8.00%</x:t>
+    <x:t>$182,284.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
   </x:si>
   <x:si>
     <x:t>HIW</x:t>
   </x:si>
   <x:si>
     <x:t>Highwoods Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43744</x:t>
   </x:si>
   <x:si>
     <x:t>4,821</x:t>
   </x:si>
   <x:si>
-    <x:t>$107,122.62</x:t>
-[...2 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>$105,146.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>KRC</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMXN8</x:t>
   </x:si>
   <x:si>
     <x:t>3,690</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,574.60</x:t>
-[...2 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>$102,286.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DEI</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PN1SJ8</x:t>
   </x:si>
   <x:si>
     <x:t>10,588</x:t>
   </x:si>
   <x:si>
-    <x:t>$101,644.80</x:t>
-[...2 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>$98,891.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
     <x:t>496</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,243.84</x:t>
-[...2 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>$98,689.12</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
     <x:t>700</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,187.00</x:t>
+    <x:t>$96,614.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
     <x:t>1,453</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,233.87</x:t>
-[...2 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>$91,829.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Easterly Government Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007SV91V9</x:t>
   </x:si>
   <x:si>
     <x:t>3,676</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,423.40</x:t>
-[...2 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>$83,592.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Piedmont Office Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JVJ8N7</x:t>
   </x:si>
   <x:si>
     <x:t>11,410</x:t>
   </x:si>
   <x:si>
-    <x:t>$77,473.90</x:t>
-[...2 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>$76,903.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002N8HMW0</x:t>
   </x:si>
   <x:si>
     <x:t>12,080</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,574.40</x:t>
+    <x:t>$62,453.60</x:t>
   </x:si>
   <x:si>
     <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>AAT</x:t>
   </x:si>
   <x:si>
     <x:t>American Assets Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00161BCR0</x:t>
   </x:si>
   <x:si>
     <x:t>3,175</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,960.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>$61,118.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ALX</x:t>
   </x:si>
   <x:si>
     <x:t>Alexander's Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNLK8</x:t>
   </x:si>
   <x:si>
     <x:t>227</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,443.68</x:t>
-[...2 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>$55,821.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F5FNKJ7</x:t>
   </x:si>
   <x:si>
     <x:t>3,687</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,682.72</x:t>
-[...2 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>$52,134.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>WPC</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQM58</x:t>
   </x:si>
   <x:si>
     <x:t>691</x:t>
   </x:si>
   <x:si>
     <x:t>$49,351.22</x:t>
   </x:si>
   <x:si>
-    <x:t>2.12%</x:t>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
     <x:t>1,733</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,287.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$39,980.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>BDN</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL6RJ3</x:t>
   </x:si>
   <x:si>
     <x:t>13,369</x:t>
   </x:si>
   <x:si>
     <x:t>$35,427.85</x:t>
   </x:si>
   <x:si>
-    <x:t>1.52%</x:t>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
     <x:t>363</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,263.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$28,441.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BRX</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LFLZZ1</x:t>
   </x:si>
   <x:si>
     <x:t>922</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,079.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$27,263.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>HPP</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QC4T33</x:t>
   </x:si>
   <x:si>
     <x:t>4,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,879.06</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$25,319.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
     <x:t>304</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,335.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$23,702.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
     <x:t>508</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,388.84</x:t>
+    <x:t>$17,414.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>-22,009</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$-22,008.89</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.94%</x:t>
+    <x:t>-0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,557.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$14,526.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe8de19cd3ba40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51ef7d5360564f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dc0f3b3bc3d46d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210cb138a89f49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbb8a8973499a4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e2220b65dd34c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -949,80 +949,80 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">