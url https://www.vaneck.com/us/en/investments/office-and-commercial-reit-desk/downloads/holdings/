--- v0 (2026-05-05)
+++ v1 (2026-05-27)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce3502fd7944d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a46bc60591a4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260501" sheetId="1" r:id="R447d1d5f2e8c4c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260526" sheetId="1" r:id="R2a2bc42cc7964e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  05/01/2026</x:t>
+    <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VNO</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD54</x:t>
   </x:si>
   <x:si>
     <x:t>10,123</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$305,714.60</x:t>
+    <x:t>$331,022.10</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.51%</x:t>
+    <x:t>10.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CW9BM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,112.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
     <x:t>5,119</x:t>
   </x:si>
   <x:si>
-    <x:t>$303,915.03</x:t>
-[...20 lines deleted...]
-    <x:t>10.35%</x:t>
+    <x:t>$310,262.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXL4N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,620.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.08%</x:t>
   </x:si>
   <x:si>
     <x:t>SLG</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVP5P2</x:t>
   </x:si>
   <x:si>
     <x:t>5,518</x:t>
   </x:si>
   <x:si>
-    <x:t>$236,446.30</x:t>
-[...20 lines deleted...]
-    <x:t>8.05%</x:t>
+    <x:t>$243,288.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.03%</x:t>
   </x:si>
   <x:si>
     <x:t>KRC</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMXN8</x:t>
   </x:si>
   <x:si>
     <x:t>4,216</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,826.24</x:t>
-[...2 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>$145,325.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HIW</x:t>
   </x:si>
   <x:si>
     <x:t>Highwoods Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43744</x:t>
   </x:si>
   <x:si>
     <x:t>5,508</x:t>
   </x:si>
   <x:si>
-    <x:t>$136,102.68</x:t>
-[...2 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>$144,695.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>DEI</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PN1SJ8</x:t>
   </x:si>
   <x:si>
     <x:t>12,097</x:t>
   </x:si>
   <x:si>
-    <x:t>$132,341.18</x:t>
-[...2 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>$140,083.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prologis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9Z0J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,405.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
     <x:t>566</x:t>
   </x:si>
   <x:si>
-    <x:t>$114,581.04</x:t>
-[...20 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>$117,128.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Piedmont Office Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JVJ8N7</x:t>
   </x:si>
   <x:si>
     <x:t>13,036</x:t>
   </x:si>
   <x:si>
-    <x:t>$108,589.88</x:t>
-[...2 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>$108,850.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
     <x:t>1,659</x:t>
   </x:si>
   <x:si>
-    <x:t>$105,860.79</x:t>
-[...2 lines deleted...]
-    <x:t>3.64%</x:t>
+    <x:t>$103,604.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Easterly Government Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007SV91V9</x:t>
   </x:si>
   <x:si>
     <x:t>4,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,952.00</x:t>
-[...2 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>$101,094.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Assets Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00161BCR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,208.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002N8HMW0</x:t>
   </x:si>
   <x:si>
     <x:t>13,802</x:t>
   </x:si>
   <x:si>
-    <x:t>$77,567.24</x:t>
-[...20 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>$77,015.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ALX</x:t>
   </x:si>
   <x:si>
     <x:t>Alexander's Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNLK8</x:t>
   </x:si>
   <x:si>
     <x:t>259</x:t>
   </x:si>
   <x:si>
-    <x:t>$63,284.06</x:t>
-[...2 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>$65,317.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F5FNKJ7</x:t>
   </x:si>
   <x:si>
     <x:t>4,212</x:t>
   </x:si>
   <x:si>
-    <x:t>$61,958.52</x:t>
-[...2 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>$61,916.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>WPC</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQM58</x:t>
   </x:si>
   <x:si>
     <x:t>789</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,281.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$59,080.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QC4T33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,367.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
     <x:t>1,979</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,269.02</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$48,564.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>BDN</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL6RJ3</x:t>
   </x:si>
   <x:si>
     <x:t>15,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,130.50</x:t>
-[...17 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$45,977.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brixmor Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001LFLZZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,800.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
     <x:t>415</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,639.75</x:t>
-[...20 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$32,780.85</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
     <x:t>347</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,496.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$26,201.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
     <x:t>580</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,595.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$21,222.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-8,251</x:t>
+    <x:t>-5,780</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,251.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.28%</x:t>
+    <x:t>$-5,780.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$728.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$3,838.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1523b6ce674db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83f07262bd7743d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R447d1d5f2e8c4c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red565626ab414b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf498cf0ea8f4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a2bc42cc7964e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1268,138 +1268,138 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">