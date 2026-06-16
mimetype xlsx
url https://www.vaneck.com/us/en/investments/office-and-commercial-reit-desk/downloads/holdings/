--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,561 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a46bc60591a4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac5905da50d431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260526" sheetId="1" r:id="R2a2bc42cc7964e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260615" sheetId="1" r:id="R53464798dcf14daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  05/26/2026</x:t>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VNO</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD54</x:t>
   </x:si>
   <x:si>
     <x:t>10,123</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$331,022.10</x:t>
+    <x:t>$388,014.59</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.93%</x:t>
+    <x:t>11.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5CM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,751.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.32%</x:t>
   </x:si>
   <x:si>
     <x:t>CUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cousins Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CW9BM7</x:t>
   </x:si>
   <x:si>
     <x:t>11,725</x:t>
   </x:si>
   <x:si>
-    <x:t>$314,112.75</x:t>
-[...20 lines deleted...]
-    <x:t>10.24%</x:t>
+    <x:t>$336,390.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sl Green Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVP5P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,901.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CDP</x:t>
   </x:si>
   <x:si>
     <x:t>Copt Defense Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXL4N7</x:t>
   </x:si>
   <x:si>
     <x:t>7,557</x:t>
   </x:si>
   <x:si>
-    <x:t>$244,620.09</x:t>
-[...20 lines deleted...]
-    <x:t>8.03%</x:t>
+    <x:t>$255,502.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,320.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>KRC</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMXN8</x:t>
   </x:si>
   <x:si>
     <x:t>4,216</x:t>
   </x:si>
   <x:si>
-    <x:t>$145,325.52</x:t>
-[...20 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>$161,767.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>DEI</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PN1SJ8</x:t>
   </x:si>
   <x:si>
     <x:t>12,097</x:t>
   </x:si>
   <x:si>
-    <x:t>$140,083.26</x:t>
-[...2 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>$147,825.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simon Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ2D31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,063.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JVJ8N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,497.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
     <x:t>799</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,405.06</x:t>
-[...38 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>$117,796.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
     <x:t>1,659</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,604.55</x:t>
-[...2 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>$103,090.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Easterly Government Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007SV91V9</x:t>
   </x:si>
   <x:si>
     <x:t>4,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$101,094.00</x:t>
-[...2 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>$99,918.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>AAT</x:t>
   </x:si>
   <x:si>
     <x:t>American Assets Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00161BCR0</x:t>
   </x:si>
   <x:si>
     <x:t>3,627</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,208.53</x:t>
-[...2 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>$88,063.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QC4T33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,538.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002N8HMW0</x:t>
   </x:si>
   <x:si>
     <x:t>13,802</x:t>
   </x:si>
   <x:si>
-    <x:t>$77,015.16</x:t>
-[...2 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>$73,150.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>ALX</x:t>
   </x:si>
   <x:si>
     <x:t>Alexander's Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNLK8</x:t>
   </x:si>
   <x:si>
     <x:t>259</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,317.21</x:t>
-[...2 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>$68,129.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F5FNKJ7</x:t>
   </x:si>
   <x:si>
     <x:t>4,212</x:t>
   </x:si>
   <x:si>
-    <x:t>$61,916.40</x:t>
-[...2 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$59,557.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>WPC</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQM58</x:t>
   </x:si>
   <x:si>
     <x:t>789</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,080.32</x:t>
-[...20 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$59,545.83</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
     <x:t>1,979</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,564.66</x:t>
-[...2 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>$50,167.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>BDN</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL6RJ3</x:t>
   </x:si>
   <x:si>
     <x:t>15,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,977.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$48,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BRX</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LFLZZ1</x:t>
   </x:si>
   <x:si>
     <x:t>1,053</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,800.95</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$33,727.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
     <x:t>415</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,780.85</x:t>
+    <x:t>$32,892.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
     <x:t>347</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,201.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$25,841.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
     <x:t>580</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,222.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$20,184.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-5,780</x:t>
+    <x:t>-1,780</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,780.35</x:t>
-[...2 lines deleted...]
-    <x:t>-0.19%</x:t>
+    <x:t>$-1,780.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,838.01</x:t>
+    <x:t>$4,231.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red565626ab414b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf498cf0ea8f4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a2bc42cc7964e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009bbb122a494530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R488af914d2f64269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53464798dcf14daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1239,167 +1239,167 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">