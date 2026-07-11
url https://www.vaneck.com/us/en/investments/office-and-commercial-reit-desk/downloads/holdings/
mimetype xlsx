--- v2 (2026-06-16)
+++ v3 (2026-07-11)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac5905da50d431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd9b4246245d4bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260615" sheetId="1" r:id="R53464798dcf14daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260709" sheetId="1" r:id="Rfe82ccb56e8c4056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CW9BM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,600.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5CM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,051.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VNO</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD54</x:t>
   </x:si>
   <x:si>
-    <x:t>10,123</x:t>
-[...47 lines deleted...]
-    <x:t>10.28%</x:t>
+    <x:t>8,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,164.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kilroy Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLMXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,673.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.90%</x:t>
   </x:si>
   <x:si>
     <x:t>SLG</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVP5P2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,518</x:t>
-[...5 lines deleted...]
-    <x:t>8.68%</x:t>
+    <x:t>5,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,746.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CDP</x:t>
   </x:si>
   <x:si>
     <x:t>Copt Defense Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXL4N7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,557</x:t>
-[...5 lines deleted...]
-    <x:t>7.81%</x:t>
+    <x:t>4,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,115.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
   </x:si>
   <x:si>
     <x:t>HIW</x:t>
   </x:si>
   <x:si>
     <x:t>Highwoods Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43744</x:t>
   </x:si>
   <x:si>
-    <x:t>5,508</x:t>
-[...23 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>4,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,090.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>DEI</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PN1SJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,097</x:t>
-[...5 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>11,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,086.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
-    <x:t>566</x:t>
-[...5 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,341.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realty Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DHPN63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,351.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prologis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9Z0J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,082.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Assets Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00161BCR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,901.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Piedmont Office Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JVJ8N7</x:t>
   </x:si>
   <x:si>
-    <x:t>13,036</x:t>
-[...41 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>12,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,859.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Easterly Government Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007SV91V9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,200</x:t>
-[...23 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>4,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,147.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexander's Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBNLK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,427.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>HPP</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QC4T33</x:t>
   </x:si>
   <x:si>
-    <x:t>4,920</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>5,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,144.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wp Carey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCQM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,502.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandywine Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL6RJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,563.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CN3S73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,881.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002N8HMW0</x:t>
   </x:si>
   <x:si>
-    <x:t>13,802</x:t>
-[...23 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>10,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,697.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F5FNKJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,212</x:t>
-[...56 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>3,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,465.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regency Centers Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL46Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,579.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BRX</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LFLZZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,053</x:t>
-[...23 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>1,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,819.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
-    <x:t>347</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,774.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
-    <x:t>580</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,334.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-1,780</x:t>
+    <x:t>-13,825</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,780.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$-13,824.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,231.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$17,384.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,62 +589,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009bbb122a494530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R488af914d2f64269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R53464798dcf14daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5d661b29f44b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra32cef88bc6c474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe82ccb56e8c4056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1239,288 +1242,288 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>