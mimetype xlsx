--- v3 (2026-07-11)
+++ v4 (2026-08-04)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd9b4246245d4bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca880ce491344100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260709" sheetId="1" r:id="Rfe82ccb56e8c4056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260731" sheetId="1" r:id="R6068e64761b94840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+    <x:t>Daily Holdings (%)  07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cousins Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CW9BM7</x:t>
   </x:si>
   <x:si>
-    <x:t>11,186</x:t>
+    <x:t>50,384</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$338,600.22</x:t>
+    <x:t>$1,589,615.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.27%</x:t>
+    <x:t>10.47%</x:t>
   </x:si>
   <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,006</x:t>
-[...5 lines deleted...]
-    <x:t>10.16%</x:t>
+    <x:t>22,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,580,084.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.41%</x:t>
   </x:si>
   <x:si>
     <x:t>VNO</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD54</x:t>
   </x:si>
   <x:si>
-    <x:t>8,563</x:t>
-[...5 lines deleted...]
-    <x:t>9.89%</x:t>
+    <x:t>38,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,232.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sl Green Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVP5P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,512.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
   </x:si>
   <x:si>
     <x:t>KRC</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,815</x:t>
-[...23 lines deleted...]
-    <x:t>7.33%</x:t>
+    <x:t>30,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,191,735.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
   </x:si>
   <x:si>
     <x:t>CDP</x:t>
   </x:si>
   <x:si>
     <x:t>Copt Defense Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXL4N7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,314</x:t>
-[...5 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>19,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,714.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>HIW</x:t>
   </x:si>
   <x:si>
     <x:t>Highwoods Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43744</x:t>
   </x:si>
   <x:si>
-    <x:t>4,884</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>21,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,594.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simon Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ2D31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,813.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>DEI</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PN1SJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,876</x:t>
-[...23 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>53,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,180.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
-    <x:t>2,111</x:t>
-[...5 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>9,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,956.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
-    <x:t>899</x:t>
-[...5 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>4,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,550.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JVJ8N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,942.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AAT</x:t>
   </x:si>
   <x:si>
     <x:t>American Assets Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00161BCR0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,663</x:t>
-[...23 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>21,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,507.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Easterly Government Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007SV91V9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,410</x:t>
-[...5 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>19,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,935.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>ALX</x:t>
   </x:si>
   <x:si>
     <x:t>Alexander's Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNLK8</x:t>
   </x:si>
   <x:si>
-    <x:t>366</x:t>
-[...5 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>1,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,770.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>HPP</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QC4T33</x:t>
   </x:si>
   <x:si>
-    <x:t>5,071</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>22,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,548.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>WPC</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQM58</x:t>
   </x:si>
   <x:si>
-    <x:t>909</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>4,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,833.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CN3S73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,948.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>BDN</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL6RJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,792</x:t>
-[...23 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>89,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,985.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002N8HMW0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,519</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>47,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,677.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F5FNKJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,574</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>16,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,064.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>536</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>2,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,659.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BRX</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LFLZZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,287</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>5,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,600.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
-    <x:t>421</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>1,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,209.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
-    <x:t>480</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>2,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,583.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-13,825</x:t>
+    <x:t>-420</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-13,824.65</x:t>
-[...2 lines deleted...]
-    <x:t>-0.42%</x:t>
+    <x:t>$-419.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,384.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$-1,268.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,62 +589,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5d661b29f44b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra32cef88bc6c474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe82ccb56e8c4056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979007da44dd4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81084fd6d94644f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6068e64761b94840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>