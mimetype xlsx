--- v4 (2026-08-04)
+++ v5 (2026-08-26)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca880ce491344100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d0d3e53eed4f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260731" sheetId="1" r:id="R6068e64761b94840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260824" sheetId="1" r:id="Rfa730a8cb74e46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  07/31/2026</x:t>
+    <x:t>Daily Holdings (%)  08/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5CM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,037.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.44%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cousins Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CW9BM7</x:t>
   </x:si>
   <x:si>
-    <x:t>50,384</x:t>
-[...29 lines deleted...]
-    <x:t>10.41%</x:t>
+    <x:t>25,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,081.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.02%</x:t>
   </x:si>
   <x:si>
     <x:t>VNO</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD54</x:t>
   </x:si>
   <x:si>
-    <x:t>38,569</x:t>
-[...5 lines deleted...]
-    <x:t>10.01%</x:t>
+    <x:t>19,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,908.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SLG</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVP5P2</x:t>
   </x:si>
   <x:si>
-    <x:t>22,530</x:t>
-[...5 lines deleted...]
-    <x:t>7.86%</x:t>
+    <x:t>11,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,385.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.73%</x:t>
   </x:si>
   <x:si>
     <x:t>KRC</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>30,699</x:t>
-[...5 lines deleted...]
-    <x:t>7.85%</x:t>
+    <x:t>15,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,149.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
   </x:si>
   <x:si>
     <x:t>CDP</x:t>
   </x:si>
   <x:si>
     <x:t>Copt Defense Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXL4N7</x:t>
   </x:si>
   <x:si>
-    <x:t>19,434</x:t>
-[...5 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>9,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,811.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>HIW</x:t>
   </x:si>
   <x:si>
     <x:t>Highwoods Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43744</x:t>
   </x:si>
   <x:si>
-    <x:t>21,992</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>10,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,612.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Douglas Emmett Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PN1SJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,184.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
-    <x:t>2,772</x:t>
-[...23 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>1,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,931.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
-    <x:t>9,503</x:t>
-[...5 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>4,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,994.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,063</x:t>
-[...5 lines deleted...]
-    <x:t>3.87%</x:t>
+    <x:t>2,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,877.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Piedmont Office Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JVJ8N7</x:t>
   </x:si>
   <x:si>
-    <x:t>55,928</x:t>
-[...5 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>27,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,022.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007SV91V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,802.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>AAT</x:t>
   </x:si>
   <x:si>
     <x:t>American Assets Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00161BCR0</x:t>
   </x:si>
   <x:si>
-    <x:t>21,005</x:t>
-[...23 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>10,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,270.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>ALX</x:t>
   </x:si>
   <x:si>
     <x:t>Alexander's Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNLK8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,654</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,640.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>HPP</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QC4T33</x:t>
   </x:si>
   <x:si>
-    <x:t>22,843</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>11,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,811.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>WPC</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQM58</x:t>
   </x:si>
   <x:si>
-    <x:t>4,101</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>2,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,667.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandywine Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL6RJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,525.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
-    <x:t>10,830</x:t>
-[...23 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>5,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,078.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002N8HMW0</x:t>
   </x:si>
   <x:si>
-    <x:t>47,367</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>23,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,888.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F5FNKJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,090</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>8,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,287.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,412</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>1,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,488.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BRX</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LFLZZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,795</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>2,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,693.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,905</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,925.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,160</x:t>
-[...2 lines deleted...]
-    <x:t>$81,583.20</x:t>
+    <x:t>1,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,683.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-420</x:t>
+    <x:t>8,517</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-419.61</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$8,516.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,268.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$12,629.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979007da44dd4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R81084fd6d94644f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6068e64761b94840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3071be58a87444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb383e92b15c4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa730a8cb74e46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">