--- v5 (2026-08-26)
+++ v6 (2026-09-16)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d0d3e53eed4f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c31d70b46441be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260824" sheetId="1" r:id="Rfa730a8cb74e46b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260914" sheetId="1" r:id="R87c1bd1fcd694124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
-    <x:t>11,245</x:t>
+    <x:t>10,618</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$787,037.55</x:t>
+    <x:t>$684,861.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.44%</x:t>
+    <x:t>10.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cousins Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CW9BM7</x:t>
   </x:si>
   <x:si>
-    <x:t>25,161</x:t>
-[...5 lines deleted...]
-    <x:t>10.02%</x:t>
+    <x:t>23,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,064.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07%</x:t>
   </x:si>
   <x:si>
     <x:t>VNO</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD54</x:t>
   </x:si>
   <x:si>
-    <x:t>19,267</x:t>
-[...5 lines deleted...]
-    <x:t>9.93%</x:t>
+    <x:t>18,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,971.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.66%</x:t>
   </x:si>
   <x:si>
     <x:t>SLG</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVP5P2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,241</x:t>
-[...5 lines deleted...]
-    <x:t>8.73%</x:t>
+    <x:t>10,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,715.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.37%</x:t>
   </x:si>
   <x:si>
     <x:t>KRC</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,324</x:t>
-[...5 lines deleted...]
-    <x:t>7.50%</x:t>
+    <x:t>14,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,147.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CDP</x:t>
   </x:si>
   <x:si>
     <x:t>Copt Defense Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXL4N7</x:t>
   </x:si>
   <x:si>
-    <x:t>9,712</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>9,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,251.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>HIW</x:t>
   </x:si>
   <x:si>
     <x:t>Highwoods Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43744</x:t>
   </x:si>
   <x:si>
-    <x:t>10,973</x:t>
-[...5 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>10,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,668.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simon Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ2D31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,305.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DEI</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PN1SJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>26,710</x:t>
-[...23 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>25,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,596.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,749</x:t>
-[...5 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>4,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,766.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,029</x:t>
-[...5 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>1,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,024.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Piedmont Office Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JVJ8N7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,933</x:t>
-[...5 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>26,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,668.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Easterly Government Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007SV91V9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,928</x:t>
-[...5 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>9,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>AAT</x:t>
   </x:si>
   <x:si>
     <x:t>American Assets Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00161BCR0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,490</x:t>
-[...5 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>9,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,365.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
   </x:si>
   <x:si>
     <x:t>ALX</x:t>
   </x:si>
   <x:si>
     <x:t>Alexander's Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBNLK8</x:t>
   </x:si>
   <x:si>
-    <x:t>826</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,475.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wp Carey Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCQM58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,882.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>HPP</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QC4T33</x:t>
   </x:si>
   <x:si>
-    <x:t>11,408</x:t>
-[...23 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>10,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,463.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>BDN</x:t>
   </x:si>
   <x:si>
     <x:t>Brandywine Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL6RJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>44,505</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>42,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,553.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
-    <x:t>5,412</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>5,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,677.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002N8HMW0</x:t>
   </x:si>
   <x:si>
-    <x:t>23,655</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>22,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,043.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>JBGS</x:t>
   </x:si>
   <x:si>
     <x:t>Jbg Smith Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F5FNKJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,023</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>7,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,218.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,206</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>1,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,889.67</x:t>
   </x:si>
   <x:si>
     <x:t>BRX</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LFLZZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,897</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>2,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,167.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
-    <x:t>951</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,560.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,080</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>1,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,198.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>8,517</x:t>
+    <x:t>20,367</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,516.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$20,366.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,629.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$9,776.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3071be58a87444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb383e92b15c4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa730a8cb74e46b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df58a07af3847bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R22ec70cb34804020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87c1bd1fcd694124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1329,201 +1326,201 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>