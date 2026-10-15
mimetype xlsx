--- v6 (2026-09-16)
+++ v7 (2026-10-15)
@@ -1,561 +1,558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c31d70b46441be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f8ae7d62c9458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20260914" sheetId="1" r:id="R87c1bd1fcd694124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20261014" sheetId="1" r:id="R423399d3bf2a40a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CUZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cousins Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CW9BM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,776.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kilroy Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLMXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,782.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VNO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWHD54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,185.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.95%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,618</x:t>
-[...47 lines deleted...]
-    <x:t>9.66%</x:t>
+    <x:t>9,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,685.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copt Defense Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXL4N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,889.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empire State Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002N8HMW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,617.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Highwoods Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C43744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,267.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easterly Government Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007SV91V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,323.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JVJ8N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,180.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>SLG</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVP5P2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,614</x:t>
-[...59 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>5,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,614.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
-    <x:t>1,309</x:t>
-[...5 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>1,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,915.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>DEI</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PN1SJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>25,222</x:t>
-[...5 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>24,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,304.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prologis Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9Z0J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,521.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QC4T33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,474.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
-    <x:t>4,484</x:t>
-[...95 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>3,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,225.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>WPC</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQM58</x:t>
   </x:si>
   <x:si>
-    <x:t>1,935</x:t>
-[...41 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>1,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,725.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
-    <x:t>5,111</x:t>
-[...41 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>2,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,079.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastgroup Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRBT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,826.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,139</x:t>
-[...2 lines deleted...]
-    <x:t>$84,889.67</x:t>
+    <x:t>665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,727.05</x:t>
   </x:si>
   <x:si>
     <x:t>BRX</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LFLZZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,736</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>1,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,361.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Realty Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJVN28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,457.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Industrial Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKGDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,102.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
-    <x:t>898</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,806.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NNN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Retail Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLP0Y4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,020</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,737.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>20,367</x:t>
+    <x:t>-10,407</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,366.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$-10,406.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,776.91</x:t>
+    <x:t>$8,070.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -586,62 +583,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df58a07af3847bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R22ec70cb34804020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87c1bd1fcd694124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3961e19c37294959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb15d84fc29b943f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R423399d3bf2a40a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1239,288 +1236,288 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>