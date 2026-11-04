--- v7 (2026-10-15)
+++ v8 (2026-11-04)
@@ -1,561 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f8ae7d62c9458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db0ecef0c414d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20261014" sheetId="1" r:id="R423399d3bf2a40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DESK_asof_20261103" sheetId="1" r:id="R63bb1a07ad174b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CUZ</x:t>
   </x:si>
   <x:si>
     <x:t>Cousins Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CW9BM7</x:t>
   </x:si>
   <x:si>
     <x:t>20,915</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$561,776.90</x:t>
+    <x:t>$611,554.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.27%</x:t>
+    <x:t>10.62%</x:t>
   </x:si>
   <x:si>
     <x:t>KRC</x:t>
   </x:si>
   <x:si>
     <x:t>Kilroy Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMXN8</x:t>
   </x:si>
   <x:si>
     <x:t>16,540</x:t>
   </x:si>
   <x:si>
-    <x:t>$550,782.00</x:t>
-[...2 lines deleted...]
-    <x:t>10.07%</x:t>
+    <x:t>$595,936.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.35%</x:t>
   </x:si>
   <x:si>
     <x:t>VNO</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWHD54</x:t>
   </x:si>
   <x:si>
     <x:t>16,827</x:t>
   </x:si>
   <x:si>
-    <x:t>$544,185.18</x:t>
-[...2 lines deleted...]
-    <x:t>9.95%</x:t>
+    <x:t>$569,930.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.90%</x:t>
   </x:si>
   <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
     <x:t>9,076</x:t>
   </x:si>
   <x:si>
-    <x:t>$523,685.20</x:t>
-[...2 lines deleted...]
-    <x:t>9.57%</x:t>
+    <x:t>$568,429.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CDP</x:t>
   </x:si>
   <x:si>
     <x:t>Copt Defense Properties</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXL4N7</x:t>
   </x:si>
   <x:si>
     <x:t>15,680</x:t>
   </x:si>
   <x:si>
-    <x:t>$520,889.60</x:t>
-[...2 lines deleted...]
-    <x:t>9.52%</x:t>
+    <x:t>$517,910.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ESRT</x:t>
   </x:si>
   <x:si>
     <x:t>Empire State Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002N8HMW0</x:t>
   </x:si>
   <x:si>
     <x:t>54,104</x:t>
   </x:si>
   <x:si>
-    <x:t>$258,617.12</x:t>
-[...2 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>$273,225.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>HIW</x:t>
   </x:si>
   <x:si>
     <x:t>Highwoods Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C43744</x:t>
   </x:si>
   <x:si>
     <x:t>8,673</x:t>
   </x:si>
   <x:si>
-    <x:t>$247,267.23</x:t>
-[...2 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>$267,215.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piedmont Office Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JVJ8N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,307.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simon Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ2D31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,615.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Easterly Government Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007SV91V9</x:t>
   </x:si>
   <x:si>
     <x:t>10,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$242,323.50</x:t>
-[...20 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>$248,017.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>SLG</x:t>
   </x:si>
   <x:si>
     <x:t>Sl Green Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVP5P2</x:t>
   </x:si>
   <x:si>
     <x:t>5,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$230,614.36</x:t>
-[...20 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>$247,294.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>DEI</x:t>
   </x:si>
   <x:si>
     <x:t>Douglas Emmett Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PN1SJ8</x:t>
   </x:si>
   <x:si>
     <x:t>24,360</x:t>
   </x:si>
   <x:si>
-    <x:t>$226,304.40</x:t>
-[...2 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>$239,946.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realty Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DHPN63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,272.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
     <x:t>1,721</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,521.66</x:t>
-[...2 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>$222,146.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>HPP</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QC4T33</x:t>
   </x:si>
   <x:si>
     <x:t>20,227</x:t>
   </x:si>
   <x:si>
-    <x:t>$220,474.30</x:t>
-[...20 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>$199,640.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>WPC</x:t>
   </x:si>
   <x:si>
     <x:t>Wp Carey Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQM58</x:t>
   </x:si>
   <x:si>
     <x:t>1,097</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,725.32</x:t>
-[...2 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$70,899.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
     <x:t>2,728</x:t>
   </x:si>
   <x:si>
-    <x:t>$61,079.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$68,172.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regency Centers Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL46Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,988.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>EGP</x:t>
   </x:si>
   <x:si>
     <x:t>Eastgroup Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHRBT4</x:t>
   </x:si>
   <x:si>
     <x:t>247</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,826.61</x:t>
-[...17 lines deleted...]
-    <x:t>$47,727.05</x:t>
+    <x:t>$49,454.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>BRX</x:t>
   </x:si>
   <x:si>
     <x:t>Brixmor Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001LFLZZ1</x:t>
   </x:si>
   <x:si>
     <x:t>1,562</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,361.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$45,938.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>FRT</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJVN28</x:t>
   </x:si>
   <x:si>
     <x:t>376</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,457.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$41,976.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>FR</x:t>
   </x:si>
   <x:si>
     <x:t>First Industrial Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGDS5</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,102.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$36,508.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ADC</x:t>
   </x:si>
   <x:si>
     <x:t>Agree Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC9DK0</x:t>
   </x:si>
   <x:si>
     <x:t>485</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,806.30</x:t>
+    <x:t>$33,397.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>NNN</x:t>
   </x:si>
   <x:si>
     <x:t>National Retail Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLP0Y4</x:t>
   </x:si>
   <x:si>
     <x:t>750</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,600.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$31,267.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>REXR</x:t>
   </x:si>
   <x:si>
     <x:t>Rexford Industrial Realty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004MB82R0</x:t>
   </x:si>
   <x:si>
     <x:t>793</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,737.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$30,356.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-10,407</x:t>
+    <x:t>-3,891</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,406.69</x:t>
-[...2 lines deleted...]
-    <x:t>-0.19%</x:t>
+    <x:t>$-3,890.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,070.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$1,732.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,62 +586,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3961e19c37294959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb15d84fc29b943f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R423399d3bf2a40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e063fa6edf429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0c5226e2e1f34c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63bb1a07ad174b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1236,288 +1239,288 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>