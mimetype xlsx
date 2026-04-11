--- v4 (2026-03-20)
+++ v5 (2026-04-11)
@@ -1,618 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b656fab2fbf4706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983e28cb0376454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260319" sheetId="1" r:id="R013995cf3d2445ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260409" sheetId="1" r:id="Re4801217a98a4734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="191">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>PSX US</x:t>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,918,279.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,375,498.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>51,644</x:t>
-[...32 lines deleted...]
-    <x:t>MPC US</x:t>
+    <x:t>55,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,922,472.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>33,937</x:t>
-[...5 lines deleted...]
-    <x:t>6.97%</x:t>
+    <x:t>38,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,594,791.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>199,384</x:t>
-[...5 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>229,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,546,666.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDR164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>853,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,761,228.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>208,807</x:t>
-[...23 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>228,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,885,277.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7F98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,518,117.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,305,403.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,039,985.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,987,317.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GALP PL</x:t>
   </x:si>
   <x:si>
     <x:t>Galp Energia Sgps Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F7KWG7</x:t>
   </x:si>
   <x:si>
-    <x:t>248,701</x:t>
-[...77 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>259,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,918,552.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,603,650.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>28,286</x:t>
-[...5 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>31,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,596,816.59</x:t>
   </x:si>
   <x:si>
     <x:t>TUPRS TI</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Petrol Rafinerileri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVFL50</x:t>
   </x:si>
   <x:si>
-    <x:t>794,040</x:t>
-[...41 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>952,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,418,407.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>146,152</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>178,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,141,747.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>105,600</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>126,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,582,031.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,599.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,497,000</x:t>
-[...20 lines deleted...]
-    <x:t>$2,530,082.53</x:t>
+    <x:t>1,808,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,995,374.08</x:t>
   </x:si>
   <x:si>
     <x:t>2.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>PBF US</x:t>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,799,042.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>48,103</x:t>
-[...26 lines deleted...]
-    <x:t>PARR US</x:t>
+    <x:t>64,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,595,281.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>31,742</x:t>
-[...8 lines deleted...]
-    <x:t>DK US</x:t>
+    <x:t>35,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,035.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,308</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>47,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,966,866.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,062,200</x:t>
-[...38 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>1,293,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,928,834.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calumet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NQ82GB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,588,774.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>612,213</x:t>
+    <x:t>547,832</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$612,212.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$547,831.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,741,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,870.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>479</x:t>
   </x:si>
   <x:si>
-    <x:t>$551.31</x:t>
+    <x:t>$559.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$9.41</x:t>
+    <x:t>$9.61</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>182</x:t>
   </x:si>
   <x:si>
     <x:t>$.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-18,479.31</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-431,155.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -640,51 +634,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5ce323f1844d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re05387445eff4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R013995cf3d2445ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5939ac63c78e43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra9a31d17f2a24e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4801217a98a4734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1148,578 +1142,578 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>