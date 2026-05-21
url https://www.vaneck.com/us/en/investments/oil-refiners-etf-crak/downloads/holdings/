--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -1,615 +1,609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4765e5d39f34951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6df0f75c4064b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260429" sheetId="1" r:id="R91c08a5ecbdb4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260520" sheetId="1" r:id="R081705ee21e74fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="190">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="188">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>48,889</x:t>
+    <x:t>56,767</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,285,805.70</x:t>
+    <x:t>$14,337,641.19</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.19%</x:t>
+    <x:t>8.42%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>187,637</x:t>
-[...5 lines deleted...]
-    <x:t>7.52%</x:t>
+    <x:t>217,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,453,633.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,143,906.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>58,311</x:t>
-[...23 lines deleted...]
-    <x:t>6.53%</x:t>
+    <x:t>67,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,142,752.72</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>241,621</x:t>
-[...5 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>280,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,134,858.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,305,198.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>240,207</x:t>
-[...23 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>278,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,220,922.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>898,900</x:t>
-[...5 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>1,043,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,658,736.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,994,602.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,607,401.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,240,903.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7F98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,015,183.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,165,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,368,763.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267250 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hd Hyundai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FB27NN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,273,747.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>096770 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Innovation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R4Y4D1</x:t>
   </x:si>
   <x:si>
-    <x:t>67,574</x:t>
-[...113 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>75,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,753,768.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>187,487</x:t>
-[...5 lines deleted...]
-    <x:t>3.10%</x:t>
+    <x:t>217,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,415,888.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>133,100</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>154,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,618,656.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6505 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0FJX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,064,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,299,096.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pbf Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002832GV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,266,478.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,164.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>010950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>S-Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCYWX6</x:t>
   </x:si>
   <x:si>
-    <x:t>35,272</x:t>
-[...59 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>39,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,850,691.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Us Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZYFVC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,608,113.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>36,931</x:t>
-[...23 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>42,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,606,739.20</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,361,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>1,581,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,285,552.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>49,999</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>58,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,853,466.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>504,719</x:t>
+    <x:t>949,486</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$504,718.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$949,485.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2,377,582</x:t>
-[...5 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>3,297,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,107.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>479</x:t>
-[...2 lines deleted...]
-    <x:t>$560.24</x:t>
+    <x:t>532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164.67</x:t>
+  </x:si>
+  <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-PLN CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>182</x:t>
   </x:si>
   <x:si>
     <x:t>$.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$140,613.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$484,695.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -637,51 +631,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd292999cd0d64d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reed679396b5d4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91c08a5ecbdb4f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000fef92f12648bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re462d38b280248c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R081705ee21e74fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -855,868 +849,868 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>