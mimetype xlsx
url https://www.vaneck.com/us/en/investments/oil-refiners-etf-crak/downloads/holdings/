--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -1,609 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6df0f75c4064b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dae726aef34e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260520" sheetId="1" r:id="R081705ee21e74fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260609" sheetId="1" r:id="R83debf85aced4a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="188">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>56,767</x:t>
+    <x:t>57,991</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,337,641.19</x:t>
+    <x:t>$14,716,955.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.42%</x:t>
+    <x:t>8.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,395,330.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,381,251.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>217,878</x:t>
-[...38 lines deleted...]
-    <x:t>$12,142,752.72</x:t>
+    <x:t>222,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,882,007.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.02%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>280,571</x:t>
-[...5 lines deleted...]
-    <x:t>6.54%</x:t>
+    <x:t>286,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,296,606.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.67%</x:t>
   </x:si>
   <x:si>
     <x:t>DINO</x:t>
   </x:si>
   <x:si>
     <x:t>Hf Sinclair Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0135B2214</x:t>
   </x:si>
   <x:si>
-    <x:t>130,838</x:t>
-[...5 lines deleted...]
-    <x:t>5.47%</x:t>
+    <x:t>133,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,305,478.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>278,924</x:t>
-[...5 lines deleted...]
-    <x:t>5.42%</x:t>
+    <x:t>284,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,214,717.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>1,043,900</x:t>
-[...5 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>1,066,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,095,993.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,633,139.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7SJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>109,695</x:t>
-[...20 lines deleted...]
-    <x:t>$7,607,401.40</x:t>
+    <x:t>112,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,563,668.29</x:t>
   </x:si>
   <x:si>
     <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>GALP PL</x:t>
   </x:si>
   <x:si>
     <x:t>Galp Energia Sgps Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F7KWG7</x:t>
   </x:si>
   <x:si>
-    <x:t>317,190</x:t>
-[...5 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>324,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,100,328.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>814,340</x:t>
-[...5 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>832,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,927,681.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267250 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hd Hyundai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FB27NN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,187,222.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>TUPRS TI</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Petrol Rafinerileri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVFL50</x:t>
   </x:si>
   <x:si>
-    <x:t>1,165,263</x:t>
-[...23 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>1,190,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,943,588.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKC8M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,722,090.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>096770 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Innovation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R4Y4D1</x:t>
   </x:si>
   <x:si>
-    <x:t>75,275</x:t>
-[...23 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>82,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,650,093.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,865,413.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6505 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0FJX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,711,771.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>154,800</x:t>
-[...23 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>158,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,448,229.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>78,239</x:t>
-[...23 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>79,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,225,894.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>010950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>S-Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCYWX6</x:t>
   </x:si>
   <x:si>
-    <x:t>39,292</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>42,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,106,308.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>58,491</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>59,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781,548.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>42,874</x:t>
-[...2 lines deleted...]
-    <x:t>$2,606,739.20</x:t>
+    <x:t>43,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,393,122.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,581,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>1,615,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,350.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>58,066</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>59,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,846.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>949,486</x:t>
+    <x:t>37,297</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$949,485.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$37,296.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178.48</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,297,305</x:t>
-[...26 lines deleted...]
-    <x:t>$164.67</x:t>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>182</x:t>
   </x:si>
   <x:si>
     <x:t>$.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$484,695.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$523,286.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -631,51 +634,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000fef92f12648bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re462d38b280248c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R081705ee21e74fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f00f99d0b89498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2658cc6ba93d4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83debf85aced4a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -849,868 +852,868 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>