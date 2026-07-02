--- v2 (2026-06-11)
+++ v3 (2026-07-02)
@@ -1,612 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dae726aef34e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1957a75f78e14d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260609" sheetId="1" r:id="R83debf85aced4a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260701" sheetId="1" r:id="R9052844444c14df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
   <x:si>
-    <x:t>Daily Holdings (%)  06/09/2026</x:t>
+    <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>RIGD LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLTD46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,658,225.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,141,375.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>57,991</x:t>
-[...29 lines deleted...]
-    <x:t>7.32%</x:t>
+    <x:t>40,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,028,179.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>69,169</x:t>
-[...23 lines deleted...]
-    <x:t>7.02%</x:t>
+    <x:t>53,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,416,369.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neste Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4DP34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,925,121.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>286,625</x:t>
-[...5 lines deleted...]
-    <x:t>6.67%</x:t>
+    <x:t>232,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,819,366.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDR164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,006,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,385,643.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
   </x:si>
   <x:si>
     <x:t>DINO</x:t>
   </x:si>
   <x:si>
     <x:t>Hf Sinclair Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0135B2214</x:t>
   </x:si>
   <x:si>
-    <x:t>133,661</x:t>
-[...41 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>95,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,961,624.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,498,968.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,398,913.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FZ5LX7</x:t>
   </x:si>
   <x:si>
-    <x:t>603,197</x:t>
-[...41 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>517,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,091,037.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>832,040</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>822,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,942,929.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>39,759</x:t>
-[...5 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>42,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,709,813.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,683,136.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>TUPRS TI</x:t>
   </x:si>
   <x:si>
     <x:t>Turkiye Petrol Rafinerileri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVFL50</x:t>
   </x:si>
   <x:si>
-    <x:t>1,190,412</x:t>
-[...2 lines deleted...]
-    <x:t>$5,943,588.26</x:t>
+    <x:t>1,020,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,179,039.01</x:t>
   </x:si>
   <x:si>
     <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>222,410</x:t>
-[...14 lines deleted...]
-    <x:t>BBG000R4Y4D1</x:t>
+    <x:t>198,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,495,480.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pbf Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
     <x:t>82,223</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,650,093.72</x:t>
-[...2 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>$3,949,992.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MOH GA</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQZ3Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>84,467</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>72,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,282,418.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,249,309.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,256,000</x:t>
-[...2 lines deleted...]
-    <x:t>$3,711,771.41</x:t>
+    <x:t>1,927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,229,790.55</x:t>
   </x:si>
   <x:si>
     <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>158,100</x:t>
-[...41 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>135,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,146,777.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>59,754</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>55,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,957,081.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>43,798</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>38,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,247,747.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,615,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>1,384,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,042,624.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>59,320</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>50,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,716.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.12</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...56 lines deleted...]
-    <x:t>$.12</x:t>
+    <x:t>-74,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-74,674.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$523,286.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$280,754.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -634,51 +634,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f00f99d0b89498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2658cc6ba93d4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83debf85aced4a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe385fc54be74dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99945354df3a48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9052844444c14df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1519,167 +1519,167 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">