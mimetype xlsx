--- v3 (2026-07-02)
+++ v4 (2026-07-22)
@@ -1,612 +1,615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1957a75f78e14d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc344f1d7e224fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260701" sheetId="1" r:id="R9052844444c14df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260721" sheetId="1" r:id="R2e6004b280e243a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="190">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,925,425.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,758,258.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>230,249</x:t>
-[...47 lines deleted...]
-    <x:t>7.48%</x:t>
+    <x:t>281,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,312,701.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,962</x:t>
-[...5 lines deleted...]
-    <x:t>6.38%</x:t>
+    <x:t>66,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,010,244.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>252,453</x:t>
-[...5 lines deleted...]
-    <x:t>5.37%</x:t>
+    <x:t>308,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,660,163.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>232,194</x:t>
-[...5 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>283,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,148,511.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,758,446.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>1,006,700</x:t>
-[...23 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>1,230,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,920,753.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omv Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL7SJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,005,776.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>630,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,598,608.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GALP PL</x:t>
   </x:si>
   <x:si>
     <x:t>Galp Energia Sgps Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F7KWG7</x:t>
   </x:si>
   <x:si>
-    <x:t>305,323</x:t>
-[...41 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>373,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,485,663.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,244,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,164,088.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,146,034.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>822,540</x:t>
-[...5 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>1,004,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,034,628.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pbf Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002832GV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,642,186.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>42,721</x:t>
-[...41 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>47,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,528,484.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ALD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ampol Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKC8M7</x:t>
   </x:si>
   <x:si>
-    <x:t>198,736</x:t>
-[...2 lines deleted...]
-    <x:t>$4,495,480.41</x:t>
+    <x:t>242,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,500,916.03</x:t>
   </x:si>
   <x:si>
     <x:t>3.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>PBF</x:t>
-[...14 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>6505 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formosa Petrochemical Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0FJX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,098,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,571,079.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,071,246.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Us Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZYFVC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,572,346.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MOH GA</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQZ3Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>72,096</x:t>
-[...41 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>80,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,464,387.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>135,400</x:t>
-[...23 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>166,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,037,881.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>38,227</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>46,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,758,056.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,384,000</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>1,688,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,303,833.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>50,802</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>62,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,744,812.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,988,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,988,576.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,659,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,855.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$717.93</x:t>
+    <x:t>798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-PLN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>654</x:t>
-[...11 lines deleted...]
-    <x:t>$.25</x:t>
+    <x:t>883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232.61</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>182</x:t>
-[...14 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>3,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2.22</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$280,754.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$-10,996,402.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -634,62 +637,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe385fc54be74dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R99945354df3a48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9052844444c14df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d3021d57b744b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ad29fa34aae41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e6004b280e243a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1519,201 +1522,201 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>