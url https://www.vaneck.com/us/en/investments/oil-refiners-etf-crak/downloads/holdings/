--- v4 (2026-07-22)
+++ v5 (2026-08-12)
@@ -1,615 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc344f1d7e224fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecf011f29204fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260721" sheetId="1" r:id="R2e6004b280e243a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260811" sheetId="1" r:id="Rf74ade9c503b42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="190">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>56,059</x:t>
+    <x:t>63,724</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,925,425.84</x:t>
+    <x:t>$21,438,028.08</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.41%</x:t>
+    <x:t>8.59%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>50,058</x:t>
-[...5 lines deleted...]
-    <x:t>7.39%</x:t>
+    <x:t>56,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,432,343.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>281,324</x:t>
-[...5 lines deleted...]
-    <x:t>7.18%</x:t>
+    <x:t>319,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,858,683.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.15%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>66,002</x:t>
-[...5 lines deleted...]
-    <x:t>6.57%</x:t>
+    <x:t>75,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,834,179.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKN PW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orlen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D0JDP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,239,513.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>308,743</x:t>
-[...23 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>350,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,012,740.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>096770 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Innovation Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R4Y4D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,778,217.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>DINO</x:t>
   </x:si>
   <x:si>
     <x:t>Hf Sinclair Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0135B2214</x:t>
   </x:si>
   <x:si>
-    <x:t>117,335</x:t>
-[...5 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>133,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,410,573.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>5020 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Eneos Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDR164</x:t>
   </x:si>
   <x:si>
-    <x:t>1,230,700</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>1,398,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,230,268.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOL HB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FZ5LX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,979,692.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7SJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>125,103</x:t>
-[...20 lines deleted...]
-    <x:t>$8,598,608.65</x:t>
+    <x:t>142,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,734,423.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GALP PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galp Energia Sgps Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F7KWG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,056,687.51</x:t>
   </x:si>
   <x:si>
     <x:t>4.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>GALP PL</x:t>
-[...11 lines deleted...]
-    <x:t>$8,485,663.33</x:t>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,413,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,980,257.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267250 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hd Hyundai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FB27NN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,945,004.12</x:t>
   </x:si>
   <x:si>
     <x:t>3.98%</x:t>
   </x:si>
   <x:si>
-    <x:t>TUPRS TI</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>5019 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Idemitsu Kosan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD7F98</x:t>
   </x:si>
   <x:si>
-    <x:t>1,004,540</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>1,141,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,381,911.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>100,563</x:t>
-[...2 lines deleted...]
-    <x:t>$6,642,186.15</x:t>
+    <x:t>114,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,927,953.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKC8M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,786,150.45</x:t>
   </x:si>
   <x:si>
     <x:t>3.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>267250 KS</x:t>
-[...32 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>010950 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-Oil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCYWX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,902,385.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOH GA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQZ3Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,519,803.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,098,000</x:t>
-[...23 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>2,837,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,268,025.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>68,051</x:t>
-[...23 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>77,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,946,014.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>166,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>189,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,822,286.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>46,742</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>53,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,009,419.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,688,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>1,919,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,989,177.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>62,142</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>70,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,251,528.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>13,988,576</x:t>
+    <x:t>5,054,761</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,988,576.37</x:t>
-[...2 lines deleted...]
-    <x:t>6.56%</x:t>
+    <x:t>$5,054,761.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236.88</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,659,162</x:t>
-[...26 lines deleted...]
-    <x:t>$232.61</x:t>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,277</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.22</x:t>
+    <x:t>$2.31</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-10,996,402.76</x:t>
-[...2 lines deleted...]
-    <x:t>-5.16%</x:t>
+    <x:t>$-7,112,039.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -637,62 +634,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d3021d57b744b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ad29fa34aae41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e6004b280e243a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f1b332c6b24ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9daa80fea93c4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf74ade9c503b42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1551,172 +1548,172 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>