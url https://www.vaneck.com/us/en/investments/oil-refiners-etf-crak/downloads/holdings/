--- v5 (2026-08-12)
+++ v6 (2026-09-01)
@@ -1,612 +1,591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecf011f29204fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf87a764c2d4c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260811" sheetId="1" r:id="Rf74ade9c503b42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="CRAK_asof_20260831" sheetId="1" r:id="R93e5f086c42f40a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="189">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="182">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>63,724</x:t>
+    <x:t>107,975</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,438,028.08</x:t>
+    <x:t>$40,309,227.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.59%</x:t>
+    <x:t>8.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>56,904</x:t>
-[...5 lines deleted...]
-    <x:t>7.38%</x:t>
+    <x:t>96,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,598,811.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,330,947.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
   </x:si>
   <x:si>
     <x:t>RIGD LI</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLTD46</x:t>
   </x:si>
   <x:si>
-    <x:t>319,605</x:t>
-[...23 lines deleted...]
-    <x:t>6.74%</x:t>
+    <x:t>540,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,253,198.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hf Sinclair Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0135B2214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,956,950.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>PKN PW</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0JDP8</x:t>
   </x:si>
   <x:si>
-    <x:t>321,640</x:t>
-[...5 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>544,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,503,868.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE FH</x:t>
   </x:si>
   <x:si>
     <x:t>Neste Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4DP34</x:t>
   </x:si>
   <x:si>
-    <x:t>350,964</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>594,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,208,203.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUPRS TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Petrol Rafinerileri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVFL50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,393,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,895,662.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDR164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,366,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,740,185.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>096770 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Innovation Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R4Y4D1</x:t>
   </x:si>
   <x:si>
-    <x:t>134,216</x:t>
-[...41 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>214,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,625,832.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MOL HB</x:t>
   </x:si>
   <x:si>
     <x:t>Mol Hungarian Oil &amp; Gas Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FZ5LX7</x:t>
   </x:si>
   <x:si>
-    <x:t>716,376</x:t>
-[...5 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>1,212,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,489,622.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AV</x:t>
   </x:si>
   <x:si>
     <x:t>Omv Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL7SJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>142,134</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>240,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,203,207.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>GALP PL</x:t>
   </x:si>
   <x:si>
     <x:t>Galp Energia Sgps Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F7KWG7</x:t>
   </x:si>
   <x:si>
-    <x:t>423,826</x:t>
-[...23 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>716,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,941,527.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idemitsu Kosan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD7F98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,927,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,075,470.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>267250 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hd Hyundai</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FB27NN6</x:t>
   </x:si>
   <x:si>
-    <x:t>62,983</x:t>
-[...23 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>100,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,055,065.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ampol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKC8M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>466,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,391,077.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PBF</x:t>
   </x:si>
   <x:si>
     <x:t>Pbf Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002832GV8</x:t>
   </x:si>
   <x:si>
-    <x:t>114,318</x:t>
-[...20 lines deleted...]
-    <x:t>$7,786,150.45</x:t>
+    <x:t>193,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,135,170.41</x:t>
   </x:si>
   <x:si>
     <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>010950 KS</x:t>
   </x:si>
   <x:si>
     <x:t>S-Oil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCYWX6</x:t>
   </x:si>
   <x:si>
-    <x:t>68,898</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>110,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,067,831.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MOH GA</x:t>
   </x:si>
   <x:si>
     <x:t>Motor Oil Hellas Corinth Refineries Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQZ3Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>106,275</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>170,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,880,449.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>6505 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Formosa Petrochemical Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D0FJX0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,837,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>4,502,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,432,800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>DK</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Us Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZYFVC5</x:t>
   </x:si>
   <x:si>
-    <x:t>77,354</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>131,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,741,736.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>5021 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmo Energy Holdings Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XY5GF2</x:t>
   </x:si>
   <x:si>
-    <x:t>189,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>322,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,608,779.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>PARR</x:t>
   </x:si>
   <x:si>
     <x:t>Par Pacific Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003C5DL16</x:t>
   </x:si>
   <x:si>
-    <x:t>53,126</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>90,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,194,877.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>TOP-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Thai Oil Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP48H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,919,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>3,250,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,268,363.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CLMT</x:t>
   </x:si>
   <x:si>
     <x:t>Calumet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NQ82GB2</x:t>
   </x:si>
   <x:si>
-    <x:t>70,624</x:t>
-[...5 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>119,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,949,150.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,054,761</x:t>
+    <x:t>233,480</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,054,761.39</x:t>
-[...11 lines deleted...]
-    <x:t>$961.03</x:t>
+    <x:t>$233,480.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-PLN CASH-</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,277</x:t>
-[...2 lines deleted...]
-    <x:t>$2.31</x:t>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,112,039.20</x:t>
-[...2 lines deleted...]
-    <x:t>-2.85%</x:t>
+    <x:t>$292,628.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -634,56 +613,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f1b332c6b24ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9daa80fea93c4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf74ade9c503b42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd554e89cfb57413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c407ea555474c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93e5f086c42f40a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I36"/>
+  <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1536,193 +1515,135 @@
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A34" s="1">
-[...2 lines deleted...]
-      <x:c r="B34" s="1" t="s">
+      <x:c r="A34" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...75 lines deleted...]
-      <x:c r="I36" s="2" t="s">
+      <x:c r="B34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A36:I36"/>
+    <x:mergeCell ref="A34:I34"/>
   </x:mergeCells>
 </x:worksheet>
 </file>