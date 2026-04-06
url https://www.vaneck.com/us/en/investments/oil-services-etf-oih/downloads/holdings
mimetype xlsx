--- v4 (2026-03-15)
+++ v5 (2026-04-06)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd035be6bf632441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re036a2335de74882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260312" sheetId="1" r:id="R952d6ee27f1a4fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260401" sheetId="1" r:id="R0012f11878a648aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  03/12/2026</x:t>
+    <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>SLB US</x:t>
+    <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,406,562</x:t>
+    <x:t>9,180,810</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$419,156,402.72</x:t>
+    <x:t>$459,315,924.30</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.16%</x:t>
-[...2 lines deleted...]
-    <x:t>BKR US</x:t>
+    <x:t>20.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,837,193</x:t>
-[...8 lines deleted...]
-    <x:t>HAL US</x:t>
+    <x:t>4,463,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,330,908.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,889,686</x:t>
-[...8 lines deleted...]
-    <x:t>FTI US</x:t>
+    <x:t>4,211,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,025,638.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,056,419</x:t>
-[...8 lines deleted...]
-    <x:t>RIG US</x:t>
+    <x:t>2,147,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,894,822.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenaris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLD4R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,031,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,670,561.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noble Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018KBK3G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,195,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,462,398.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>19,653,706</x:t>
-[...44 lines deleted...]
-    <x:t>LBRT US</x:t>
+    <x:t>15,769,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,500,066.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,073,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,103,548.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,540,278.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,356,120</x:t>
-[...26 lines deleted...]
-    <x:t>NOV US</x:t>
+    <x:t>2,858,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,806,500.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,109,493</x:t>
-[...26 lines deleted...]
-    <x:t>PTEN US</x:t>
+    <x:t>4,137,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,240,963.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,742,743</x:t>
-[...8 lines deleted...]
-    <x:t>OII US</x:t>
+    <x:t>7,120,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,695,674.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,234,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,468,451.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidewater Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBQ35R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>749,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,538,446.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,976,231</x:t>
-[...8 lines deleted...]
-    <x:t>HP US</x:t>
+    <x:t>1,781,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,213,554.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,829,968</x:t>
-[...8 lines deleted...]
-    <x:t>WHD US</x:t>
+    <x:t>1,705,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,901,649.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>1,279,602</x:t>
-[...44 lines deleted...]
-    <x:t>WTTR US</x:t>
+    <x:t>1,176,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,271,102.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,541,143</x:t>
-[...8 lines deleted...]
-    <x:t>XPRO US</x:t>
+    <x:t>2,471,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,270,808.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propetro Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FYCQ352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,391,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,285,412.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helix Energy Solutions Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J7Q1L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,680,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,117,325.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,661,007</x:t>
-[...44 lines deleted...]
-    <x:t>NBR US</x:t>
+    <x:t>1,401,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,774,358.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dril-Quip Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDBY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,699,329.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>328,356</x:t>
-[...23 lines deleted...]
-    <x:t>RES US</x:t>
+    <x:t>242,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,230,746.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>3,091,846</x:t>
-[...8 lines deleted...]
-    <x:t>CLB US</x:t>
+    <x:t>2,854,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,153,856.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>397,283</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>365,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,880,697.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,557</x:t>
+    <x:t>2,224,226</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,556.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$2,224,226.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,594,042.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$-729,004.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4767bc4c74864aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R48a37a8b8714434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R952d6ee27f1a4fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174a30b289664767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0742d7d3ff474bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0012f11878a648aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1326,109 +1326,109 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">