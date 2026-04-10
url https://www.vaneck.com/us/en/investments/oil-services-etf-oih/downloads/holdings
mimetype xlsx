--- v5 (2026-04-06)
+++ v6 (2026-04-10)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re036a2335de74882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re394dd7dcdec4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260401" sheetId="1" r:id="R0012f11878a648aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260408" sheetId="1" r:id="Rd8418ed6242c443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,180,810</x:t>
+    <x:t>8,222,275</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$459,315,924.30</x:t>
+    <x:t>$426,571,627.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.16%</x:t>
+    <x:t>20.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,463,555</x:t>
-[...5 lines deleted...]
-    <x:t>11.82%</x:t>
+    <x:t>3,997,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,484,310.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.94%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,211,201</x:t>
-[...5 lines deleted...]
-    <x:t>7.03%</x:t>
+    <x:t>3,771,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,563,531.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,147,798</x:t>
-[...5 lines deleted...]
-    <x:t>6.58%</x:t>
+    <x:t>1,923,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,149,648.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.53%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,031,605</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>1,819,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,695,069.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,195,101</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>1,965,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,924,792.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>961,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,258,554.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,769,241</x:t>
-[...23 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>14,122,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,622,967.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>949,785</x:t>
-[...2 lines deleted...]
-    <x:t>$91,540,278.30</x:t>
+    <x:t>850,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,036,181.49</x:t>
   </x:si>
   <x:si>
     <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,858,399</x:t>
-[...5 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>2,559,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,088,473.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,137,170</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>3,705,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,917,891.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,105,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,477,583.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,120,355</x:t>
-[...23 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>6,376,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,873,831.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>749,502</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>671,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,962,600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,781,017</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>1,595,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,932,760.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,053,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,539,265.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,705,317</x:t>
-[...23 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>1,527,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,004,373.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,471,539</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>2,213,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,999,237.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,391,512</x:t>
-[...5 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>2,141,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,642,899.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,680,611</x:t>
-[...2 lines deleted...]
-    <x:t>$25,117,325.07</x:t>
+    <x:t>2,400,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,191,109.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,401,499</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>1,255,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,475,975.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>813,014</x:t>
-[...2 lines deleted...]
-    <x:t>$19,699,329.22</x:t>
+    <x:t>728,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,763,807.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nabors Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,162,748.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
-    <x:t>NBR</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,854,524</x:t>
-[...2 lines deleted...]
-    <x:t>$19,153,856.04</x:t>
+    <x:t>2,556,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,077,366.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>365,034</x:t>
-[...2 lines deleted...]
-    <x:t>$5,880,697.74</x:t>
+    <x:t>326,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,479,212.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,224,226</x:t>
+    <x:t>1,694,902</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,224,226.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$1,694,901.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-729,004.43</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-325,754.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174a30b289664767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0742d7d3ff474bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0012f11878a648aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e68b96df2eb4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R622c47016dde472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8418ed6242c443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1384,143 +1387,143 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>