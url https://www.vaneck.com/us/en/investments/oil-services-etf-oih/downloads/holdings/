--- v8 (2026-09-15)
+++ v9 (2026-10-06)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2129149194463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a76c69b55f403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260914" sheetId="1" r:id="R9be183ad8a414647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20261005" sheetId="1" r:id="R7c965bd6f7dc4362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  09/14/2026</x:t>
+    <x:t>Daily Holdings (%)  10/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,531,636</x:t>
+    <x:t>7,292,463</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$401,586,831.52</x:t>
+    <x:t>$366,665,039.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.18%</x:t>
+    <x:t>19.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>3,938,408</x:t>
-[...5 lines deleted...]
-    <x:t>11.24%</x:t>
+    <x:t>3,894,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,461,876.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.68%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,934,539</x:t>
-[...5 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>1,777,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,852,585.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.52%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,500,687</x:t>
-[...5 lines deleted...]
-    <x:t>6.16%</x:t>
+    <x:t>3,606,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,225,265.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,700,351</x:t>
-[...5 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>1,806,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,579,929.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,367,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,184,221.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,393,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,329,127.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,005,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,804,535.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,999,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,037,658.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,958,436</x:t>
-[...77 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>1,757,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,780,561.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>837,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,956,938.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,018,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,957,976.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,802,813</x:t>
-[...5 lines deleted...]
-    <x:t>3.62%</x:t>
+    <x:t>5,328,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,549,915.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,478,494</x:t>
-[...41 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>1,264,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,726,842.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,411,820</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>1,269,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,943,991.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>621,966</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>600,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,393,838.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,570,126</x:t>
-[...5 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>2,314,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,346,579.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,102,472</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>1,883,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,784,654.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>267,296</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>266,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,141,848.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hornbeck Offshore Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J7Q1L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,548,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,006,180.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>1,987,912</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>1,742,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,707,621.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>684,775</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>577,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,404,928.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,129,304</x:t>
-[...23 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>880,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,758,555.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,720,619</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>2,205,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,453,861.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>320,290</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>301,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,164,981.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,903,512</x:t>
+    <x:t>-645</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,903,511.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$-644.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,849,792.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$355,315.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8faa9f4c59b475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b2ea0b5252a45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9be183ad8a414647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ef162eab514a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf9bc2d50e034cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c965bd6f7dc4362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1427,51 +1427,51 @@
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">