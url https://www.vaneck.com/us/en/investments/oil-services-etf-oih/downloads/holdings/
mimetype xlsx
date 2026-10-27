--- v9 (2026-10-06)
+++ v10 (2026-10-27)
@@ -1,564 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a76c69b55f403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbca38663e3447e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20261005" sheetId="1" r:id="R7c965bd6f7dc4362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20261023" sheetId="1" r:id="Rfcc9c2fa83124072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,292,463</x:t>
+    <x:t>6,991,799</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$366,665,039.64</x:t>
+    <x:t>$370,984,854.94</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.16%</x:t>
+    <x:t>20.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>3,894,421</x:t>
-[...5 lines deleted...]
-    <x:t>11.68%</x:t>
+    <x:t>3,733,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,573,196.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halliburton Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKTFN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,469,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,170,479.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,777,261</x:t>
-[...23 lines deleted...]
-    <x:t>6.18%</x:t>
+    <x:t>1,709,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,505,540.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.46%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,806,020</x:t>
-[...5 lines deleted...]
-    <x:t>5.52%</x:t>
+    <x:t>1,737,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,179,166.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,772,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,101,109.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>967,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,050,650.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noble Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018KBK3G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,685,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,375,263.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>806,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,463,066.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,848,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,042,328.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>1,367,013</x:t>
-[...95 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>1,221,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,731,643.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>1,018,656</x:t>
-[...5 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>980,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,889,968.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>5,328,997</x:t>
-[...5 lines deleted...]
-    <x:t>3.22%</x:t>
+    <x:t>5,109,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,158,141.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidewater Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBQ35R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>577,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,720,401.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,264,276</x:t>
-[...5 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>1,216,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,766,575.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,269,474</x:t>
-[...23 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>1,221,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,572,244.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,314,782</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>2,219,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,599,588.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,883,582</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>1,812,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,873,344.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>266,256</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>255,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,685,338.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>HOS</x:t>
   </x:si>
   <x:si>
     <x:t>Hornbeck Offshore Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,548,558</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>2,451,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,409,022.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dril-Quip Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDBY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>555,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,616,560.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expro Group Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>843,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,285,059.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rpc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,114,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,216,362.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>1,742,192</x:t>
-[...59 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>1,670,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,176,946.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>301,140</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>288,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,861,225.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-645</x:t>
+    <x:t>3,352,375</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-644.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$3,352,375.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$355,315.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-590,378.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ef162eab514a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf9bc2d50e034cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c965bd6f7dc4362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32214d0531604c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra76da2b56687419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfcc9c2fa83124072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -862,665 +859,665 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>