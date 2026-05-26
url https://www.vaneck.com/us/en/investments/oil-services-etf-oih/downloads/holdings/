--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953c108577404c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3681e33163464051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260501" sheetId="1" r:id="R3f90877083eb4974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260522" sheetId="1" r:id="R6f5567d853a54ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,100,768</x:t>
+    <x:t>8,944,791</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$518,015,714.56</x:t>
+    <x:t>$512,357,628.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.45%</x:t>
+    <x:t>20.62%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,424,644</x:t>
-[...5 lines deleted...]
-    <x:t>12.07%</x:t>
+    <x:t>4,348,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,282,190.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.56%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,174,481</x:t>
-[...5 lines deleted...]
-    <x:t>6.86%</x:t>
+    <x:t>4,102,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,149,004.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,129,072</x:t>
-[...5 lines deleted...]
-    <x:t>6.37%</x:t>
+    <x:t>2,092,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,552,396.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,013,892</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>1,979,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,949,416.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>1,064,153</x:t>
-[...5 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>1,045,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,785,201.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,175,957</x:t>
-[...5 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>2,138,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,210,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,631,754</x:t>
-[...5 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>15,363,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,627,818.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>941,501</x:t>
-[...5 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>925,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,619,278.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,202,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,317,176.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,833,472</x:t>
-[...23 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>2,784,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,671,757.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,058,274</x:t>
-[...5 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>6,937,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,398,249.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,101,097</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>4,030,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,881,135.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,146,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,379,969.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,735,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,274,944.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,690,455</x:t>
-[...23 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>1,661,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,259,623.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>742,969</x:t>
-[...20 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>730,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,900,095.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,449,991</x:t>
-[...2 lines deleted...]
-    <x:t>$40,228,852.22</x:t>
+    <x:t>2,408,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,426,297.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propetro Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FYCQ352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,330,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,494,008.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>PUMP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,657,243</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>2,611,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,325,885.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nabors Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,893,309.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dril-Quip Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDBY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>792,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,803,025.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,389,278</x:t>
-[...38 lines deleted...]
-    <x:t>$22,315,897.11</x:t>
+    <x:t>1,365,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,751,921.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,829,635</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>2,781,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,634,855.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>361,851</x:t>
-[...2 lines deleted...]
-    <x:t>$5,091,243.57</x:t>
+    <x:t>355,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,057,300.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,094,976</x:t>
+    <x:t>1,363,843</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,094,975.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$1,363,842.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-18,641.65</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$2,545,312.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99161aa2651041e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R92aa248262764ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f90877083eb4974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed7db1806f84d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R467e949c23f043b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f5567d853a54ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1152,375 +1155,375 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>