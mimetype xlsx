--- v1 (2026-05-26)
+++ v2 (2026-06-19)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3681e33163464051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940b7c5370ad4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260522" sheetId="1" r:id="R6f5567d853a54ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260617" sheetId="1" r:id="R2ca57bd693824801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  05/22/2026</x:t>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,944,791</x:t>
+    <x:t>8,784,243</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$512,357,628.48</x:t>
+    <x:t>$442,110,950.19</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.62%</x:t>
+    <x:t>20.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,348,807</x:t>
-[...5 lines deleted...]
-    <x:t>11.56%</x:t>
+    <x:t>4,270,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,544,072.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.75%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,102,942</x:t>
-[...5 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>4,029,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,981,502.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.68%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,092,582</x:t>
-[...5 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>2,055,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,707,024.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,979,377</x:t>
-[...5 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>1,943,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,900,855.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>1,045,916</x:t>
-[...5 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>1,027,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,705,795.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,181,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,992,817.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,138,670</x:t>
-[...5 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>2,100,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,375,177.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>15,363,850</x:t>
-[...5 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>15,088,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,191,503.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,958,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,398,258.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>925,366</x:t>
-[...23 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>908,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,472,185.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,784,917</x:t>
-[...5 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>2,734,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,308,075.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>6,937,307</x:t>
-[...23 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>6,812,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,171,737.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>1,146,482</x:t>
-[...5 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>1,125,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,883,679.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,735,232</x:t>
-[...5 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>1,704,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,494,982.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,661,475</x:t>
-[...2 lines deleted...]
-    <x:t>$66,259,623.00</x:t>
+    <x:t>1,631,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,380,472.78</x:t>
   </x:si>
   <x:si>
     <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>730,232</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>717,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,556,466.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,408,003</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>2,364,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,660,667.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,330,030</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>2,288,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,002,756.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,611,695</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>2,564,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,749,926.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>236,157</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>231,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,675,489.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>792,114</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>777,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,341,954.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,365,469</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>1,340,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,350,023.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,781,141</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>2,731,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,162,632.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>355,647</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>349,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,992,076.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,363,843</x:t>
+    <x:t>5,578,183</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,363,842.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$5,578,182.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,545,312.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$4,202,267.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed7db1806f84d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R467e949c23f043b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f5567d853a54ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128d43151b7048c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfdbb2b630b0d433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ca57bd693824801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">