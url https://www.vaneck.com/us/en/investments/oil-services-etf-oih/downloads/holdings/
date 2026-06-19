--- v2 (2026-06-19)
+++ v3 (2026-06-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940b7c5370ad4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9fa964c1074dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260617" sheetId="1" r:id="R2ca57bd693824801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260617" sheetId="1" r:id="R5dc80ee712544c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
     <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128d43151b7048c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfdbb2b630b0d433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ca57bd693824801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a76662c49a42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R380c90c7b76e4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5dc80ee712544c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">