--- v3 (2026-06-19)
+++ v4 (2026-06-19)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9fa964c1074dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re898dbfb3af445a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260617" sheetId="1" r:id="R5dc80ee712544c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260617" sheetId="1" r:id="R892b069583d646ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
     <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a76662c49a42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R380c90c7b76e4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5dc80ee712544c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2937be3c83a04ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f7e1063f3ad4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R892b069583d646ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">