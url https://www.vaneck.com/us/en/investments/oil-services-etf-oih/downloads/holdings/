--- v4 (2026-06-19)
+++ v5 (2026-07-10)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re898dbfb3af445a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a3df60051d4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260617" sheetId="1" r:id="R892b069583d646ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260709" sheetId="1" r:id="Rc9741cadb24b4c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,784,243</x:t>
+    <x:t>7,911,300</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$442,110,950.19</x:t>
+    <x:t>$373,729,812.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.24%</x:t>
+    <x:t>19.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,270,752</x:t>
-[...5 lines deleted...]
-    <x:t>11.75%</x:t>
+    <x:t>4,136,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,632,910.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DL8NMV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,032,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,320,980.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.35%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,029,299</x:t>
-[...23 lines deleted...]
-    <x:t>6.31%</x:t>
+    <x:t>3,677,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,464,392.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,943,848</x:t>
-[...5 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>1,786,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,090,415.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,250,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,346,570.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,440,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,506,513.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>1,027,146</x:t>
-[...23 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>1,008,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,455,815.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
     <x:t>Noble Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018KBK3G8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,100,283</x:t>
-[...23 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>2,057,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,023,524.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,958,459</x:t>
-[...5 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>3,754,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,192,596.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LBRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GK831B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,699,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,332,256.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,553,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,177,138.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>908,756</x:t>
-[...23 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>825,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,013,010.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,063,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,421,327.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>PTEN</x:t>
   </x:si>
   <x:si>
     <x:t>Patterson-Uti Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKXFN7</x:t>
   </x:si>
   <x:si>
-    <x:t>6,812,790</x:t>
-[...41 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>6,095,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,296,045.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,631,651</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>1,482,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,567,791.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>717,124</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>653,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,163,591.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,364,782</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>2,208,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,336,063.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,288,207</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>2,088,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,727,923.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nabors Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,540,055.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,564,817</x:t>
-[...23 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>2,329,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,149,326.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>777,895</x:t>
-[...2 lines deleted...]
-    <x:t>$20,341,954.25</x:t>
+    <x:t>719,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,025,582.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004K27P01</x:t>
   </x:si>
   <x:si>
-    <x:t>1,340,958</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>1,186,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,591,850.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,731,223</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>2,857,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,917,739.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>349,263</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>336,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,697,387.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,578,183</x:t>
+    <x:t>389,495</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,578,182.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$389,494.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,202,267.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$-343,868.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2937be3c83a04ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0f7e1063f3ad4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R892b069583d646ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57e825138804aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ef44a9311c940e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9741cadb24b4c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">