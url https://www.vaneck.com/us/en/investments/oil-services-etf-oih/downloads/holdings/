--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a3df60051d4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdc4fbcdd3f437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260709" sheetId="1" r:id="Rc9741cadb24b4c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260729" sheetId="1" r:id="R961f8f89e18e464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,911,300</x:t>
+    <x:t>7,531,040</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$373,729,812.00</x:t>
+    <x:t>$368,719,718.40</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.18%</x:t>
+    <x:t>20.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>4,136,939</x:t>
-[...5 lines deleted...]
-    <x:t>12.14%</x:t>
+    <x:t>3,938,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,244,938.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.70%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,032,057</x:t>
-[...5 lines deleted...]
-    <x:t>7.35%</x:t>
+    <x:t>1,934,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,753,579.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.62%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,677,151</x:t>
-[...5 lines deleted...]
-    <x:t>6.44%</x:t>
+    <x:t>3,500,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,177,694.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,786,060</x:t>
-[...5 lines deleted...]
-    <x:t>5.03%</x:t>
+    <x:t>1,700,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,906,057.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noble Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018KBK3G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,958,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,309,185.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WFRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weatherford International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R4SQJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,993,236.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,650,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,471,064.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,478,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,862,940.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,573,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,118,343.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valaris Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010JW9K49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>785,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,294,798.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patterson-Uti Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXFN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,802,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,135,925.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,012,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,990,271.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>1,250,316</x:t>
-[...77 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>1,190,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,679,352.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helmerich &amp; Payne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,411,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,235,682.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tidewater Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBQ35R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,424,817.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,699,680</x:t>
-[...113 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>2,569,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,919,932.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,208,454</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>2,102,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,547,149.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nabors Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,184,057.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>2,088,119</x:t>
-[...23 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>1,987,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,294,968.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>HLX</x:t>
   </x:si>
   <x:si>
     <x:t>Helix Energy Solutions Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,329,221</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>2,217,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,110,593.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>719,297</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>684,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,617,922.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>XPRO</x:t>
   </x:si>
   <x:si>
     <x:t>Expro Group Holdings Nv</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG004K27P01</x:t>
-[...8 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,129,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,520,430.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,857,763</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>2,720,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,928,463.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>336,432</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>320,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,160,995.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>389,495</x:t>
+    <x:t>421,667</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,494.96</x:t>
+    <x:t>$421,667.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-343,868.21</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-738,136.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57e825138804aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ef44a9311c940e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9741cadb24b4c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563946be93664293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcae45be81f354776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R961f8f89e18e464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1430,100 +1427,100 @@
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>