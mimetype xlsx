--- v6 (2026-07-31)
+++ v7 (2026-08-24)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdc4fbcdd3f437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0692af3adf494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260729" sheetId="1" r:id="R961f8f89e18e464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260821" sheetId="1" r:id="Radd2dbf02ecf46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+    <x:t>Daily Holdings (%)  08/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,531,040</x:t>
+    <x:t>7,074,632</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$368,719,718.40</x:t>
+    <x:t>$381,110,425.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.26%</x:t>
+    <x:t>19.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>3,938,095</x:t>
-[...5 lines deleted...]
-    <x:t>12.70%</x:t>
+    <x:t>3,699,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,622,590.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.95%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,934,387</x:t>
-[...5 lines deleted...]
-    <x:t>7.62%</x:t>
+    <x:t>1,817,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,738,654.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,500,407</x:t>
-[...5 lines deleted...]
-    <x:t>6.00%</x:t>
+    <x:t>3,288,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,207,497.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,702,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,037,207.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noble Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018KBK3G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,839,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,118,430.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TS</x:t>
   </x:si>
   <x:si>
     <x:t>Tenaris Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLD4R3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,700,216</x:t>
-[...23 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>1,597,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,107,288.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>959,704</x:t>
-[...23 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>901,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,598,747.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,478,380</x:t>
-[...5 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>1,388,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,605,552.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>NOV</x:t>
   </x:si>
   <x:si>
     <x:t>Nov Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJX8C8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,573,890</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>3,357,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,556,086.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patterson-Uti Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXFN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,450,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,261,736.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cactus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRH1P95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,057,923.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>785,856</x:t>
-[...41 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>738,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,786,889.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>1,190,220</x:t>
-[...5 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>1,118,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,571,781.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,411,706</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>1,326,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,754,006.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>621,917</x:t>
-[...5 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>584,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,647,621.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,569,920</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>2,414,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,738,408.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,102,304</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>1,974,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,944,988.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>267,273</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>251,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,201,748.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helix Energy Solutions Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J7Q1L9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,082,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,557,921.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PUMP</x:t>
   </x:si>
   <x:si>
     <x:t>Propetro Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FYCQ352</x:t>
   </x:si>
   <x:si>
-    <x:t>1,987,754</x:t>
-[...20 lines deleted...]
-    <x:t>$20,110,593.55</x:t>
+    <x:t>1,867,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,156,407.03</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>XPRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expro Group Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,060,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,327,448.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INVX</x:t>
   </x:si>
   <x:si>
     <x:t>Dril-Quip Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVDBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>684,723</x:t>
-[...23 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>643,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,859,386.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,720,403</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>2,555,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,278,770.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>320,263</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>300,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,766,704.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>421,667</x:t>
+    <x:t>870,071</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$421,667.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$870,070.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-738,136.05</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$215,743.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563946be93664293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcae45be81f354776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R961f8f89e18e464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde8983251294e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb616652402134c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radd2dbf02ecf46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1427,51 +1427,51 @@
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">