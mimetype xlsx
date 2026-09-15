--- v7 (2026-08-24)
+++ v8 (2026-09-15)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0692af3adf494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2129149194463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260821" sheetId="1" r:id="Radd2dbf02ecf46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="OIH_asof_20260914" sheetId="1" r:id="R9be183ad8a414647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  08/21/2026</x:t>
+    <x:t>Daily Holdings (%)  09/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,074,632</x:t>
+    <x:t>7,531,636</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$381,110,425.84</x:t>
+    <x:t>$401,586,831.52</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.74%</x:t>
+    <x:t>20.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>3,699,432</x:t>
-[...5 lines deleted...]
-    <x:t>11.95%</x:t>
+    <x:t>3,938,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,622,806.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.24%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,817,155</x:t>
-[...5 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>1,934,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,969,856.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,288,271</x:t>
-[...5 lines deleted...]
-    <x:t>6.02%</x:t>
+    <x:t>3,500,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,559,051.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenaris Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PLD4R3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,700,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,757,354.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Noble Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018KBK3G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,958,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,936,171.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>RIG</x:t>
   </x:si>
   <x:si>
     <x:t>Transocean Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5LT6</x:t>
   </x:si>
   <x:si>
-    <x:t>14,702,231</x:t>
-[...41 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>15,651,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,303,209.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>WFRD</x:t>
   </x:si>
   <x:si>
     <x:t>Weatherford International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R4SQJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>901,544</x:t>
-[...5 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>959,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,063,441.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nov Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJX8C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,574,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,413,595.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,190,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,597,311.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patterson-Uti Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKXFN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,802,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,070,937.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,388,784</x:t>
-[...41 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>1,478,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,838,680.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>WHD</x:t>
   </x:si>
   <x:si>
     <x:t>Cactus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRH1P95</x:t>
   </x:si>
   <x:si>
-    <x:t>951,432</x:t>
-[...5 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>1,012,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,904,145.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>VAL</x:t>
   </x:si>
   <x:si>
     <x:t>Valaris Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010JW9K49</x:t>
   </x:si>
   <x:si>
-    <x:t>738,228</x:t>
-[...23 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>785,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,871,230.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>HP</x:t>
   </x:si>
   <x:si>
     <x:t>Helmerich &amp; Payne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPY4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,326,154</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>1,411,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,185,886.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TDW</x:t>
   </x:si>
   <x:si>
     <x:t>Tidewater Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBQ35R8</x:t>
   </x:si>
   <x:si>
-    <x:t>584,227</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>621,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,093,748.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>LBRT</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GK831B6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,414,174</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>2,570,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,194,560.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>WTTR</x:t>
   </x:si>
   <x:si>
     <x:t>Select Energy Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G4Y2DC1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,974,898</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>2,102,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,154,563.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NBR</x:t>
   </x:si>
   <x:si>
     <x:t>Nabors Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTW70</x:t>
   </x:si>
   <x:si>
-    <x:t>251,074</x:t>
-[...11 lines deleted...]
-    <x:t>Helix Energy Solutions Group Inc</x:t>
+    <x:t>267,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,246,733.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propetro Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FYCQ352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,987,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,873,076.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dril-Quip Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVDBY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>684,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,913,257.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expro Group Holdings Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,129,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,424,028.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hornbeck Offshore Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J7Q1L9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,082,891</x:t>
-[...59 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>2,217,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,826,065.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>RES</x:t>
   </x:si>
   <x:si>
     <x:t>Rpc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3047</x:t>
   </x:si>
   <x:si>
-    <x:t>2,555,537</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>2,720,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,595,775.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CLB</x:t>
   </x:si>
   <x:si>
     <x:t>Core Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GG28WR3</x:t>
   </x:si>
   <x:si>
-    <x:t>300,855</x:t>
-[...2 lines deleted...]
-    <x:t>$3,766,704.60</x:t>
+    <x:t>320,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,913,943.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>870,071</x:t>
+    <x:t>1,903,512</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$870,070.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$1,903,511.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$215,743.23</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$3,849,792.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde8983251294e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb616652402134c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radd2dbf02ecf46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8faa9f4c59b475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b2ea0b5252a45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9be183ad8a414647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">