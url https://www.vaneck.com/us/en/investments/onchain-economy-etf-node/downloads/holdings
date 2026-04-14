--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,1218 +1,1188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215fc9920c6b48b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04dc4c1abf094965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260323" sheetId="1" r:id="R77f9b07476614a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260413" sheetId="1" r:id="R2e36cd30372d457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="391">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="381">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
     <x:t>307,116</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,136,177.68</x:t>
+    <x:t>$6,375,728.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.79%</x:t>
+    <x:t>10.45%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
     <x:t>193,663</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,135,403.97</x:t>
-[...2 lines deleted...]
-    <x:t>5.51%</x:t>
+    <x:t>$3,766,745.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,290,484.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>67,576</x:t>
-[...23 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>64,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,764,060.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>65,781</x:t>
-[...5 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>75,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,245.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,665,041.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>124,605</x:t>
-[...23 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>113,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,125,549.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
     <x:t>72,822</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,985,127.72</x:t>
-[...2 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>$2,009,887.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,245.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,394.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>12,210</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>14,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,846.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000660 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQVT51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,423,484.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>62,166</x:t>
-[...59 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>56,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,263,735.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,866.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,969.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,210.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,663.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,018,649.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKER NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2P156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,398.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
     <x:t>5,661</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,135,709.82</x:t>
-[...20 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>$988,014.33</x:t>
   </x:si>
   <x:si>
     <x:t>GPGI</x:t>
   </x:si>
   <x:si>
     <x:t>Composecure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XTTT297</x:t>
   </x:si>
   <x:si>
-    <x:t>58,231</x:t>
-[...95 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>57,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,572.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>NRG</x:t>
   </x:si>
   <x:si>
     <x:t>Nrg Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8RG11</x:t>
   </x:si>
   <x:si>
     <x:t>5,348</x:t>
   </x:si>
   <x:si>
-    <x:t>$811,665.96</x:t>
-[...2 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$910,443.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,612.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJKCL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,180.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,850.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
     <x:t>5,629</x:t>
   </x:si>
   <x:si>
-    <x:t>$777,927.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$745,054.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETHV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ethereum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NX8ZGV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,353.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRYRPZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,922.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,464.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LV0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,155.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,949.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTBWMG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,348.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,873.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,368.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>QNTM LN</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Quantum Computing Ucits ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V30CCS6</x:t>
   </x:si>
   <x:si>
-    <x:t>33,377</x:t>
-[...125 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>24,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,723.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,582.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Futu Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MYXW4R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,834.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,222</x:t>
-[...38 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>7,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,353.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,312.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB9KF2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,482</x:t>
-[...59 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>4,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,865.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>MIR</x:t>
   </x:si>
   <x:si>
     <x:t>Mirion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHJ1K96</x:t>
   </x:si>
   <x:si>
     <x:t>28,073</x:t>
   </x:si>
   <x:si>
-    <x:t>$542,370.36</x:t>
-[...38 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$542,651.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>3443 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Global Unichip Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FM8B65</x:t>
   </x:si>
   <x:si>
     <x:t>6,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$497,055.53</x:t>
+    <x:t>$534,035.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
-    <x:t>RDDT</x:t>
-[...11 lines deleted...]
-    <x:t>$481,660.32</x:t>
+    <x:t>OPRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opera Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBLDHJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,052.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
     <x:t>1,581</x:t>
   </x:si>
   <x:si>
-    <x:t>$477,556.86</x:t>
-[...29 lines deleted...]
-    <x:t>BBG00PZTS4J3</x:t>
+    <x:t>$507,991.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,275.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keel Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021DN5TF5</x:t>
   </x:si>
   <x:si>
     <x:t>195,861</x:t>
   </x:si>
   <x:si>
-    <x:t>$452,438.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$460,273.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N605KK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,734.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,363.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Solana ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YJKBZM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,396.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>WYFI</x:t>
   </x:si>
   <x:si>
     <x:t>Whitefiber Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W3459T0</x:t>
   </x:si>
   <x:si>
-    <x:t>29,526</x:t>
-[...56 lines deleted...]
-    <x:t>$386,007.96</x:t>
+    <x:t>24,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,040.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,936.86</x:t>
   </x:si>
   <x:si>
     <x:t>HIVE</x:t>
   </x:si>
   <x:si>
     <x:t>Hive Blockchain Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HSWHL3</x:t>
   </x:si>
   <x:si>
-    <x:t>176,753</x:t>
-[...56 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>141,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,604.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABXX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abaxx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GR78Q9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,850.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>1,227</x:t>
   </x:si>
   <x:si>
-    <x:t>$173,411.91</x:t>
-[...20 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$216,774.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>PURR</x:t>
   </x:si>
   <x:si>
     <x:t>Hyperliquid Strategies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y593H53</x:t>
   </x:si>
   <x:si>
-    <x:t>14,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>29,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZCSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grayscale Zcash Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133B2R11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,331.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CNTN</x:t>
   </x:si>
   <x:si>
     <x:t>Canton Strategic Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QFR2V4</x:t>
   </x:si>
   <x:si>
-    <x:t>21,500</x:t>
-[...38 lines deleted...]
-    <x:t>$60,209.38</x:t>
+    <x:t>31,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,265.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>152,191</x:t>
+    <x:t>550,120</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,190.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$550,120.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>$.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$.72</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>242</x:t>
   </x:si>
   <x:si>
     <x:t>$.16</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>782</x:t>
   </x:si>
   <x:si>
-    <x:t>$4.93</x:t>
+    <x:t>$4.90</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$33.56</x:t>
+    <x:t>$33.92</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,649.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-5,086.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1240,56 +1210,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459aa705e0494b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rca0ec848bbc7442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77f9b07476614a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142a3e96d0e24784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf0d2c4a610f74b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e36cd30372d457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I70"/>
+  <x:dimension ref="A1:I69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1922,167 +1892,167 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
@@ -2096,138 +2066,138 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
@@ -2357,964 +2327,935 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
+      <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="G62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A69" s="1">
-[...31 lines deleted...]
-      <x:c r="B70" s="2" t="s">
+      <x:c r="A69" s="2" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="B69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C70" s="2" t="s">
+      <x:c r="C69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D70" s="2" t="s">
+      <x:c r="D69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E70" s="2" t="s">
+      <x:c r="E69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F70" s="2" t="s">
+      <x:c r="F69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G70" s="2" t="s">
+      <x:c r="G69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H70" s="2" t="s">
+      <x:c r="H69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I70" s="2" t="s">
+      <x:c r="I69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A70:I70"/>
+    <x:mergeCell ref="A69:I69"/>
   </x:mergeCells>
 </x:worksheet>
 </file>