--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -1,1188 +1,1194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04dc4c1abf094965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf618dbb06c84cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260413" sheetId="1" r:id="R2e36cd30372d457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260501" sheetId="1" r:id="R7f12844874bd4743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="381">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="383">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>307,116</x:t>
+    <x:t>313,116</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,375,728.16</x:t>
+    <x:t>$6,948,044.04</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.45%</x:t>
+    <x:t>10.34%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
     <x:t>193,663</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,766,745.35</x:t>
-[...2 lines deleted...]
-    <x:t>6.17%</x:t>
+    <x:t>$4,126,958.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
     <x:t>185,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,290,484.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>$3,157,086.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,031,947.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,940,866.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
     <x:t>64,176</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,764,060.32</x:t>
-[...38 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>$2,930,276.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443,178.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
     <x:t>113,605</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,125,549.55</x:t>
-[...20 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>$2,311,861.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
-    <x:t>164,792</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>173,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,656.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000660 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQVT51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,906.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,826.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
     <x:t>83,097</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,443,394.89</x:t>
-[...2 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>$1,537,294.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>14,510</x:t>
-[...41 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>15,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,452.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
     <x:t>18,090</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,118,866.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$1,308,449.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
     <x:t>16,879</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,083,969.38</x:t>
-[...2 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>$1,212,080.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
     <x:t>96,488</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,038,210.88</x:t>
-[...2 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>$1,174,258.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>VRT</x:t>
   </x:si>
   <x:si>
     <x:t>Vertiv Holdings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2B8KW8</x:t>
   </x:si>
   <x:si>
     <x:t>3,416</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,024,663.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$1,121,506.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,082,666.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKER NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2P156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,137.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,857.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DXDL6Q1</x:t>
   </x:si>
   <x:si>
     <x:t>6,439</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,018,649.80</x:t>
-[...35 lines deleted...]
-    <x:t>$988,014.33</x:t>
+    <x:t>$999,847.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,289.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Legence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WRYRPZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,044.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>GPGI</x:t>
   </x:si>
   <x:si>
     <x:t>Composecure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XTTT297</x:t>
   </x:si>
   <x:si>
     <x:t>57,631</x:t>
   </x:si>
   <x:si>
-    <x:t>$944,572.09</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$901,348.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NRG</x:t>
   </x:si>
   <x:si>
     <x:t>Nrg Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8RG11</x:t>
   </x:si>
   <x:si>
-    <x:t>5,348</x:t>
-[...23 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>5,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,565.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3443 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Unichip Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FM8B65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,558.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETHV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ethereum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NX8ZGV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,667.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,427.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,742.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJKCL1</x:t>
   </x:si>
   <x:si>
     <x:t>22,554</x:t>
   </x:si>
   <x:si>
-    <x:t>$775,180.98</x:t>
-[...89 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$752,175.90</x:t>
   </x:si>
   <x:si>
     <x:t>IBKR</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Brokers Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LV0836</x:t>
   </x:si>
   <x:si>
     <x:t>9,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$674,155.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$727,599.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,023.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QNTM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Quantum Computing Ucits ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V30CCS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,895.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,100.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
     <x:t>2,180</x:t>
   </x:si>
   <x:si>
-    <x:t>$635,949.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$671,025.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,459.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opera Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBLDHJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,151.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>SE</x:t>
   </x:si>
   <x:si>
     <x:t>Sea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HTBWMG5</x:t>
   </x:si>
   <x:si>
     <x:t>7,318</x:t>
   </x:si>
   <x:si>
-    <x:t>$632,348.38</x:t>
-[...17 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$630,811.60</x:t>
   </x:si>
   <x:si>
     <x:t>MELI</x:t>
   </x:si>
   <x:si>
     <x:t>Mercadolibre Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQPB11</x:t>
   </x:si>
   <x:si>
     <x:t>331</x:t>
   </x:si>
   <x:si>
-    <x:t>$606,368.83</x:t>
-[...32 lines deleted...]
-    <x:t>$603,582.98</x:t>
+    <x:t>$612,366.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,775.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keel Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021DN5TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,210.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,656</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>3,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,844.10</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,972</x:t>
-[...20 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>7,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,436.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N605KK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,042.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB9KF2</x:t>
   </x:si>
   <x:si>
     <x:t>4,082</x:t>
   </x:si>
   <x:si>
-    <x:t>$548,865.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$558,866.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,775.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Solana ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YJKBZM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,814.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitefiber Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W3459T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,357.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,623.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,468.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hive Blockchain Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HSWHL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,869.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABXX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abaxx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GR78Q9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,081.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PURR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyperliquid Strategies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y593H53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,830.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,398.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZCSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grayscale Zcash Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133B2R11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,194.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNTN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canton Strategic Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012QFR2V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,745.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>MIR</x:t>
   </x:si>
   <x:si>
     <x:t>Mirion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHJ1K96</x:t>
   </x:si>
   <x:si>
-    <x:t>28,073</x:t>
-[...311 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>550,120</x:t>
+    <x:t>611,141</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$550,120.19</x:t>
+    <x:t>$611,141.01</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>25</x:t>
   </x:si>
   <x:si>
-    <x:t>$33.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$33.89</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>$.72</x:t>
+    <x:t>$.74</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>242</x:t>
   </x:si>
   <x:si>
     <x:t>$.16</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>782</x:t>
   </x:si>
   <x:si>
-    <x:t>$4.90</x:t>
+    <x:t>$4.99</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$33.92</x:t>
+    <x:t>$34.09</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,086.77</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$29,611.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1210,56 +1216,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142a3e96d0e24784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf0d2c4a610f74b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e36cd30372d457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54530153df054f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R74d34073d01442b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f12844874bd4743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I69"/>
+  <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1892,1370 +1898,1399 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F68" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="H68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I68" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A69" s="2" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="B69" s="2" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="2" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C69" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="2" t="s">
+      <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E69" s="2" t="s">
+      <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F69" s="2" t="s">
+      <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G69" s="2" t="s">
+      <x:c r="G70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H69" s="2" t="s">
+      <x:c r="H70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I69" s="2" t="s">
+      <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A69:I69"/>
+    <x:mergeCell ref="A70:I70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>