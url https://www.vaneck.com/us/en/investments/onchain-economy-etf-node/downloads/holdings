--- v7 (2026-05-05)
+++ v8 (2026-05-25)
@@ -1,1194 +1,1236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf618dbb06c84cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303212cdedf64253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260501" sheetId="1" r:id="R7f12844874bd4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260521" sheetId="1" r:id="R17785cf0f2274998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="383">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="397">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>313,116</x:t>
+    <x:t>324,708</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,948,044.04</x:t>
+    <x:t>$7,127,340.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.34%</x:t>
+    <x:t>9.13%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>193,663</x:t>
-[...5 lines deleted...]
-    <x:t>6.14%</x:t>
+    <x:t>197,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,518,036.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>185,275</x:t>
-[...5 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>190,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,101,367.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,092,929.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,792,595.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,559,290.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>83,181</x:t>
-[...59 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>87,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,395.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>113,605</x:t>
-[...5 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>115,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,870,011.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
-    <x:t>173,792</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>204,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,776,313.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,721.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQVT51</x:t>
   </x:si>
   <x:si>
-    <x:t>1,955</x:t>
-[...5 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>1,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,947.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,772,598.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,721,149.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>56,166</x:t>
-[...41 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>57,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,457.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>18,090</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>16,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,208.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKER NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2P156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,031.29</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>16,879</x:t>
-[...23 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>17,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,338.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,320.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VRT</x:t>
   </x:si>
   <x:si>
     <x:t>Vertiv Holdings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2B8KW8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,416</x:t>
-[...41 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>3,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,561.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>TLN</x:t>
   </x:si>
   <x:si>
     <x:t>Talen Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GWQVVD3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,735</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>2,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,215.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrg Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8RG11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,247.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DXDL6Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,439</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>6,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,921.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3443 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Unichip Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FM8B65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,197.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keel Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021DN5TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,785.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,914.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,629</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>5,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,755.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,718.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>LGN</x:t>
   </x:si>
   <x:si>
     <x:t>Legence Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WRYRPZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,889</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>11,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,333.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,619.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJKCL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,494.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,280.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitefiber Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W3459T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,011.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETHV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ethereum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NX8ZGV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,710.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LV0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,655.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QNTM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Quantum Computing Ucits ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V30CCS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,780.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,921.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N605KK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,356.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,309.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>GPGI</x:t>
   </x:si>
   <x:si>
     <x:t>Composecure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XTTT297</x:t>
   </x:si>
   <x:si>
-    <x:t>57,631</x:t>
-[...59 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>58,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,573.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,936.60</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>6,293</x:t>
-[...110 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>6,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,523.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTBWMG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,752.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opera Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBLDHJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,718.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CEG</x:t>
   </x:si>
   <x:si>
     <x:t>Constellation Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014KFRNP7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,180</x:t>
-[...104 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>2,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,256.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,911.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>FUTU</x:t>
   </x:si>
   <x:si>
     <x:t>Futu Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MYXW4R8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,906</x:t>
-[...53 lines deleted...]
-    <x:t>$558,866.62</x:t>
+    <x:t>4,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,694.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>BWXT</x:t>
   </x:si>
   <x:si>
     <x:t>Bwx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D86F25</x:t>
   </x:si>
   <x:si>
-    <x:t>2,500</x:t>
-[...20 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>2,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,413.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hive Blockchain Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HSWHL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,546.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,733.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VSOL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Solana ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YJKBZM5</x:t>
   </x:si>
   <x:si>
-    <x:t>37,070</x:t>
-[...35 lines deleted...]
-    <x:t>$378,880.00</x:t>
+    <x:t>37,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,917.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>3350 JP</x:t>
-[...47 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJW74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,878.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliance Resource Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C14X88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,976.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,553.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZCSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grayscale Zcash Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133B2R11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,279.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ABXX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abaxx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GR78Q9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,577</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>7,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,664.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PURR</x:t>
   </x:si>
   <x:si>
     <x:t>Hyperliquid Strategies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y593H53</x:t>
   </x:si>
   <x:si>
-    <x:t>29,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>36,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,681.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNTN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canton Strategic Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012QFR2V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,664.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>7,148</x:t>
-[...41 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>7,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,701.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cerebras Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNFPQH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,930.00</x:t>
   </x:si>
   <x:si>
     <x:t>MIR</x:t>
   </x:si>
   <x:si>
     <x:t>Mirion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHJ1K96</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$706.68</x:t>
+    <x:t>$633.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>611,141</x:t>
+    <x:t>232,394</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$611,141.01</x:t>
+    <x:t>$232,393.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4.91</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>25</x:t>
   </x:si>
   <x:si>
-    <x:t>$33.89</x:t>
-[...26 lines deleted...]
-    <x:t>$4.99</x:t>
+    <x:t>$33.37</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$34.09</x:t>
+    <x:t>$33.58</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,611.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$151,644.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1216,60 +1258,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54530153df054f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R74d34073d01442b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f12844874bd4743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53de9764eae0445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re70534b054d740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17785cf0f2274998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I70"/>
+  <x:dimension ref="A1:I72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="45" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1782,938 +1824,938 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
@@ -2739,558 +2781,616 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A70" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B70" s="2" t="s">
+      <x:c r="A70" s="1">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C70" s="2" t="s">
+      <x:c r="D70" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A71" s="1">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A72" s="2" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="B72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D70" s="2" t="s">
+      <x:c r="C72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E70" s="2" t="s">
+      <x:c r="D72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F70" s="2" t="s">
+      <x:c r="E72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G70" s="2" t="s">
+      <x:c r="F72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H70" s="2" t="s">
+      <x:c r="G72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I70" s="2" t="s">
+      <x:c r="H72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A70:I70"/>
+    <x:mergeCell ref="A72:I72"/>
   </x:mergeCells>
 </x:worksheet>
 </file>