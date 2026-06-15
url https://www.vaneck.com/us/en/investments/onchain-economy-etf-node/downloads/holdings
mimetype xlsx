--- v8 (2026-05-25)
+++ v9 (2026-06-15)
@@ -1,1236 +1,1173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303212cdedf64253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9850e649dd441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260521" sheetId="1" r:id="R17785cf0f2274998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260612" sheetId="1" r:id="Rf79cedaa0f444cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="397">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="376">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
     <x:t>324,708</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,127,340.60</x:t>
+    <x:t>$5,835,002.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.13%</x:t>
+    <x:t>7.63%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
     <x:t>197,122</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,518,036.24</x:t>
-[...2 lines deleted...]
-    <x:t>5.79%</x:t>
+    <x:t>$5,136,999.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.72%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
     <x:t>190,584</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,101,367.68</x:t>
-[...2 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>$4,669,308.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
     <x:t>38,884</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,092,929.84</x:t>
-[...2 lines deleted...]
-    <x:t>5.24%</x:t>
+    <x:t>$4,621,752.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
     <x:t>65,322</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,792,595.32</x:t>
-[...2 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>$3,904,295.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,191,470.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
     <x:t>74,121</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,559,290.42</x:t>
-[...2 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>$3,164,966.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,787.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>87,766</x:t>
-[...41 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>88,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,479,234.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
     <x:t>84,582</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,069,721.54</x:t>
-[...2 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$2,250,727.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,907,124.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,849,220.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQVT51</x:t>
   </x:si>
   <x:si>
-    <x:t>1,529</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>1,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,835.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>15,430</x:t>
-[...41 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>16,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,695.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
     <x:t>16,985</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,247,208.55</x:t>
+    <x:t>$1,257,059.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keel Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021DN5TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,626.81</x:t>
   </x:si>
   <x:si>
     <x:t>1.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,284.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AKER NO</x:t>
   </x:si>
   <x:si>
     <x:t>Aker Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2P156</x:t>
   </x:si>
   <x:si>
     <x:t>8,952</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,247,031.29</x:t>
-[...17 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$1,145,720.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,583.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$951,587.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,274.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrg Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8RG11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,520.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,394.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,421.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N605KK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,213.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
     <x:t>5,354</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,036,320.24</x:t>
-[...56 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$855,462.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DXDL6Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,553</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>5,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,559.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>3443 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Global Unichip Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FM8B65</x:t>
   </x:si>
   <x:si>
     <x:t>6,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$967,197.63</x:t>
-[...35 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>$845,217.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LV0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,906.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innio Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XNSQ6K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJKCL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,849.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QNTM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Quantum Computing Ucits ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V30CCS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,647.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,681.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,196.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Composecure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTTT297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,848.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,593.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,874.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
     <x:t>5,731</x:t>
   </x:si>
   <x:si>
-    <x:t>$944,755.35</x:t>
-[...35 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$710,472.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,879.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSH</x:t>
   </x:si>
   <x:si>
     <x:t>Bullish</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W8QW0N1</x:t>
   </x:si>
   <x:si>
-    <x:t>24,322</x:t>
-[...41 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>25,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,011.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opera Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBLDHJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,624.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,022.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>WYFI</x:t>
   </x:si>
   <x:si>
     <x:t>Whitefiber Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W3459T0</x:t>
   </x:si>
   <x:si>
     <x:t>26,464</x:t>
   </x:si>
   <x:si>
-    <x:t>$782,011.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$653,660.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sea Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HTBWMG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,903.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ETHV</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ethereum ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NX8ZGV6</x:t>
   </x:si>
   <x:si>
     <x:t>24,735</x:t>
   </x:si>
   <x:si>
-    <x:t>$773,710.80</x:t>
-[...119 lines deleted...]
-    <x:t>$699,936.60</x:t>
+    <x:t>$602,049.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>6,404</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>5,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,752.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,093.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hive Blockchain Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HSWHL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,310.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NU</x:t>
   </x:si>
   <x:si>
     <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0136WM1M4</x:t>
   </x:si>
   <x:si>
-    <x:t>51,000</x:t>
-[...128 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>38,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,220.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliance Resource Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C14X88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,415.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2454 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediatek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLDX96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,307.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJW74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,520.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>1,451</x:t>
   </x:si>
   <x:si>
-    <x:t>$446,733.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$377,579.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABXX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abaxx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GR78Q9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,136.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>VSOL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Solana ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YJKBZM5</x:t>
   </x:si>
   <x:si>
     <x:t>37,733</x:t>
   </x:si>
   <x:si>
-    <x:t>$439,917.73</x:t>
-[...53 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$335,118.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THYP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21shares Hyperliquid ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0222RPZ79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ZCSH</x:t>
   </x:si>
   <x:si>
     <x:t>Grayscale Zcash Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0133B2R11</x:t>
   </x:si>
   <x:si>
-    <x:t>7,395</x:t>
+    <x:t>10,795</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$385,279.50</x:t>
-[...38 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$301,612.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267260 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hd Hyundai Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FB1L9R9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,608.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CNTN</x:t>
   </x:si>
   <x:si>
     <x:t>Canton Strategic Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QFR2V4</x:t>
   </x:si>
   <x:si>
     <x:t>47,064</x:t>
   </x:si>
   <x:si>
-    <x:t>$157,664.40</x:t>
-[...116 lines deleted...]
-    <x:t>$33.58</x:t>
+    <x:t>$145,427.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>034020 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doosan Heavy Industries &amp; Construction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,695.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$151,644.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$196,584.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1258,60 +1195,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53de9764eae0445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re70534b054d740b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17785cf0f2274998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766751a7dea84292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf6ca5f736c6440fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf79cedaa0f444cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I72"/>
+  <x:dimension ref="A1:I65"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="48" customWidth="1"/>
+    <x:col min="2" max="2" width="15" customWidth="1"/>
+    <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1824,1573 +1761,1370 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A65" s="1">
-[...5 lines deleted...]
-      <x:c r="C65" s="1" t="s">
+      <x:c r="A65" s="2" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="B65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C66" s="1" t="s">
+      <x:c r="C65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C70" s="1" t="s">
+      <x:c r="G65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B72" s="2" t="s">
+      <x:c r="H65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C72" s="2" t="s">
-[...17 lines deleted...]
-      <x:c r="I72" s="2" t="s">
+      <x:c r="I65" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A72:I72"/>
+    <x:mergeCell ref="A65:I65"/>
   </x:mergeCells>
 </x:worksheet>
 </file>