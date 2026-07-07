--- v9 (2026-06-15)
+++ v10 (2026-07-07)
@@ -1,1173 +1,1209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9850e649dd441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62f4aeeb397486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260612" sheetId="1" r:id="Rf79cedaa0f444cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260702" sheetId="1" r:id="R95bc6440b9e84ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="376">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="388">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>324,708</x:t>
+    <x:t>315,323</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,835,002.76</x:t>
+    <x:t>$5,477,160.51</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.63%</x:t>
+    <x:t>8.07%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>197,122</x:t>
-[...5 lines deleted...]
-    <x:t>6.72%</x:t>
+    <x:t>191,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,054,423.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>190,584</x:t>
-[...5 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>185,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,708,882.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>38,884</x:t>
-[...5 lines deleted...]
-    <x:t>6.04%</x:t>
+    <x:t>37,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,667,909.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,170,110.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>65,322</x:t>
-[...5 lines deleted...]
-    <x:t>5.10%</x:t>
+    <x:t>67,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,617,710.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>115,633</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>112,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,438.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>74,121</x:t>
-[...5 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>71,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,379,691.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
-    <x:t>215,894</x:t>
-[...23 lines deleted...]
-    <x:t>3.24%</x:t>
+    <x:t>183,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,274,581.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>84,582</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>82,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,816,049.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,375,138.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>57,168</x:t>
-[...23 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>55,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,187.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,199.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQVT51</x:t>
   </x:si>
   <x:si>
-    <x:t>1,034</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,303,791.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,296,221.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,530</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>20,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295,631.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKER NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2P156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,135,965.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>16,985</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>15,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,828.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>KEEL</x:t>
   </x:si>
   <x:si>
     <x:t>Keel Infrastructure Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021DN5TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>218,359</x:t>
-[...41 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>212,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,304.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3443 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Unichip Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FM8B65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,730.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrg Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8RG11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,950.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>VRT</x:t>
   </x:si>
   <x:si>
     <x:t>Vertiv Holdings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2B8KW8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,165</x:t>
-[...20 lines deleted...]
-    <x:t>$951,587.10</x:t>
+    <x:t>3,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,129.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,592.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N605KK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,058.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,855.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,391.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$861,033.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,330.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,067.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>TLN</x:t>
-[...29 lines deleted...]
-    <x:t>$906,520.75</x:t>
+    <x:t>GPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Composecure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTTT297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,613.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innio Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XNSQ6K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,061.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,263.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitefiber Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W3459T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,976.56</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>WMB</x:t>
-[...11 lines deleted...]
-    <x:t>$881,394.24</x:t>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,831.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LV0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,958.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>DTM</x:t>
-[...65 lines deleted...]
-    <x:t>$851,559.06</x:t>
+    <x:t>BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJKCL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,219.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>3443 TT</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>QNTM LN</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Quantum Computing Ucits ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V30CCS6</x:t>
   </x:si>
   <x:si>
-    <x:t>24,812</x:t>
-[...74 lines deleted...]
-    <x:t>$731,593.50</x:t>
+    <x:t>24,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,110.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opera Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBLDHJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,688.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,706.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>HOOD</x:t>
-[...14 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,394.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,817.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,549.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETHV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ethereum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NX8ZGV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,176.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,902.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,731</x:t>
-[...95 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>5,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,885.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,344.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,209.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hive Blockchain Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HSWHL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,230.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Solana ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YJKBZM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,487.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2454 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediatek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLDX96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,310.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJW74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,438.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,225.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZCSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grayscale Zcash Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133B2R11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,204.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THYP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21shares Hyperliquid ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0222RPZ79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,616.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>SE</x:t>
   </x:si>
   <x:si>
     <x:t>Sea Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HTBWMG5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,450</x:t>
-[...167 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>3,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,515.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,540.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ABXX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abaxx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GR78Q9</x:t>
   </x:si>
   <x:si>
-    <x:t>10,212</x:t>
-[...77 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>12,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,779.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LFL119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,020.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CNTN</x:t>
   </x:si>
   <x:si>
     <x:t>Canton Strategic Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QFR2V4</x:t>
   </x:si>
   <x:si>
-    <x:t>47,064</x:t>
-[...2 lines deleted...]
-    <x:t>$145,427.76</x:t>
+    <x:t>45,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,799.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>034020 KS</x:t>
-[...8 lines deleted...]
-    <x:t>$124,695.13</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,523.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33.15</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$196,584.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$4,849.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1195,60 +1231,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766751a7dea84292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf6ca5f736c6440fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf79cedaa0f444cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d8fa96d07e45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6a1599b91a914701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95bc6440b9e84ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I65"/>
+  <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="15" customWidth="1"/>
-    <x:col min="3" max="3" width="50" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1761,1370 +1797,1515 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="1">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F64" s="1" t="s">
+      <x:c r="C65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="G64" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="H64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I64" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A66" s="1">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A65" s="2" t="s">
+      <x:c r="C66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="B65" s="2" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C65" s="2" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D65" s="2" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="2" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E65" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F65" s="2" t="s">
+      <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G65" s="2" t="s">
+      <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H65" s="2" t="s">
+      <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I65" s="2" t="s">
+      <x:c r="G70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A65:I65"/>
+    <x:mergeCell ref="A70:I70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>