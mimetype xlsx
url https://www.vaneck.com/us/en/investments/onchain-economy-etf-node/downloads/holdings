--- v10 (2026-07-07)
+++ v11 (2026-07-28)
@@ -1,1209 +1,1176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62f4aeeb397486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db5c04c8bed4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260702" sheetId="1" r:id="R95bc6440b9e84ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260724" sheetId="1" r:id="Raa699a5a55734062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="388">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="377">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
     <x:t>315,323</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,477,160.51</x:t>
+    <x:t>$5,723,112.45</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.07%</x:t>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,353,913.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,153,112.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>191,427</x:t>
-[...41 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>187,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,469,889.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>93,486</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>94,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,606,868.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>67,432</x:t>
-[...5 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>68,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,555,309.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
     <x:t>112,293</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,406,438.99</x:t>
-[...2 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>$2,554,665.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,283,820.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
     <x:t>71,981</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,379,691.86</x:t>
-[...20 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>$1,957,163.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
     <x:t>82,137</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,816,049.07</x:t>
-[...2 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>$1,850,546.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
-    <x:t>108,965</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>125,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,829,011.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,360.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,678.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,287,170.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKER NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2P156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,229,345.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000660 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQVT51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,086,570.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nrg Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8RG11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,325.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keel Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021DN5TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,228.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>55,518</x:t>
-[...92 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>40,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,948.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,967.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,629.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,602.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,583.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
     <x:t>15,595</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,047,828.05</x:t>
-[...20 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$842,597.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,949.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interactive Brokers Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LV0836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,459.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,830.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,346.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>3443 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Global Unichip Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FM8B65</x:t>
   </x:si>
   <x:si>
     <x:t>6,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$969,730.11</x:t>
-[...53 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$743,138.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJKCL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,277.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>RPI LN</x:t>
   </x:si>
   <x:si>
     <x:t>Raspberry Pi Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N605KK9</x:t>
   </x:si>
   <x:si>
     <x:t>77,288</x:t>
   </x:si>
   <x:si>
-    <x:t>$892,058.73</x:t>
-[...89 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$729,307.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>GPGI</x:t>
   </x:si>
   <x:si>
     <x:t>Composecure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XTTT297</x:t>
   </x:si>
   <x:si>
     <x:t>50,365</x:t>
   </x:si>
   <x:si>
-    <x:t>$843,613.75</x:t>
+    <x:t>$706,117.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,879.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,389.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opera Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBLDHJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,976.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETHV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ethereum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NX8ZGV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,370.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QNTM LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Quantum Computing Ucits ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V30CCS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,441.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitefiber Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W3459T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,897.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,811.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,949.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,224.32</x:t>
   </x:si>
   <x:si>
     <x:t>INIO</x:t>
   </x:si>
   <x:si>
     <x:t>Innio Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XNSQ6K5</x:t>
   </x:si>
   <x:si>
     <x:t>22,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$823,061.25</x:t>
-[...218 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$585,387.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,921.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
     <x:t>31,135</x:t>
   </x:si>
   <x:si>
-    <x:t>$567,902.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$512,482.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
     <x:t>5,566</x:t>
   </x:si>
   <x:si>
-    <x:t>$560,885.82</x:t>
-[...38 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$510,235.22</x:t>
   </x:si>
   <x:si>
     <x:t>HIVE</x:t>
   </x:si>
   <x:si>
     <x:t>Hive Blockchain Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HSWHL3</x:t>
   </x:si>
   <x:si>
-    <x:t>139,886</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>149,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,662.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJW74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,526.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZCSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grayscale Zcash Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133B2R11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,891.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VSOL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Solana ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YJKBZM5</x:t>
   </x:si>
   <x:si>
     <x:t>36,643</x:t>
   </x:si>
   <x:si>
-    <x:t>$395,487.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$362,443.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>2454 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Mediatek Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLDX96</x:t>
   </x:si>
   <x:si>
     <x:t>3,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$394,310.13</x:t>
-[...17 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$341,595.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THYP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21shares Hyperliquid ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0222RPZ79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,013.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>1,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$382,225.79</x:t>
-[...77 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$260,879.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>ABXX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abaxx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GR78Q9</x:t>
   </x:si>
   <x:si>
     <x:t>12,347</x:t>
   </x:si>
   <x:si>
-    <x:t>$243,779.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$203,072.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>DPC</x:t>
   </x:si>
   <x:si>
     <x:t>Dpc Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LFL119</x:t>
   </x:si>
   <x:si>
-    <x:t>$145,020.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$149,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>CNTN</x:t>
   </x:si>
   <x:si>
     <x:t>Canton Strategic Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QFR2V4</x:t>
   </x:si>
   <x:si>
-    <x:t>45,704</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>55,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,065.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>108,523</x:t>
+    <x:t>117,984</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$108,523.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$117,983.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>26</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$2.70</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>264</x:t>
-[...2 lines deleted...]
-    <x:t>$.17</x:t>
+    <x:t>299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.20</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>782</x:t>
   </x:si>
   <x:si>
-    <x:t>$4.86</x:t>
-[...8 lines deleted...]
-    <x:t>$33.27</x:t>
+    <x:t>$4.78</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$33.15</x:t>
+    <x:t>$32.96</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,849.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-19,610.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1231,56 +1198,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d8fa96d07e45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6a1599b91a914701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95bc6440b9e84ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0fd93428cb04657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1447ec8662684f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa699a5a55734062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I70"/>
+  <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1536,312 +1503,312 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -2145,602 +2112,602 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -2774,222 +2741,222 @@
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
@@ -2997,315 +2964,257 @@
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="2" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C68" s="1" t="s">
+      <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B70" s="2" t="s">
+      <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C70" s="2" t="s">
+      <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D70" s="2" t="s">
+      <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E70" s="2" t="s">
+      <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F70" s="2" t="s">
+      <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G70" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I70" s="2" t="s">
+      <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A70:I70"/>
+    <x:mergeCell ref="A68:I68"/>
   </x:mergeCells>
 </x:worksheet>
 </file>