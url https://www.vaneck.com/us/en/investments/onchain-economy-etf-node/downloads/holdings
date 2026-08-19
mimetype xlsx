--- v11 (2026-07-28)
+++ v12 (2026-08-19)
@@ -1,1176 +1,1029 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db5c04c8bed4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041c6ae067d14555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260724" sheetId="1" r:id="Raa699a5a55734062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260817" sheetId="1" r:id="R4a26eba158454e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="377">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="328">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>315,323</x:t>
+    <x:t>380,941</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,723,112.45</x:t>
+    <x:t>$6,917,888.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.75%</x:t>
+    <x:t>10.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>188,074</x:t>
-[...5 lines deleted...]
-    <x:t>6.65%</x:t>
+    <x:t>228,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,234,391.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>37,759</x:t>
-[...5 lines deleted...]
-    <x:t>6.35%</x:t>
+    <x:t>45,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,997,456.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>187,968</x:t>
-[...5 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>221,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,890,620.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>94,486</x:t>
-[...5 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>106,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,806,548.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>68,932</x:t>
-[...5 lines deleted...]
-    <x:t>3.90%</x:t>
+    <x:t>83,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,752,113.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,822,787.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,436,823.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,146,923.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>112,293</x:t>
-[...2 lines deleted...]
-    <x:t>$2,554,665.75</x:t>
+    <x:t>101,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,045,610.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
-    <x:t>188,434</x:t>
-[...59 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>188,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,829,995.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,607,414.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKER NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2P156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,492,567.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BTDR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitdeer Technologies Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0142Q8P97</x:t>
   </x:si>
   <x:si>
-    <x:t>122,090</x:t>
-[...23 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>155,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,670.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>16,684</x:t>
-[...23 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>17,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,369,816.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,021.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQVT51</x:t>
   </x:si>
   <x:si>
     <x:t>939</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,086,570.87</x:t>
-[...2 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>$1,129,443.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3443 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Unichip Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FM8B65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,895.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keel Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021DN5TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,657.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>NRG</x:t>
   </x:si>
   <x:si>
     <x:t>Nrg Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8RG11</x:t>
   </x:si>
   <x:si>
-    <x:t>7,015</x:t>
-[...20 lines deleted...]
-    <x:t>$967,228.74</x:t>
+    <x:t>8,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,822.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,382.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,399.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,277.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>40,518</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>41,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$907,211.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,913.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitefiber Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W3459T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,835.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DXDL6Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,588</x:t>
-[...92 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>5,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,749.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primoris Services Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,247.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>5,199</x:t>
-[...20 lines deleted...]
-    <x:t>$783,459.60</x:t>
+    <x:t>5,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,377.65</x:t>
   </x:si>
   <x:si>
     <x:t>1.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>AEP</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJKCL1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,291</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>22,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,024.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>RPI LN</x:t>
   </x:si>
   <x:si>
     <x:t>Raspberry Pi Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N605KK9</x:t>
   </x:si>
   <x:si>
-    <x:t>77,288</x:t>
-[...41 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>79,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,220.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,232</x:t>
-[...2 lines deleted...]
-    <x:t>$686,389.12</x:t>
+    <x:t>7,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,635.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innio Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XNSQ6K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,810.12</x:t>
   </x:si>
   <x:si>
     <x:t>1.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>OPRA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ETHV</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ethereum ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NX8ZGV6</x:t>
   </x:si>
   <x:si>
-    <x:t>24,020</x:t>
-[...41 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>24,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,379.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,392.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,768.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,580.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>5,344</x:t>
-[...125 lines deleted...]
-    <x:t>$510,235.22</x:t>
+    <x:t>3,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,707.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJW74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,049.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,036.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZCSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grayscale Zcash Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133B2R11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,734.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Solana ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YJKBZM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,589.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boost Run Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226DB5F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,971.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>HIVE</x:t>
   </x:si>
   <x:si>
     <x:t>Hive Blockchain Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HSWHL3</x:t>
   </x:si>
   <x:si>
-    <x:t>149,886</x:t>
-[...80 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>106,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,258.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>THYP</x:t>
   </x:si>
   <x:si>
     <x:t>21shares Hyperliquid ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0222RPZ79</x:t>
   </x:si>
   <x:si>
-    <x:t>8,740</x:t>
-[...23 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>8,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,494.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ABXX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abaxx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GR78Q9</x:t>
   </x:si>
   <x:si>
-    <x:t>12,347</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>15,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,049.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>DPC</x:t>
   </x:si>
   <x:si>
     <x:t>Dpc Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LFL119</x:t>
   </x:si>
   <x:si>
-    <x:t>$149,730.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>3,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,085.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>CNTN</x:t>
   </x:si>
   <x:si>
     <x:t>Canton Strategic Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QFR2V4</x:t>
   </x:si>
   <x:si>
-    <x:t>55,704</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>68,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,147.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>117,984</x:t>
+    <x:t>288,733</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,983.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$288,732.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>25</x:t>
   </x:si>
   <x:si>
-    <x:t>$33.16</x:t>
+    <x:t>$33.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>26</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.70</x:t>
+    <x:t>$2.75</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>299</x:t>
   </x:si>
   <x:si>
-    <x:t>$.20</x:t>
+    <x:t>$.21</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>782</x:t>
   </x:si>
   <x:si>
-    <x:t>$4.78</x:t>
+    <x:t>$4.91</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$32.96</x:t>
+    <x:t>$33.57</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-19,610.87</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-6,240.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1198,56 +1051,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0fd93428cb04657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1447ec8662684f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa699a5a55734062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra631ddae110a4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc69552843d4a42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a26eba158454e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I68"/>
+  <x:dimension ref="A1:I59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1503,1718 +1356,1457 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A59" s="1">
-[...284 lines deleted...]
-      <x:c r="I68" s="2" t="s">
+      <x:c r="A59" s="2" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A68:I68"/>
+    <x:mergeCell ref="A59:I59"/>
   </x:mergeCells>
 </x:worksheet>
 </file>