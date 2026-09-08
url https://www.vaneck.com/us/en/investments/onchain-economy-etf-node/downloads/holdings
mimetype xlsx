--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,1029 +1,870 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041c6ae067d14555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b2f30771024372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260817" sheetId="1" r:id="R4a26eba158454e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260907" sheetId="1" r:id="Re032d4d521404af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="328">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="275">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>380,941</x:t>
+    <x:t>456,514</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,917,888.56</x:t>
+    <x:t>$10,308,086.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.35%</x:t>
+    <x:t>14.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,420,281.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>228,886</x:t>
-[...23 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>238,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,225,721.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,181,968.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,005,562.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>221,058</x:t>
-[...41 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>230,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,798,175.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,758,724.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>90,532</x:t>
-[...23 lines deleted...]
-    <x:t>3.64%</x:t>
+    <x:t>96,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,539,378.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
-    <x:t>173,139</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>198,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,513,241.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,288,471.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,133.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,204,506.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>101,620</x:t>
-[...41 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>105,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,992.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,684,619.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,893.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>AKER NO</x:t>
   </x:si>
   <x:si>
     <x:t>Aker Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2P156</x:t>
   </x:si>
   <x:si>
-    <x:t>9,646</x:t>
-[...41 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>7,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,376,716.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000660 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQVT51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,418.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,128.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,504.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZCSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Zcash ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133B2R11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,064,130.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,905.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keel Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021DN5TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,250.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,128.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,857.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,732.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3443 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Unichip Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FM8B65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,769.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETHV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ethereum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NX8ZGV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,044.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,174.69</x:t>
   </x:si>
   <x:si>
     <x:t>SEI</x:t>
   </x:si>
   <x:si>
     <x:t>Solaris Energy Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G7D6C05</x:t>
   </x:si>
   <x:si>
-    <x:t>18,342</x:t>
-[...95 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>16,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,730.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,983.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,661.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innio Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XNSQ6K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,084.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJKCL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,654.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N605KK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,283.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>RDDT</x:t>
   </x:si>
   <x:si>
     <x:t>Reddit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005K1D4S0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,662</x:t>
-[...59 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>4,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,609.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJW74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,845.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>WYFI</x:t>
   </x:si>
   <x:si>
     <x:t>Whitefiber Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W3459T0</x:t>
   </x:si>
   <x:si>
-    <x:t>28,100</x:t>
-[...203 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>32,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,989.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>SHOP</x:t>
   </x:si>
   <x:si>
     <x:t>Shopify Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008HBD923</x:t>
   </x:si>
   <x:si>
-    <x:t>3,698</x:t>
-[...62 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>3,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,886.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>VSOL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Solana ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YJKBZM5</x:t>
   </x:si>
   <x:si>
-    <x:t>37,515</x:t>
-[...41 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>39,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$533,300.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LFL119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,466.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>THYP</x:t>
   </x:si>
   <x:si>
-    <x:t>21shares Hyperliquid ETF</x:t>
+    <x:t>21shares Hyperliquid Staking ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0222RPZ79</x:t>
   </x:si>
   <x:si>
-    <x:t>8,948</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>9,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,174.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ABXX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abaxx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GR78Q9</x:t>
   </x:si>
   <x:si>
-    <x:t>15,199</x:t>
-[...23 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>15,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,293.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CNTN</x:t>
   </x:si>
   <x:si>
     <x:t>Canton Strategic Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QFR2V4</x:t>
   </x:si>
   <x:si>
-    <x:t>68,221</x:t>
-[...68 lines deleted...]
-    <x:t>$33.57</x:t>
+    <x:t>71,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,880.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,240.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$242,696.73</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1051,59 +892,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra631ddae110a4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc69552843d4a42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a26eba158454e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f599653e87344d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb2da66b149b475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re032d4d521404af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I59"/>
+  <x:dimension ref="A1:I48"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1724,292 +1565,292 @@
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2333,480 +2174,161 @@
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A48" s="2" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...359 lines deleted...]
-      <x:c r="I59" s="2" t="s">
+      <x:c r="B48" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C48" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D48" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E48" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F48" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G48" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H48" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A59:I59"/>
+    <x:mergeCell ref="A48:I48"/>
   </x:mergeCells>
 </x:worksheet>
 </file>