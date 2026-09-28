--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,870 +1,891 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b2f30771024372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f02ed590f774c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260907" sheetId="1" r:id="Re032d4d521404af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260925" sheetId="1" r:id="R5d85286665414aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="275">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="282">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>456,514</x:t>
+    <x:t>506,764</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,308,086.12</x:t>
+    <x:t>$12,040,712.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.07%</x:t>
+    <x:t>15.95%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>47,253</x:t>
-[...5 lines deleted...]
-    <x:t>6.03%</x:t>
+    <x:t>42,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,131,599.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,066,339.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,036,785.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>238,203</x:t>
-[...41 lines deleted...]
-    <x:t>5.47%</x:t>
+    <x:t>214,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,809,432.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>230,053</x:t>
-[...5 lines deleted...]
-    <x:t>5.18%</x:t>
+    <x:t>222,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,501,803.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,146,827.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>126,547</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>136,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,129,886.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,704,625.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>96,298</x:t>
-[...23 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>98,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,598,435.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,388,842.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,186.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>22,425</x:t>
-[...59 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>23,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051,450.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZCSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Zcash ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0133B2R11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,271.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>63,981</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>65,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,167.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>17,773</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>18,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,040.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3443 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Unichip Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FM8B65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,358,133.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,577.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,309,277.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>AKER NO</x:t>
   </x:si>
   <x:si>
     <x:t>Aker Asa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2P156</x:t>
   </x:si>
   <x:si>
-    <x:t>7,954</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>8,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,244,391.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,687.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETHV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ethereum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NX8ZGV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,114,202.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,111,151.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keel Infrastructure Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021DN5TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,439.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,954.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,687.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,569.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,648.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$934,265.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raspberry Pi Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N605KK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,945.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innio Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XNSQ6K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,774.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Solana ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YJKBZM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,180.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WYFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whitefiber Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W3459T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,226.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LFL119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,765.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9501 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electric Power Co Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJW74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,175.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THYP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21shares Hyperliquid Staking ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0222RPZ79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,368.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,907.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>000660 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQVT51</x:t>
   </x:si>
   <x:si>
-    <x:t>939</x:t>
-[...437 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,920.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNTN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canton Strategic Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012QFR2V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,773.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>ABXX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abaxx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GR78Q9</x:t>
   </x:si>
   <x:si>
-    <x:t>15,815</x:t>
-[...23 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>19,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,139.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-61.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-47,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-47,527.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$242,696.73</x:t>
+    <x:t>$389,944.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -892,59 +913,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f599653e87344d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb2da66b149b475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re032d4d521404af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb4632bfdc64eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63e0489c38f24ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d85286665414aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I48"/>
+  <x:dimension ref="A1:I51"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="15" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1391,225 +1412,225 @@
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
@@ -1806,529 +1827,616 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A48" s="1">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F47" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="G47" s="1" t="s">
+    </x:row>
+    <x:row r="49" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A49" s="1">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="H47" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A48" s="2" t="s">
+      <x:c r="C49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="B48" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I48" s="2" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A50" s="1">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A51" s="2" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="B51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A48:I48"/>
+    <x:mergeCell ref="A51:I51"/>
   </x:mergeCells>
 </x:worksheet>
 </file>