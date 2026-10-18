--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,891 +1,867 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f02ed590f774c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39fcd2883ccc47aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20260925" sheetId="1" r:id="R5d85286665414aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="NODE_asof_20261015" sheetId="1" r:id="R91ed2a77517c46a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="282">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/25/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="274">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
-    <x:t>506,764</x:t>
+    <x:t>502,764</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,040,712.64</x:t>
+    <x:t>$11,694,290.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.95%</x:t>
+    <x:t>18.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,750,530.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
     <x:t>42,673</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,131,599.86</x:t>
-[...2 lines deleted...]
-    <x:t>5.47%</x:t>
+    <x:t>$3,246,988.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,921,252.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
     <x:t>92,155</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,066,339.38</x:t>
-[...20 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>$2,800,590.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>214,858</x:t>
-[...23 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>232,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,337,894.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
-    <x:t>225,579</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>244,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,286,813.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>136,082</x:t>
-[...5 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>144,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,241,021.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,091,628.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,950.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,911,124.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,906,042.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
     <x:t>215,508</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,704,625.40</x:t>
-[...74 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>$1,795,181.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Talen Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GWQVVD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,182.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,334.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>ZCSH</x:t>
   </x:si>
   <x:si>
     <x:t>The Zcash ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0133B2R11</x:t>
   </x:si>
   <x:si>
-    <x:t>13,058</x:t>
+    <x:t>39,174</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,612,271.26</x:t>
-[...2 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>$1,286,474.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,369.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
     <x:t>65,766</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,594,167.84</x:t>
-[...20 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$1,200,229.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>3443 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Global Unichip Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FM8B65</x:t>
   </x:si>
   <x:si>
     <x:t>5,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,358,133.11</x:t>
-[...20 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>$1,198,344.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKER NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aker Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2P156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,501.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014KFRNP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,050.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaris Energy Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G7D6C05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,041.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETHV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Ethereum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NX8ZGV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,860.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DXDL6Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,456</x:t>
-[...77 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>6,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,321.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,961.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,195.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,600.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,829.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>KEEL</x:t>
   </x:si>
   <x:si>
     <x:t>Keel Infrastructure Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021DN5TF5</x:t>
   </x:si>
   <x:si>
     <x:t>285,642</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,085,439.60</x:t>
-[...92 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$734,099.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innio Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XNSQ6K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$695,359.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>RPI LN</x:t>
   </x:si>
   <x:si>
     <x:t>Raspberry Pi Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N605KK9</x:t>
   </x:si>
   <x:si>
-    <x:t>94,648</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>79,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,662.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,185.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>VSOL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Solana ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YJKBZM5</x:t>
   </x:si>
   <x:si>
     <x:t>40,131</x:t>
   </x:si>
   <x:si>
-    <x:t>$658,180.50</x:t>
+    <x:t>$551,680.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
+    <x:t>DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dpc Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LFL119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,807.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
     <x:t>WYFI</x:t>
   </x:si>
   <x:si>
     <x:t>Whitefiber Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W3459T0</x:t>
   </x:si>
   <x:si>
-    <x:t>33,141</x:t>
-[...41 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>35,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,689.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>THYP</x:t>
   </x:si>
   <x:si>
     <x:t>21shares Hyperliquid Staking ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0222RPZ79</x:t>
   </x:si>
   <x:si>
     <x:t>9,572</x:t>
   </x:si>
   <x:si>
-    <x:t>$508,368.92</x:t>
-[...38 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$453,042.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bkv Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YNGK485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,050.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CNTN</x:t>
   </x:si>
   <x:si>
     <x:t>Canton Strategic Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QFR2V4</x:t>
   </x:si>
   <x:si>
-    <x:t>130,262</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>140,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,289.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>ABXX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abaxx Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GR78Q9</x:t>
   </x:si>
   <x:si>
     <x:t>19,255</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,139.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$207,931.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,094.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...11 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.23</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>782</x:t>
   </x:si>
   <x:si>
-    <x:t>$4.98</x:t>
-[...8 lines deleted...]
-    <x:t>$32.95</x:t>
+    <x:t>$4.95</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$33.03</x:t>
+    <x:t>$32.45</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-587</x:t>
-[...2 lines deleted...]
-    <x:t>$-61.76</x:t>
+    <x:t>-883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-93.10</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,944.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$82,570.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -913,60 +889,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb4632bfdc64eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63e0489c38f24ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d85286665414aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff817a2b51f4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd3fcbd58c8114005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91ed2a77517c46a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I51"/>
+  <x:dimension ref="A1:I50"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="48" customWidth="1"/>
+    <x:col min="3" max="3" width="44" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1412,109 +1388,109 @@
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
@@ -1566,877 +1542,848 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A50" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
-[...75 lines deleted...]
-      <x:c r="I51" s="2" t="s">
+      <x:c r="B50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A51:I51"/>
+    <x:mergeCell ref="A50:I50"/>
   </x:mergeCells>
 </x:worksheet>
 </file>