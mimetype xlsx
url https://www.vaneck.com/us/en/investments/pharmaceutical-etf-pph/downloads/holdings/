--- v0 (2026-04-06)
+++ v1 (2026-04-27)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947c37075a3743ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd13f11e00a3449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260402" sheetId="1" r:id="R049a353065174f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260423" sheetId="1" r:id="Rff36f16cbcb3495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  04/02/2026</x:t>
+    <x:t>Daily Holdings (%)  04/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>211,495</x:t>
+    <x:t>203,050</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$197,870,492.10</x:t>
+    <x:t>$186,328,832.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.92%</x:t>
+    <x:t>19.08%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>736,533</x:t>
-[...5 lines deleted...]
-    <x:t>10.85%</x:t>
+    <x:t>707,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,309,064.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>841,266</x:t>
-[...5 lines deleted...]
-    <x:t>9.72%</x:t>
+    <x:t>807,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,595,881.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBKR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,307,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,347,912.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,936,407</x:t>
-[...23 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>1,859,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,582,330.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBD5N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,582,869.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>867,002</x:t>
-[...23 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>832,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,315,479.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>797,213</x:t>
-[...5 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>765,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,182,583.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>232,053</x:t>
-[...5 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>222,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,842,901.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMHYD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,090,989.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>51,176</x:t>
-[...23 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>49,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,089,298.40</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>197,029</x:t>
-[...5 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>189,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,012,706.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>123,725</x:t>
-[...5 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>118,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,988,149.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>305,778</x:t>
-[...5 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>293,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,072,082.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,344,498</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>3,210,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,600,696.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,286,028.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,767,826</x:t>
-[...23 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>1,697,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,259,295.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>691,620</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>664,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,794,147.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>44,068</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>42,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,459,907.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>31,631</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>30,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,548,658.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>153,699</x:t>
-[...2 lines deleted...]
-    <x:t>$3,547,372.92</x:t>
+    <x:t>147,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,303,935.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>57,326</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>55,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,481,113.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>170,186</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>163,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,405,188.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>199,846</x:t>
-[...2 lines deleted...]
-    <x:t>$1,069,176.10</x:t>
+    <x:t>191,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,943.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>68,106</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>65,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,362.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,151,374</x:t>
+    <x:t>-41,051</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,151,374.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$-41,051.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,665,874.06</x:t>
-[...2 lines deleted...]
-    <x:t>-0.45%</x:t>
+    <x:t>$238,124.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a506f683964d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ec2212761534d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R049a353065174f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e78a4335d546c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5f6c7e17b9c74b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff36f16cbcb3495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1007,468 +1007,468 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">