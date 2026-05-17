--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd13f11e00a3449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4284bee2ed948a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260423" sheetId="1" r:id="Rff36f16cbcb3495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260514" sheetId="1" r:id="R26a441ea98ad447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  04/23/2026</x:t>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>203,050</x:t>
+    <x:t>190,368</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$186,328,832.50</x:t>
+    <x:t>$191,314,128.96</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.08%</x:t>
+    <x:t>20.79%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>707,276</x:t>
-[...5 lines deleted...]
-    <x:t>10.68%</x:t>
+    <x:t>663,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,349,330.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>807,851</x:t>
-[...5 lines deleted...]
-    <x:t>9.48%</x:t>
+    <x:t>757,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,927,921.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,307,059</x:t>
-[...5 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>1,225,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,125,701.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,859,105</x:t>
-[...5 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>1,743,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,883,048.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,760,916.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLB481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,432,136.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>980,073</x:t>
-[...41 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>918,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,374,008.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>222,792</x:t>
-[...5 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>208,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,635,554.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>178,153</x:t>
-[...5 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>167,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,564,602.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,381,956.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>49,144</x:t>
-[...20 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>46,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,441,325.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>879,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,064,572.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>118,784</x:t>
-[...5 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>111,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,011,696.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haleon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018GZNCH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,010,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,823,626.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LF8708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,591,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,463,152.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>293,573</x:t>
-[...59 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>275,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,775,643.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>664,010</x:t>
-[...2 lines deleted...]
-    <x:t>$9,794,147.50</x:t>
+    <x:t>622,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,745,247.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAZZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jazz Pharmaceuticals Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9CGL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,165,291.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>JAZZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>30,367</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>28,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,612,959.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJG33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,008,396.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>147,563</x:t>
-[...2 lines deleted...]
-    <x:t>$3,303,935.57</x:t>
+    <x:t>138,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,915.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organon &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQRGW24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,698.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bausch Health Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLFM21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,378.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perrigo Co Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNFQW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,513.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>335,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,758.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,156,221.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
-  </x:si>
-[...100 lines deleted...]
-    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e78a4335d546c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5f6c7e17b9c74b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff36f16cbcb3495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cd01ffb7d24fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d0ffd89540d49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26a441ea98ad447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1007,370 +1007,370 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">