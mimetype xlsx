--- v2 (2026-05-17)
+++ v3 (2026-06-08)
@@ -1,564 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4284bee2ed948a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc643eb643cd04e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260514" sheetId="1" r:id="R26a441ea98ad447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260604" sheetId="1" r:id="R717667f81c4543dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>190,368</x:t>
+    <x:t>178,608</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,314,128.96</x:t>
+    <x:t>$200,982,224.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.79%</x:t>
+    <x:t>22.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>663,346</x:t>
-[...5 lines deleted...]
-    <x:t>10.80%</x:t>
+    <x:t>619,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,903,081.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.37%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>757,675</x:t>
-[...5 lines deleted...]
-    <x:t>9.34%</x:t>
+    <x:t>707,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,065,911.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.60%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,225,452</x:t>
-[...5 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>1,149,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,303,487.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,743,031</x:t>
-[...5 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>1,635,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,013,426.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBD5N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,262,572.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>718,001</x:t>
-[...5 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>670,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,939,829.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,427,316.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>780,851</x:t>
-[...23 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>728,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,375,266.03</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>208,886</x:t>
-[...5 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>195,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,628,255.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>167,091</x:t>
-[...23 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>155,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,592,694.64</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>46,092</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>43,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,573,072.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
-    <x:t>879,767</x:t>
-[...5 lines deleted...]
-    <x:t>3.38%</x:t>
+    <x:t>825,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,419,933.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>111,365</x:t>
-[...5 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>104,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,246,277.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,010,508</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>2,824,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,308,407.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,591,290</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>1,493,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,067,019.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>275,247</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>258,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,535,244.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>622,552</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>584,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,287,476.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>39,668</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>37,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,929,751.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,471</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>26,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,185,145.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>51,602</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>48,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,625,574.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>138,351</x:t>
-[...2 lines deleted...]
-    <x:t>$2,993,915.64</x:t>
+    <x:t>129,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,207,876.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>153,196</x:t>
-[...2 lines deleted...]
-    <x:t>$2,046,698.56</x:t>
+    <x:t>143,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,925,794.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>179,886</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>168,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,866.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>61,302</x:t>
-[...2 lines deleted...]
-    <x:t>$664,513.68</x:t>
+    <x:t>57,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$613,631.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>335,758</x:t>
+    <x:t>-977,958</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$335,758.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-977,957.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,156,221.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$1,695,140.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cd01ffb7d24fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d0ffd89540d49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26a441ea98ad447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c1bf0bc34a4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R02acba3dda0d48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R717667f81c4543dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -949,578 +946,578 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>