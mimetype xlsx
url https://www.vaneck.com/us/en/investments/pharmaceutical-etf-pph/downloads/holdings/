--- v3 (2026-06-08)
+++ v4 (2026-07-01)
@@ -1,561 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc643eb643cd04e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fb648c49e54e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260604" sheetId="1" r:id="R717667f81c4543dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260630" sheetId="1" r:id="Rdedaf0ae57064b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>178,608</x:t>
+    <x:t>157,605</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$200,982,224.16</x:t>
+    <x:t>$189,036,165.15</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.68%</x:t>
+    <x:t>20.24%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>619,293</x:t>
-[...5 lines deleted...]
-    <x:t>10.37%</x:t>
+    <x:t>633,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,285,724.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.63%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>707,350</x:t>
-[...5 lines deleted...]
-    <x:t>9.60%</x:t>
+    <x:t>715,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,996,362.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.85%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,149,794</x:t>
-[...5 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>1,045,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,139,726.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,745,835.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,635,400</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>1,748,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,115,318.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,760,786.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLB481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>787,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,281,169.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMHYD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,691,835.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3MHB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,488,800.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,521,243.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>862,158</x:t>
-[...107 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>877,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,413,673.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,358,994.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haleon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018GZNCH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,095,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,880,557.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
-    <x:t>825,441</x:t>
-[...41 lines deleted...]
-    <x:t>2.86%</x:t>
+    <x:t>843,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,574,087.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,493,011</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>1,674,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,834,300.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>258,240</x:t>
-[...5 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>272,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,610,234.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>584,118</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>644,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,232,198.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>37,198</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>41,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,098,088.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,720</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>29,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,173,963.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>48,412</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>54,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,708,690.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>129,821</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>134,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,300,496.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>143,716</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>158,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,140,904.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>168,796</x:t>
-[...2 lines deleted...]
-    <x:t>$887,866.96</x:t>
+    <x:t>185,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,697.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>57,510</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>54,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,496.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-977,958</x:t>
+    <x:t>-53,783,061</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-977,957.99</x:t>
-[...2 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>$-53,783,061.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,695,140.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$58,079,572.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,62 +589,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c1bf0bc34a4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R02acba3dda0d48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R717667f81c4543dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra68a628c11914831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R343fa13432fa4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdedaf0ae57064b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -946,578 +952,578 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>