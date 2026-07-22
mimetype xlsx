--- v4 (2026-07-01)
+++ v5 (2026-07-22)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fb648c49e54e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc340d8f62bc84de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260630" sheetId="1" r:id="Rdedaf0ae57064b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260721" sheetId="1" r:id="Rbc6223608cb24b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  06/30/2026</x:t>
+    <x:t>Daily Holdings (%)  07/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>157,605</x:t>
+    <x:t>160,346</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,036,165.15</x:t>
+    <x:t>$188,472,291.86</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.24%</x:t>
+    <x:t>19.83%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>633,523</x:t>
-[...5 lines deleted...]
-    <x:t>10.63%</x:t>
+    <x:t>644,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,174,908.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>715,925</x:t>
-[...5 lines deleted...]
-    <x:t>9.85%</x:t>
+    <x:t>728,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,964,122.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,045,885</x:t>
-[...5 lines deleted...]
-    <x:t>5.37%</x:t>
+    <x:t>1,064,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,543,628.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,926,979.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,779,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,377,612.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>169,869</x:t>
-[...41 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>172,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,260,738.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,987,786.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JNJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson &amp; Johnson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMHYD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,850,181.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>787,508</x:t>
-[...23 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>801,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,684,478.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanofi Sa/France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBD5N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,036,375.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>213,526</x:t>
-[...41 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>217,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,787,590.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>110,817</x:t>
-[...5 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>112,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,169,021.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,095,451</x:t>
-[...2 lines deleted...]
-    <x:t>$28,880,557.83</x:t>
+    <x:t>3,149,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,240,619.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LF8708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,703,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,344,361.31</x:t>
   </x:si>
   <x:si>
     <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
-    <x:t>843,391</x:t>
-[...23 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>858,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,899,710.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>272,895</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>277,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,919,947.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>644,345</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>655,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,530,966.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>41,906</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>42,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,837,652.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,309</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>29,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,064,901.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>54,154</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>55,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,269,836.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>134,112</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>136,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,476,440.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>158,117</x:t>
-[...2 lines deleted...]
-    <x:t>$2,140,904.18</x:t>
+    <x:t>160,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,313.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>185,537</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>188,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,177.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>54,042</x:t>
-[...2 lines deleted...]
-    <x:t>$561,496.38</x:t>
+    <x:t>54,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,640.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-53,783,061</x:t>
+    <x:t>8,841</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-53,783,061.19</x:t>
-[...2 lines deleted...]
-    <x:t>-5.76%</x:t>
+    <x:t>$8,840.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,079,572.80</x:t>
-[...2 lines deleted...]
-    <x:t>6.22%</x:t>
+    <x:t>$-212,946.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,62 +589,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra68a628c11914831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R343fa13432fa4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdedaf0ae57064b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92aa59114c684bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde78bcf794f248b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc6223608cb24b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>