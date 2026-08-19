--- v5 (2026-07-22)
+++ v6 (2026-08-19)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc340d8f62bc84de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fe0acb28a44dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260721" sheetId="1" r:id="Rbc6223608cb24b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260818" sheetId="1" r:id="R16967b83f2ee40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>160,346</x:t>
+    <x:t>161,271</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,472,291.86</x:t>
+    <x:t>$197,674,702.83</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.83%</x:t>
+    <x:t>19.99%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>644,537</x:t>
-[...5 lines deleted...]
-    <x:t>10.44%</x:t>
+    <x:t>648,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,187,655.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>728,371</x:t>
-[...5 lines deleted...]
-    <x:t>9.68%</x:t>
+    <x:t>732,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,021,622.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>741,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,982,812.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,064,067</x:t>
-[...23 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>1,070,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,919,024.84</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,779,375</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>1,789,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,767,526.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,344,078.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>172,826</x:t>
-[...23 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>173,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,006,251.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>163,003</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>163,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,446,586.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>801,191</x:t>
-[...5 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>805,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,217,232.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>892,260</x:t>
-[...5 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>897,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,356,167.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,846,929.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>217,241</x:t>
-[...23 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>218,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,980,889.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0CD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,568,137.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Takeda Pharmaceutical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LF8708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,712,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,918,151.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,149,256</x:t>
-[...41 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>3,167,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,787,283.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>277,637</x:t>
-[...5 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>279,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,652,738.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAZZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jazz Pharmaceuticals Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9CGL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,850,882.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>655,541</x:t>
-[...23 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>659,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,661,123.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corcept Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJG33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,544,275.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>29,816</x:t>
-[...23 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>29,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,468,111.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>136,438</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>137,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,243,999.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>160,867</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>161,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,355.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>188,756</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>189,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,625.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>54,980</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>55,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,202.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>8,841</x:t>
+    <x:t>9,401</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,840.58</x:t>
+    <x:t>$9,401.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-212,946.05</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$1,959,564.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92aa59114c684bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde78bcf794f248b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc6223608cb24b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85bed0aa6a164fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5c1a10260dae40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16967b83f2ee40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -836,694 +833,694 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>