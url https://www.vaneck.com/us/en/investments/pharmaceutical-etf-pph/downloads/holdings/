--- v6 (2026-08-19)
+++ v7 (2026-09-12)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fe0acb28a44dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bc29173c064269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260818" sheetId="1" r:id="R16967b83f2ee40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260910" sheetId="1" r:id="Re1791f2f080044e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>161,271</x:t>
+    <x:t>167,746</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$197,674,702.83</x:t>
+    <x:t>$188,378,758.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.99%</x:t>
+    <x:t>18.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,264,533.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.07%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>648,254</x:t>
-[...23 lines deleted...]
-    <x:t>10.02%</x:t>
+    <x:t>674,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,698,777.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,861,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,469,258.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>741,602</x:t>
-[...5 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>771,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,174,455.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,070,204</x:t>
-[...20 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>1,113,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,989,819.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>52,164</x:t>
-[...5 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>54,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,792,821.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>173,823</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>180,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,104,510.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>163,943</x:t>
-[...5 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>170,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,418,801.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>805,811</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>838,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,331,729.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>897,402</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>933,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,875,488.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>113,393</x:t>
-[...5 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>117,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,853,805.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>218,494</x:t>
-[...5 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>227,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,280,584.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
-    <x:t>862,989</x:t>
-[...5 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>897,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,628,596.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,712,917</x:t>
-[...5 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>1,781,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,265,844.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>Haleon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG018GZNCH6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,167,416</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>3,294,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,375,575.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>279,242</x:t>
-[...5 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>290,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,162,114.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viatris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4RQNH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,232,961.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>42,877</x:t>
-[...20 lines deleted...]
-    <x:t>$10,661,123.55</x:t>
+    <x:t>44,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,725,167.52</x:t>
   </x:si>
   <x:si>
     <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>55,413</x:t>
-[...2 lines deleted...]
-    <x:t>$6,544,275.30</x:t>
+    <x:t>57,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,623,873.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axsome Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6G7GL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,585,099.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>AXSM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>137,225</x:t>
-[...2 lines deleted...]
-    <x:t>$3,243,999.00</x:t>
+    <x:t>142,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,262,899.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>161,795</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>168,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,806.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BHC</x:t>
   </x:si>
   <x:si>
     <x:t>Bausch Health Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLFM21</x:t>
   </x:si>
   <x:si>
-    <x:t>189,845</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>197,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,618.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>55,297</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>57,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$781,642.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>9,401</x:t>
+    <x:t>7,250</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,401.14</x:t>
+    <x:t>$7,250.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,959,564.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$2,087,282.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85bed0aa6a164fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5c1a10260dae40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16967b83f2ee40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282f68c258684a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8f5e98697ed241d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1791f2f080044e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -833,694 +836,694 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>