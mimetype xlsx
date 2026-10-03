--- v7 (2026-09-12)
+++ v8 (2026-10-03)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bc29173c064269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0acccea3847a45e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20260910" sheetId="1" r:id="Re1791f2f080044e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20261001" sheetId="1" r:id="Rf51b161dad564de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>167,746</x:t>
+    <x:t>186,598</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,378,758.00</x:t>
+    <x:t>$214,559,710.30</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.92%</x:t>
+    <x:t>20.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>761,969</x:t>
-[...5 lines deleted...]
-    <x:t>11.07%</x:t>
+    <x:t>956,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,536,001.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQBKR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,541,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,644,133.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,887,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,085,217.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,528,455.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HD3FM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,252,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,225,947.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,579,935.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLB481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>970,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,791,822.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,221,994.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbvie Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025Y4RY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,594,975.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haleon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018GZNCH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,278,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,310,255.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LYF3S8</x:t>
   </x:si>
   <x:si>
-    <x:t>674,271</x:t>
-[...95 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>263,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,232,968.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astrazeneca Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3MHB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,466,705.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>170,523</x:t>
-[...23 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>135,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,146,462.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>933,415</x:t>
-[...59 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>846,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,444,114.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,781,659</x:t>
-[...23 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>1,555,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,776,836.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>290,449</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>369,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,516,487.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>685,773</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>883,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,425,857.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>44,599</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>59,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,859,201.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>57,639</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>69,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,947,770.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>31,192</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>41,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,551,171.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>142,734</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>231,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,044,392.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Definium Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F13HYQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,029,225.60</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>168,291</x:t>
-[...23 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>219,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,814.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>57,516</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>75,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,322.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>7,250</x:t>
+    <x:t>960,888</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,250.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$960,887.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,087,282.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$-26,795.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282f68c258684a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8f5e98697ed241d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1791f2f080044e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5930fafce884ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27e1c4ba78354c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf51b161dad564de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1358,172 +1355,172 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>