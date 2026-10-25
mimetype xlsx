--- v8 (2026-10-03)
+++ v9 (2026-10-25)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0acccea3847a45e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1896d09c0ab04b26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20261001" sheetId="1" r:id="Rf51b161dad564de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20261022" sheetId="1" r:id="R544e2195caad47c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>186,598</x:t>
+    <x:t>180,724</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$214,559,710.30</x:t>
+    <x:t>$236,150,243.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.80%</x:t>
+    <x:t>21.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>956,373</x:t>
-[...5 lines deleted...]
-    <x:t>13.33%</x:t>
+    <x:t>926,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,383,258.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.62%</x:t>
   </x:si>
   <x:si>
     <x:t>NVO</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQBKR3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,541,287</x:t>
-[...5 lines deleted...]
-    <x:t>5.59%</x:t>
+    <x:t>1,492,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,859,684.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>1,887,810</x:t>
-[...5 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>1,828,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,619,228.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,900,647.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>BMY</x:t>
   </x:si>
   <x:si>
     <x:t>Bristol-Myers Squibb Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQLV23</x:t>
   </x:si>
   <x:si>
-    <x:t>814,211</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>788,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,680,540.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HD3FM1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,252,250</x:t>
-[...23 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>1,212,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,767,492.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLB481</x:t>
   </x:si>
   <x:si>
-    <x:t>970,577</x:t>
-[...5 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>940,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,138,270.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>145,981</x:t>
-[...5 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>141,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,855,994.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haleon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG018GZNCH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,143,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,973,155.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novartis Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LYF3S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,952,457.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBV</x:t>
   </x:si>
   <x:si>
     <x:t>Abbvie Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025Y4RY4</x:t>
   </x:si>
   <x:si>
-    <x:t>144,635</x:t>
-[...41 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>140,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,949,700.39</x:t>
   </x:si>
   <x:si>
     <x:t>AZN</x:t>
   </x:si>
   <x:si>
     <x:t>Astrazeneca Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3MHB4</x:t>
   </x:si>
   <x:si>
-    <x:t>231,241</x:t>
-[...5 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>223,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,649,294.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>JNJ</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson &amp; Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMHYD1</x:t>
   </x:si>
   <x:si>
-    <x:t>135,879</x:t>
-[...5 lines deleted...]
-    <x:t>3.41%</x:t>
+    <x:t>131,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,217,743.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>Sanofi Sa/France</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBD5N1</x:t>
   </x:si>
   <x:si>
-    <x:t>846,917</x:t>
-[...5 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>820,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,417,648.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TAK</x:t>
   </x:si>
   <x:si>
     <x:t>Takeda Pharmaceutical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LF8708</x:t>
   </x:si>
   <x:si>
-    <x:t>1,555,254</x:t>
-[...5 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>1,506,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,668,064.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>ZTS</x:t>
   </x:si>
   <x:si>
     <x:t>Zoetis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0039320N9</x:t>
   </x:si>
   <x:si>
-    <x:t>369,269</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>357,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,325,906.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Viatris Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4RQNH4</x:t>
   </x:si>
   <x:si>
-    <x:t>883,497</x:t>
-[...5 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>855,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,812,929.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>JAZZ</x:t>
   </x:si>
   <x:si>
     <x:t>Jazz Pharmaceuticals Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9CGL0</x:t>
   </x:si>
   <x:si>
-    <x:t>59,479</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>57,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,365,342.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CORT</x:t>
   </x:si>
   <x:si>
     <x:t>Corcept Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJG33</x:t>
   </x:si>
   <x:si>
-    <x:t>69,702</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>67,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,256,895.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSM</x:t>
   </x:si>
   <x:si>
     <x:t>Axsome Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6G7GL7</x:t>
   </x:si>
   <x:si>
-    <x:t>41,474</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>40,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,268,707.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>ELAN</x:t>
   </x:si>
   <x:si>
     <x:t>Elanco Animal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LJYS1P8</x:t>
   </x:si>
   <x:si>
-    <x:t>231,713</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>224,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,092,089.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>DFTX</x:t>
   </x:si>
   <x:si>
     <x:t>Definium Therapeutics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F13HYQ7</x:t>
   </x:si>
   <x:si>
-    <x:t>133,756</x:t>
-[...2 lines deleted...]
-    <x:t>$5,029,225.60</x:t>
+    <x:t>129,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,663,692.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>OGN</x:t>
   </x:si>
   <x:si>
     <x:t>Organon &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQRGW24</x:t>
   </x:si>
   <x:si>
-    <x:t>219,826</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>212,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,927,485.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>PRGO</x:t>
   </x:si>
   <x:si>
     <x:t>Perrigo Co Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNFQW6</x:t>
   </x:si>
   <x:si>
-    <x:t>75,344</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>72,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,584.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>960,888</x:t>
+    <x:t>-313,545</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$960,887.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$-313,544.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-26,795.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$1,289,167.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5930fafce884ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27e1c4ba78354c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf51b161dad564de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1afee685ea845d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10dbe77cc4924fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R544e2195caad47c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1036,370 +1036,370 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">