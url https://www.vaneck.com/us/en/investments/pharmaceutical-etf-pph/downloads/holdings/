--- v9 (2026-10-25)
+++ v10 (2026-10-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1896d09c0ab04b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d423bbe1db4cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20261022" sheetId="1" r:id="R544e2195caad47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PPH_asof_20261022" sheetId="1" r:id="Rb2dcf5f6b52b478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
   <x:si>
     <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -586,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1afee685ea845d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10dbe77cc4924fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R544e2195caad47c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd175bc8decca4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda33acfd165044f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2dcf5f6b52b478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">