--- v0 (2026-04-18)
+++ v1 (2026-05-09)
@@ -1,1647 +1,1617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119f1a39b94243b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a983c02e19414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260416" sheetId="1" r:id="R9d9c6ad127f241ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260507" sheetId="1" r:id="R7add663ea0a34249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="533">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="523">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>3,089,759</x:t>
-[...2 lines deleted...]
-    <x:t>$215,974,154.10</x:t>
+    <x:t>3,177,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,454,387.55</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.76%</x:t>
+    <x:t>9.79%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,687,218</x:t>
-[...5 lines deleted...]
-    <x:t>6.46%</x:t>
+    <x:t>2,827,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,963,266.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,268,763</x:t>
-[...5 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>1,393,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,339,042.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,236,124</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>1,300,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,196,347.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SXPFJW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>839,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,820,038.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PPJ0VC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,429,538.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,181,459</x:t>
-[...2 lines deleted...]
-    <x:t>$59,084,764.59</x:t>
+    <x:t>1,281,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,929,500.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCK7GY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,114,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,424,362.24</x:t>
   </x:si>
   <x:si>
     <x:t>2.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2027</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,074,890</x:t>
-[...23 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>1,131,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,003,256.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>771,629</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>835,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,531,404.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightspring Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L7PD8B5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,616,843.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>865,285</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>910,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,501,888.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,881,047</x:t>
-[...23 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>1,979,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,131,555.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SX4QB45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>356,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,854,085.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J2JZLQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,495,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,413,855.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>617,210</x:t>
-[...29 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>650,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,931,694.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S3K7WZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,727,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC7GB81</x:t>
   </x:si>
   <x:si>
-    <x:t>354,304</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>389,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,556,432.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,700,267.60</x:t>
-[...14 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$28,371,561.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,289,861</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>1,357,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,145,430.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,549,727.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>967,392</x:t>
-[...23 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>1,017,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,837,711.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>900,223</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>974,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,613,471.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,874,011.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$22,654,270.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>357,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,293,761.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2056</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL95T81</x:t>
   </x:si>
   <x:si>
-    <x:t>1,050,705</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>1,105,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,282,222.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,173,282.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0Z68W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>904,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,901,606.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PG22V92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>856,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,394,293.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJK39N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>766,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,270,745.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P7H3R42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,237,955.50</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DWHM8</x:t>
   </x:si>
   <x:si>
-    <x:t>309,026</x:t>
-[...101 lines deleted...]
-    <x:t>$16,558,595.30</x:t>
+    <x:t>325,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,191,843.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0210PYBS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>668,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,833,937.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4WK1D2</x:t>
   </x:si>
   <x:si>
-    <x:t>644,936</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>678,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,795,572.75</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N8T9ZV6</x:t>
   </x:si>
   <x:si>
-    <x:t>677,173</x:t>
-[...2 lines deleted...]
-    <x:t>$15,507,261.70</x:t>
+    <x:t>712,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,688,365.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG0210PYBS7</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>03/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RP2VDV0</x:t>
   </x:si>
   <x:si>
-    <x:t>607,306</x:t>
-[...2 lines deleted...]
-    <x:t>$15,298,038.14</x:t>
+    <x:t>639,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,295,775.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,245,493.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059HJP87</x:t>
   </x:si>
   <x:si>
-    <x:t>576,649</x:t>
-[...17 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>606,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,867,192.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,561,235.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K70N2K4</x:t>
   </x:si>
   <x:si>
-    <x:t>591,188</x:t>
-[...17 lines deleted...]
-    <x:t>$14,618,236.86</x:t>
+    <x:t>622,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,489,543.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,119,408.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007X1PZ37</x:t>
   </x:si>
   <x:si>
-    <x:t>556,262</x:t>
-[...17 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>585,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,053,735.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XD33QT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,632,778.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2057</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GGWSZ35</x:t>
   </x:si>
   <x:si>
-    <x:t>709,427</x:t>
-[...2 lines deleted...]
-    <x:t>$14,082,125.95</x:t>
+    <x:t>746,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,429,516.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007386NT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,908,764.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LYC4DB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,595,365.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Vse Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0200BJYM3</x:t>
   </x:si>
   <x:si>
-    <x:t>247,028</x:t>
-[...41 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>260,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,508,083.53</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JB0SD3</x:t>
   </x:si>
   <x:si>
-    <x:t>499,821</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>525,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,111,360.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,948,349.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Property Preferred Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YPMQY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>759,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,865,999.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PH21MV7</x:t>
   </x:si>
   <x:si>
-    <x:t>475,636</x:t>
-[...41 lines deleted...]
-    <x:t>Bermuda</x:t>
+    <x:t>500,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,822,297.60</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JPYXQD8</x:t>
   </x:si>
   <x:si>
-    <x:t>456,828</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>480,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,113,060.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005ZV53B7</x:t>
   </x:si>
   <x:si>
-    <x:t>451,451</x:t>
-[...2 lines deleted...]
-    <x:t>$11,399,137.75</x:t>
+    <x:t>475,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,032,585.89</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,156,211.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$11,726,567.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QFNHPB9</x:t>
   </x:si>
   <x:si>
-    <x:t>432,641</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>455,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,603,812.70</x:t>
   </x:si>
   <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2069</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJKFXT5</x:t>
   </x:si>
   <x:si>
-    <x:t>422,945</x:t>
-[...2 lines deleted...]
-    <x:t>$10,493,265.45</x:t>
+    <x:t>445,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,076,821.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>12/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J89QHK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,064,507.78</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00RPWYK82</x:t>
   </x:si>
   <x:si>
-    <x:t>427,353</x:t>
-[...14 lines deleted...]
-    <x:t>$10,438,289.16</x:t>
+    <x:t>449,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,062,078.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>648,961</x:t>
-[...2 lines deleted...]
-    <x:t>$10,292,521.46</x:t>
+    <x:t>682,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,830,254.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P5DR9F5</x:t>
   </x:si>
   <x:si>
-    <x:t>376,206</x:t>
-[...2 lines deleted...]
-    <x:t>$9,762,545.70</x:t>
+    <x:t>395,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,336,139.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF244C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,737,798.07</x:t>
+    <x:t>$10,213,209.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>397,704</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>418,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,043,832.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJLQVG9</x:t>
   </x:si>
   <x:si>
-    <x:t>430,815</x:t>
-[...2 lines deleted...]
-    <x:t>$9,434,848.50</x:t>
+    <x:t>453,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,972,446.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,931,073.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J7B27C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>452,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,826,301.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VKCJ9T0</x:t>
   </x:si>
   <x:si>
-    <x:t>424,310</x:t>
-[...14 lines deleted...]
-    <x:t>$9,352,559.58</x:t>
+    <x:t>446,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,769,179.32</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GZXFVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>510,579</x:t>
-[...11 lines deleted...]
-    <x:t>$9,248,289.03</x:t>
+    <x:t>537,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,659,970.76</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000007527</x:t>
   </x:si>
   <x:si>
-    <x:t>329,779</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>347,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,653,929.48</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Arkansas Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKL54F2</x:t>
   </x:si>
   <x:si>
-    <x:t>440,712</x:t>
-[...2 lines deleted...]
-    <x:t>$9,109,517.04</x:t>
+    <x:t>463,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,580,827.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Viii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRV0P42</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,916,082.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$9,465,227.79</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HFWWNC6</x:t>
   </x:si>
   <x:si>
-    <x:t>349,345</x:t>
-[...2 lines deleted...]
-    <x:t>$8,894,323.70</x:t>
+    <x:t>367,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,461,869.56</x:t>
   </x:si>
   <x:si>
     <x:t>Rlj Lodging Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HLJLDS5</x:t>
   </x:si>
   <x:si>
-    <x:t>346,098</x:t>
-[...2 lines deleted...]
-    <x:t>$8,687,059.80</x:t>
+    <x:t>364,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,195,090.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G2HF7Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,013,404.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GW2CPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>338,199</x:t>
-[...14 lines deleted...]
-    <x:t>$8,380,821.48</x:t>
+    <x:t>355,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,964,264.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pitney Bowes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00465R7L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,264,697.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRYWBV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>367,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,145,860.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WG9HJ74</x:t>
   </x:si>
   <x:si>
-    <x:t>295,593</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>311,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,114,381.35</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PYN2GP1</x:t>
   </x:si>
   <x:si>
-    <x:t>302,598</x:t>
-[...32 lines deleted...]
-    <x:t>$7,546,303.80</x:t>
+    <x:t>318,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,029,821.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QGJPJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,952,663.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>467,571</x:t>
-[...14 lines deleted...]
-    <x:t>$7,379,696.10</x:t>
+    <x:t>492,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,763,949.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arbor Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012TJZP16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,539,515.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZBL156</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,860,713.53</x:t>
+    <x:t>$7,423,928.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,276,072.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M16MW47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,274,599.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00NHKGBC1</x:t>
   </x:si>
   <x:si>
-    <x:t>306,351</x:t>
-[...38 lines deleted...]
-    <x:t>$6,790,518.30</x:t>
+    <x:t>322,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,230,310.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,186,121.15</x:t>
   </x:si>
   <x:si>
     <x:t>Two Harbors Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H56P4S7</x:t>
   </x:si>
   <x:si>
-    <x:t>272,997</x:t>
-[...2 lines deleted...]
-    <x:t>$6,773,055.57</x:t>
+    <x:t>287,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,083,757.62</x:t>
   </x:si>
   <x:si>
     <x:t>Tennessee Valley Authority</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000006564</x:t>
   </x:si>
   <x:si>
-    <x:t>275,671</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>290,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,973,186.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6BMLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,942,918.18</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZKLTM57</x:t>
   </x:si>
   <x:si>
-    <x:t>268,721</x:t>
-[...8 lines deleted...]
-    <x:t>$6,540,445.60</x:t>
+    <x:t>282,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,899,002.40</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBVL409</x:t>
   </x:si>
   <x:si>
-    <x:t>322,465</x:t>
-[...14 lines deleted...]
-    <x:t>$6,509,799.00</x:t>
+    <x:t>339,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,895,084.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,839,025.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,810,777.00</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
-    <x:t>290,215</x:t>
-[...14 lines deleted...]
-    <x:t>$6,253,147.50</x:t>
+    <x:t>305,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,788,375.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSNQX11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,549,356.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00LZCHCL0</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF0SJ27</x:t>
   </x:si>
   <x:si>
-    <x:t>343,425</x:t>
-[...2 lines deleted...]
-    <x:t>$6,116,399.25</x:t>
+    <x:t>361,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,432,101.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,975,526.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$6,275,964.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,826,991.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$6,190,278.75</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,804,370.00</x:t>
+    <x:t>$6,101,063.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,063,523.74</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y92GY36</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,781,797.45</x:t>
-[...11 lines deleted...]
-    <x:t>$5,666,482.25</x:t>
+    <x:t>$6,023,018.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalbridge Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSSRRJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,930,184.50</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Brp Holdings Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZYXLK13</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,609,231.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$5,898,448.10</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0132TDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>277,555</x:t>
-[...29 lines deleted...]
-    <x:t>$5,430,850.80</x:t>
+    <x:t>292,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,832,418.23</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,356,143.65</x:t>
+    <x:t>$5,629,401.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C6LWHT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,451,342.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013JY1B83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,437,739.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00QS5P1J0</x:t>
   </x:si>
   <x:si>
-    <x:t>278,124</x:t>
-[...23 lines deleted...]
-    <x:t>$5,116,447.84</x:t>
+    <x:t>292,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,413,354.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HPSFZ72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,254,336.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,046,577.25</x:t>
-[...8 lines deleted...]
-    <x:t>$5,041,119.96</x:t>
+    <x:t>$5,252,751.00</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01259VZ98</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,976,712.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$5,188,389.10</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>303,662</x:t>
-[...2 lines deleted...]
-    <x:t>$4,621,735.64</x:t>
+    <x:t>319,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,888,686.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,409,711.61</x:t>
+    <x:t>$4,656,826.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,365,352.64</x:t>
+    <x:t>$4,584,629.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,318,346.47</x:t>
-[...17 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$4,560,692.98</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>5,398,219</x:t>
-[...2 lines deleted...]
-    <x:t>$5,398,218.85</x:t>
+    <x:t>854,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,482.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,521,314.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$2,090,563.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1666,56 +1636,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R204a78950cc74194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b121aa8c9ae45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d9c6ad127f241ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee03939b47846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1f6b7807d86e4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7add663ea0a34249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:K123"/>
+  <x:dimension ref="A1:K121"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1939,153 +1909,153 @@
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2111,51 +2081,51 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2184,3840 +2154,3770 @@
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="G33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D37" s="1" t="s">
+      <x:c r="G37" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F47" s="1" t="s">
+      <x:c r="G47" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="G63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F65" s="1" t="s">
+      <x:c r="G65" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="H65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F66" s="1" t="s">
+      <x:c r="G66" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="G66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="G67" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F70" s="1" t="s">
+      <x:c r="G70" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="G70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F71" s="1" t="s">
+      <x:c r="G71" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="G71" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="G72" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D75" s="1" t="s">
+      <x:c r="G75" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="G81" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D84" s="1" t="s">
+      <x:c r="G84" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="G88" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="G89" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="G90" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F91" s="1" t="s">
+      <x:c r="G91" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D94" s="1" t="s">
+      <x:c r="G94" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="G95" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F99" s="1" t="s">
+      <x:c r="G99" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="G99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="G104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="G106" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F107" s="1" t="s">
+      <x:c r="G107" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="G107" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="G116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="H116" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="G120" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
-      <x:c r="A121" s="1">
-[...69 lines deleted...]
-      <x:c r="A123" s="2" t="s">
+      <x:c r="A121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B123" s="2" t="s">
+      <x:c r="B121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C123" s="2" t="s">
+      <x:c r="C121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="2" t="s">
+      <x:c r="D121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E123" s="2" t="s">
+      <x:c r="E121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F123" s="2" t="s">
+      <x:c r="F121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G123" s="2" t="s">
+      <x:c r="G121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H123" s="2" t="s">
+      <x:c r="H121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I123" s="2" t="s">
+      <x:c r="I121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J123" s="2" t="s">
+      <x:c r="J121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K123" s="2" t="s">
+      <x:c r="K121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
-    <x:mergeCell ref="A123:K123"/>
+    <x:mergeCell ref="A121:K121"/>
   </x:mergeCells>
 </x:worksheet>
 </file>