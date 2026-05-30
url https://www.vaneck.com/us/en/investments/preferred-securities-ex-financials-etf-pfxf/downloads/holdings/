--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -1,1617 +1,1617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a983c02e19414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251e5210c95a44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260507" sheetId="1" r:id="R7add663ea0a34249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260528" sheetId="1" r:id="R2218f20e268a43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="523">
   <x:si>
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>3,177,777</x:t>
-[...2 lines deleted...]
-    <x:t>$232,454,387.55</x:t>
+    <x:t>3,341,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,814,095.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.79%</x:t>
+    <x:t>9.68%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,827,571</x:t>
-[...5 lines deleted...]
-    <x:t>6.82%</x:t>
+    <x:t>2,973,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,746,979.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,393,948</x:t>
-[...5 lines deleted...]
-    <x:t>5.87%</x:t>
+    <x:t>1,465,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,494,452.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,300,685</x:t>
-[...5 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>1,367,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,008,479.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PPJ0VC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,377,473.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>839,804</x:t>
-[...23 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>883,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,290,329.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,281,419</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>1,347,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,481,463.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,114,272</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>1,171,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,443,558.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,131,017</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>1,189,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,433,007.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightspring Health Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L7PD8B5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,593,407.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>835,696</x:t>
-[...23 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>878,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,818,713.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>910,461</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>957,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,063,592.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,979,294</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>2,081,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,611,175.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>356,190</x:t>
-[...2 lines deleted...]
-    <x:t>$35,854,085.40</x:t>
+    <x:t>374,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,640,539.30</x:t>
   </x:si>
   <x:si>
     <x:t>1.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,367,023.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J2JZLQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,495,794</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>1,573,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,143,805.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>650,340</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>683,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,827,968.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S3K7WZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>388,960</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>409,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,896,952.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VC7GB81</x:t>
   </x:si>
   <x:si>
-    <x:t>389,054</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>409,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,703,346.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,371,561.45</x:t>
-[...2 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$29,603,847.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,357,224</x:t>
-[...23 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>1,427,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,117,022.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,017,939</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>1,070,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,788,585.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>974,984</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>1,025,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,472,992.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>376,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,286,080.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,654,270.51</x:t>
-[...23 lines deleted...]
-    <x:t>Canada</x:t>
+    <x:t>$23,371,552.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>856,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,353,292.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2056</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL95T81</x:t>
   </x:si>
   <x:si>
-    <x:t>1,105,570</x:t>
-[...17 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>1,151,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,875,291.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R0Z68W3</x:t>
   </x:si>
   <x:si>
-    <x:t>904,816</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>951,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,619,765.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PG22V92</x:t>
   </x:si>
   <x:si>
-    <x:t>856,744</x:t>
-[...2 lines deleted...]
-    <x:t>$18,394,293.68</x:t>
+    <x:t>900,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,186,136.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P7H3R42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,938,667.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJK39N6</x:t>
   </x:si>
   <x:si>
-    <x:t>766,069</x:t>
-[...11 lines deleted...]
-    <x:t>$18,237,955.50</x:t>
+    <x:t>805,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,849,598.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0210PYBS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,575,925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4WK1D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,540,927.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,262,039.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8T9ZV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>749,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,153,308.20</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DWHM8</x:t>
   </x:si>
   <x:si>
-    <x:t>325,172</x:t>
-[...47 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>341,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,008,095.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RP2VDV0</x:t>
   </x:si>
   <x:si>
-    <x:t>639,050</x:t>
-[...17 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>672,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,989,727.36</x:t>
   </x:si>
   <x:si>
     <x:t>Chs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059HJP87</x:t>
   </x:si>
   <x:si>
-    <x:t>606,776</x:t>
-[...2 lines deleted...]
-    <x:t>$15,867,192.40</x:t>
+    <x:t>638,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,782,687.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
+    <x:t>Sce Trust Vii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K70N2K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,371,480.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Telephone And Data Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01230NF56</x:t>
   </x:si>
   <x:si>
-    <x:t>780,403</x:t>
-[...17 lines deleted...]
-    <x:t>$15,489,543.00</x:t>
+    <x:t>820,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,347,547.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2062</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0193X8P90</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,119,408.52</x:t>
+    <x:t>$15,906,723.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007X1PZ37</x:t>
   </x:si>
   <x:si>
-    <x:t>585,293</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>615,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,903,615.60</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XD33QT4</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,632,778.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$15,218,731.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2057</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GGWSZ35</x:t>
   </x:si>
   <x:si>
-    <x:t>746,483</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>777,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,203,292.10</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007386NT5</x:t>
   </x:si>
   <x:si>
-    <x:t>557,019</x:t>
-[...2 lines deleted...]
-    <x:t>$13,908,764.43</x:t>
+    <x:t>585,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,708,132.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>565,531</x:t>
-[...2 lines deleted...]
-    <x:t>$13,595,365.24</x:t>
+    <x:t>594,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,238,171.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
+    <x:t>Brookfield Property Preferred Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YPMQY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>798,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,873,845.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>553,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,782,908.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,521,340.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,829,588.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vse Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0200BJYM3</x:t>
   </x:si>
   <x:si>
-    <x:t>260,121</x:t>
-[...56 lines deleted...]
-    <x:t>$12,822,297.60</x:t>
+    <x:t>273,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,798,141.17</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JPYXQD8</x:t>
   </x:si>
   <x:si>
-    <x:t>480,677</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>505,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,793,597.56</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005ZV53B7</x:t>
   </x:si>
   <x:si>
-    <x:t>475,033</x:t>
-[...2 lines deleted...]
-    <x:t>$12,032,585.89</x:t>
+    <x:t>499,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,616,640.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>478,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,255,206.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,726,567.50</x:t>
-[...11 lines deleted...]
-    <x:t>$11,603,812.70</x:t>
+    <x:t>$12,251,690.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,624,004.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2069</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJKFXT5</x:t>
   </x:si>
   <x:si>
-    <x:t>445,031</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>467,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,474,969.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J89QHK2</x:t>
   </x:si>
   <x:si>
-    <x:t>508,947</x:t>
-[...11 lines deleted...]
-    <x:t>$11,062,078.80</x:t>
+    <x:t>535,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,384,430.97</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>682,866</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>718,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,303,602.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZF244C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,072,969.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P5DR9F5</x:t>
   </x:si>
   <x:si>
-    <x:t>395,869</x:t>
-[...11 lines deleted...]
-    <x:t>$10,213,209.50</x:t>
+    <x:t>416,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,840,582.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>418,493</x:t>
-[...2 lines deleted...]
-    <x:t>$10,043,832.00</x:t>
+    <x:t>440,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,531,784.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,415,774.34</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJLQVG9</x:t>
   </x:si>
   <x:si>
-    <x:t>453,293</x:t>
-[...11 lines deleted...]
-    <x:t>$9,931,073.55</x:t>
+    <x:t>476,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,312,983.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J7B27C5</x:t>
   </x:si>
   <x:si>
-    <x:t>452,408</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>475,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,107,648.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,083,872.43</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VKCJ9T0</x:t>
   </x:si>
   <x:si>
-    <x:t>446,489</x:t>
-[...2 lines deleted...]
-    <x:t>$9,769,179.32</x:t>
+    <x:t>469,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,074,674.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,981,727.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Viii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRV0P42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,953,852.55</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GZXFVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>537,262</x:t>
-[...11 lines deleted...]
-    <x:t>$9,653,929.48</x:t>
+    <x:t>565,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,871,143.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Arkansas Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKL54F2</x:t>
   </x:si>
   <x:si>
-    <x:t>463,738</x:t>
-[...23 lines deleted...]
-    <x:t>$9,461,869.56</x:t>
+    <x:t>487,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,834,844.48</x:t>
   </x:si>
   <x:si>
     <x:t>Rlj Lodging Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HLJLDS5</x:t>
   </x:si>
   <x:si>
-    <x:t>364,162</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>382,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,615,497.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GW2CPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,565,727.76</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,013,404.88</x:t>
-[...14 lines deleted...]
-    <x:t>$8,964,264.54</x:t>
+    <x:t>$9,486,894.06</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>395,062</x:t>
-[...2 lines deleted...]
-    <x:t>$8,264,697.04</x:t>
+    <x:t>415,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,775,317.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01WG9HJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,493,202.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>334,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,434,432.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QGJPJ13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,365,861.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRYWBV0</x:t>
   </x:si>
   <x:si>
-    <x:t>367,096</x:t>
-[...35 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>386,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,360,800.61</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>492,012</x:t>
-[...2 lines deleted...]
-    <x:t>$7,763,949.36</x:t>
+    <x:t>517,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,097,716.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>320,694</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>337,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,837,457.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZBL156</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,423,928.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$7,767,176.25</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0036P9V12</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,276,072.22</x:t>
+    <x:t>$7,664,175.05</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M16MW47</x:t>
   </x:si>
   <x:si>
-    <x:t>316,700</x:t>
-[...2 lines deleted...]
-    <x:t>$7,274,599.00</x:t>
+    <x:t>333,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,607,433.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NHKGBC1</x:t>
   </x:si>
   <x:si>
-    <x:t>322,350</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>338,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,539,070.88</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013CT86M9</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,186,121.15</x:t>
+    <x:t>$7,440,606.72</x:t>
   </x:si>
   <x:si>
     <x:t>Two Harbors Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H56P4S7</x:t>
   </x:si>
   <x:si>
-    <x:t>287,257</x:t>
-[...2 lines deleted...]
-    <x:t>$7,083,757.62</x:t>
+    <x:t>302,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,430,676.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tennessee Valley Authority</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000006564</x:t>
   </x:si>
   <x:si>
-    <x:t>290,066</x:t>
-[...2 lines deleted...]
-    <x:t>$6,973,186.64</x:t>
+    <x:t>305,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,304,678.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6BMLY3</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,942,918.18</x:t>
+    <x:t>$7,252,538.32</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZKLTM57</x:t>
   </x:si>
   <x:si>
-    <x:t>282,746</x:t>
-[...2 lines deleted...]
-    <x:t>$6,899,002.40</x:t>
+    <x:t>297,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,225,046.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,218,385.14</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBVL409</x:t>
   </x:si>
   <x:si>
-    <x:t>339,325</x:t>
-[...2 lines deleted...]
-    <x:t>$6,895,084.00</x:t>
+    <x:t>356,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,216,093.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgia Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HS213T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,143,536.85</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZN8QS7</x:t>
   </x:si>
   <x:si>
-    <x:t>370,699</x:t>
-[...26 lines deleted...]
-    <x:t>$6,788,375.10</x:t>
+    <x:t>389,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,870,178.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,549,356.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$6,751,430.25</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF0SJ27</x:t>
   </x:si>
   <x:si>
-    <x:t>361,354</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>379,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,592,930.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Mississippi Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DS53GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,476,134.74</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,275,964.24</x:t>
-[...14 lines deleted...]
-    <x:t>$6,190,278.75</x:t>
+    <x:t>$6,453,207.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,277,912.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,101,063.50</x:t>
-[...11 lines deleted...]
-    <x:t>$6,063,523.74</x:t>
+    <x:t>$6,266,795.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Brp Holdings Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZYXLK13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,169,640.10</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y92GY36</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,023,018.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$6,131,181.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0132TDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,127,123.80</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>363,815</x:t>
-[...23 lines deleted...]
-    <x:t>$5,832,418.23</x:t>
+    <x:t>382,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,945,417.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,629,401.75</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$5,917,053.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QS5P1J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,653,404.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C6LWHT6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,451,342.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$5,643,266.46</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013JY1B83</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,437,739.00</x:t>
-[...8 lines deleted...]
-    <x:t>$5,413,354.94</x:t>
+    <x:t>$5,608,983.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01259VZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,524,335.66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HPSFZ72</x:t>
   </x:si>
   <x:si>
-    <x:t>328,396</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>345,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,414,852.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,252,751.00</x:t>
-[...8 lines deleted...]
-    <x:t>$5,188,389.10</x:t>
+    <x:t>$5,365,675.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>319,522</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>336,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,095,864.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,656,826.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$4,947,521.28</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,584,629.25</x:t>
+    <x:t>$4,812,256.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,560,692.98</x:t>
+    <x:t>$4,757,232.00</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>854,483</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>4,181,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,181,261.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,090,563.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$9,521,669.22</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1636,51 +1636,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee03939b47846da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1f6b7807d86e4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7add663ea0a34249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72c2b4b1c944b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce0346b97c0a443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2218f20e268a43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K121"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
@@ -2081,86 +2081,86 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2256,264 +2256,264 @@
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -2571,3327 +2571,3327 @@
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F48" s="1" t="s">
+      <x:c r="G48" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F49" s="1" t="s">
+      <x:c r="G49" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F50" s="1" t="s">
+      <x:c r="G50" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="H50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F121" s="2" t="s">