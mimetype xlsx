--- v2 (2026-05-30)
+++ v3 (2026-06-20)
@@ -1,1617 +1,1638 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251e5210c95a44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b1150cac664612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260528" sheetId="1" r:id="R2218f20e268a43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260617" sheetId="1" r:id="R10f7fe8b3a3e4176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="523">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="530">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>3,341,820</x:t>
-[...2 lines deleted...]
-    <x:t>$241,814,095.20</x:t>
+    <x:t>3,469,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,774,777.10</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.68%</x:t>
+    <x:t>9.79%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,973,536</x:t>
-[...5 lines deleted...]
-    <x:t>7.07%</x:t>
+    <x:t>3,017,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,895,982.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,465,907</x:t>
-[...5 lines deleted...]
-    <x:t>5.78%</x:t>
+    <x:t>1,783,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,731,411.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PPJ0VC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,672,200.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,367,837</x:t>
-[...23 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>1,387,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,627,311.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>883,205</x:t>
-[...5 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>896,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,070,880.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,347,575</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>1,387,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,644,169.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,171,821</x:t>
-[...5 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>1,206,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,816,747.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,189,392</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>1,206,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,920,272.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspring Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L7PD8B5</x:t>
   </x:si>
   <x:si>
-    <x:t>237,860</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>241,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,444,536.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>878,835</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>905,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,847,853.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>957,441</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>971,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,706,798.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,081,465</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>2,112,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,889,315.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,162,649.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LLNT99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,434,462.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J2JZLQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,596,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,863,101.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQ59KW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,206,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,930,400.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R1V2VQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,448,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,704,659.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Capital Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYGW6R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,055,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,092,870.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XMM2WS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,959,391.30</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>374,570</x:t>
-[...53 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>268,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,969,995.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,579,805.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R9QQ665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,666,740.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,224,377.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qwest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DL95T81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,149,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,714,527.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0Z68W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>965,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,570,097.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC7GB81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,325,102.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PG22V92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,106,278.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P7H3R42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,917,384.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJK39N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>829,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,783,842.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S3K7WZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>409,043</x:t>
-[...206 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>293,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,729,248.20</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0210PYBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>703,037</x:t>
-[...2 lines deleted...]
-    <x:t>$17,575,925.00</x:t>
+    <x:t>724,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,109,315.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,529,606.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4WK1D2</x:t>
   </x:si>
   <x:si>
-    <x:t>713,626</x:t>
-[...11 lines deleted...]
-    <x:t>$17,262,039.84</x:t>
+    <x:t>724,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,342,458.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>681,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,135,217.19</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N8T9ZV6</x:t>
   </x:si>
   <x:si>
-    <x:t>749,380</x:t>
-[...2 lines deleted...]
-    <x:t>$17,153,308.20</x:t>
+    <x:t>760,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,947,800.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>647,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,873,016.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DWHM8</x:t>
   </x:si>
   <x:si>
-    <x:t>341,940</x:t>
-[...32 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>346,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,501,370.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K70N2K4</x:t>
   </x:si>
   <x:si>
-    <x:t>654,205</x:t>
-[...5 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>663,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,229,592.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007X1PZ37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>624,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,963,242.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,937,683.11</x:t>
   </x:si>
   <x:si>
     <x:t>Telephone And Data Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01230NF56</x:t>
   </x:si>
   <x:si>
-    <x:t>820,660</x:t>
-[...26 lines deleted...]
-    <x:t>$15,903,615.60</x:t>
+    <x:t>832,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,921,721.12</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XD33QT4</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,218,731.26</x:t>
+    <x:t>$15,305,883.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
+    <x:t>Vse Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200BJYM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,013,869.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2057</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GGWSZ35</x:t>
   </x:si>
   <x:si>
-    <x:t>777,662</x:t>
-[...2 lines deleted...]
-    <x:t>$15,203,292.10</x:t>
+    <x:t>776,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,732,029.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007386NT5</x:t>
   </x:si>
   <x:si>
-    <x:t>585,748</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>594,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,704,689.06</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>594,744</x:t>
-[...2 lines deleted...]
-    <x:t>$14,238,171.36</x:t>
+    <x:t>603,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,210,446.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,047,086.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>534,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,613,265.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brookfield Property Preferred Lp</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YPMQY4</x:t>
   </x:si>
   <x:si>
-    <x:t>798,265</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>809,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,404,755.25</x:t>
   </x:si>
   <x:si>
     <x:t>Bermuda</x:t>
   </x:si>
   <x:si>
-    <x:t>Rithm Capital Corp</x:t>
-[...23 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>BBG00JPYXQD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,843,817.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005ZV53B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,717,945.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,401,580.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC9NL24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,355,357.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LP9RZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,829,588.80</x:t>
-[...59 lines deleted...]
-    <x:t>$12,251,690.26</x:t>
+    <x:t>$11,945,798.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RPWYK82</x:t>
   </x:si>
   <x:si>
-    <x:t>472,905</x:t>
-[...2 lines deleted...]
-    <x:t>$11,624,004.90</x:t>
+    <x:t>479,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,789,693.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG011BZQMW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,432,392.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J89QHK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,371,990.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2069</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJKFXT5</x:t>
   </x:si>
   <x:si>
-    <x:t>467,996</x:t>
-[...29 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>474,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,230,864.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P5DR9F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,809,343.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,608,878.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transcanada Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XRRTPH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,529,389.62</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF244C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,072,969.05</x:t>
-[...44 lines deleted...]
-    <x:t>$10,415,774.34</x:t>
+    <x:t>506,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,523,160.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J7B27C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>482,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,190,873.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,185,880.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,170,627.62</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJLQVG9</x:t>
   </x:si>
   <x:si>
-    <x:t>476,653</x:t>
-[...14 lines deleted...]
-    <x:t>$10,107,648.67</x:t>
+    <x:t>483,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,138,603.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKCJ9T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,028,430.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000007527</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Sce Trust Viii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRV0P42</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,953,852.55</x:t>
+    <x:t>422,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,964,321.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,935,744.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GW2CPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,835,706.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GZXFVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>565,034</x:t>
-[...20 lines deleted...]
-    <x:t>$9,834,844.48</x:t>
+    <x:t>573,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,768,265.20</x:t>
   </x:si>
   <x:si>
     <x:t>Rlj Lodging Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HLJLDS5</x:t>
   </x:si>
   <x:si>
-    <x:t>382,935</x:t>
-[...17 lines deleted...]
-    <x:t>$9,565,727.76</x:t>
+    <x:t>388,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,755,828.11</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,486,894.06</x:t>
+    <x:t>$9,237,110.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>415,498</x:t>
-[...2 lines deleted...]
-    <x:t>$8,775,317.76</x:t>
+    <x:t>421,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,738,565.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRYWBV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,632,803.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,555,241.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01WG9HJ74</x:t>
   </x:si>
   <x:si>
-    <x:t>327,039</x:t>
-[...14 lines deleted...]
-    <x:t>$8,434,432.75</x:t>
+    <x:t>331,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,479,687.30</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,365,861.31</x:t>
+    <x:t>$8,385,510.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G1SJW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>524,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,205,281.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>Umh Properties Inc</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>337,240</x:t>
-[...2 lines deleted...]
-    <x:t>$7,837,457.60</x:t>
+    <x:t>342,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,795,794.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,666,650.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZBL156</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,767,176.25</x:t>
-[...11 lines deleted...]
-    <x:t>$7,664,175.05</x:t>
+    <x:t>331,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,567,069.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H56P4S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,563,010.88</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M16MW47</x:t>
   </x:si>
   <x:si>
-    <x:t>333,075</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>337,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,542,597.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tennessee Valley Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000006564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,485,482.36</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NHKGBC1</x:t>
   </x:si>
   <x:si>
-    <x:t>338,987</x:t>
-[...2 lines deleted...]
-    <x:t>$7,539,070.88</x:t>
+    <x:t>343,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,474,011.77</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013CT86M9</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,440,606.72</x:t>
-[...26 lines deleted...]
-    <x:t>$7,304,678.49</x:t>
+    <x:t>$7,469,892.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,404,086.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBVL409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,219,396.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6BMLY3</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,252,538.32</x:t>
-[...8 lines deleted...]
-    <x:t>$7,225,046.10</x:t>
+    <x:t>381,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,202,075.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,147,389.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georgia Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HS213T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,106,941.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZCHCL0</x:t>
   </x:si>
   <x:si>
-    <x:t>309,271</x:t>
-[...38 lines deleted...]
-    <x:t>$6,870,178.34</x:t>
+    <x:t>313,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,025,780.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF0SJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,863,626.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,751,430.25</x:t>
-[...11 lines deleted...]
-    <x:t>$6,592,930.60</x:t>
+    <x:t>$6,822,806.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Louisiana Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKPVV28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,530,174.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,476,134.74</x:t>
-[...8 lines deleted...]
-    <x:t>$6,453,207.54</x:t>
+    <x:t>313,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,489,115.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003TY1JG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,452,140.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y92GY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,354,381.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JGG7150</x:t>
   </x:si>
   <x:si>
-    <x:t>311,250</x:t>
-[...11 lines deleted...]
-    <x:t>$6,266,795.24</x:t>
+    <x:t>315,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,349,752.61</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Brp Holdings Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZYXLK13</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,169,640.10</x:t>
-[...5 lines deleted...]
-    <x:t>$6,131,181.22</x:t>
+    <x:t>$6,285,252.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalbridge Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSSRRJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,133,860.20</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0132TDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>307,124</x:t>
-[...14 lines deleted...]
-    <x:t>$5,945,417.52</x:t>
+    <x:t>311,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,123,470.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,917,053.82</x:t>
+    <x:t>$5,926,856.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013JY1B83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,717,775.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QS5P1J0</x:t>
   </x:si>
   <x:si>
-    <x:t>307,752</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>312,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,696,005.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HPSFZ72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,617,104.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C6LWHT6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,643,266.46</x:t>
-[...11 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>301,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,600,164.48</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01259VZ98</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,524,335.66</x:t>
-[...8 lines deleted...]
-    <x:t>$5,414,852.80</x:t>
+    <x:t>$5,455,007.20</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,365,675.77</x:t>
+    <x:t>$5,423,853.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XP8MXT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,137,965.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00XP8MXT4</x:t>
-[...5 lines deleted...]
-    <x:t>$5,095,864.62</x:t>
+    <x:t>Brookfield Infrastructure Finance Ulc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011384SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,917,954.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>Brookfield Infrastructure Finance Ulc</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,812,256.76</x:t>
+    <x:t>$4,879,387.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014CSSDT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,825,931.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG014CSSDT5</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>4,181,262</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>5,043,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,043,598.24</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,521,669.22</x:t>
+    <x:t>$11,433,983.95</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1636,51 +1657,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72c2b4b1c944b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce0346b97c0a443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2218f20e268a43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116622e3a2844db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44601cf4620a47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10f7fe8b3a3e4176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K121"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
@@ -2221,1559 +2242,1559 @@
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -3782,2116 +3803,2116 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="H105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E121" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F121" s="2" t="s">