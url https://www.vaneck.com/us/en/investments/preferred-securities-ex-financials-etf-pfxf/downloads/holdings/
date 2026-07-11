--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,1638 +1,1635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b1150cac664612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf634f56fde04de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260617" sheetId="1" r:id="R10f7fe8b3a3e4176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260709" sheetId="1" r:id="R993a9f29cdf84129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1214" uniqueCount="530">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1254" uniqueCount="529">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W930WV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,421,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,537,936.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...17 lines deleted...]
-    <x:t>USD</x:t>
+    <x:t>2,877,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,320,292.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022S7H6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,462,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,838,774.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022S7RTX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,902,914.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,017,151</x:t>
-[...20 lines deleted...]
-    <x:t>6.35%</x:t>
+    <x:t>2,502,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,836,812.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PPJ0VC2</x:t>
   </x:si>
   <x:si>
-    <x:t>905,143</x:t>
-[...5 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>750,774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,385,836.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XFZWZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,876,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,583,729.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,387,883</x:t>
-[...5 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>1,151,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,121,955.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>896,115</x:t>
-[...5 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>743,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,559,133.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,387,826</x:t>
-[...5 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>$55,037,963.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,206,822</x:t>
-[...5 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>1,001,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,239,567.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,206,888</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>$49,690,930.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspring Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L7PD8B5</x:t>
   </x:si>
   <x:si>
-    <x:t>241,365</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>200,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,622,763.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>905,103</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>$37,531,192.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>971,539</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>805,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,021,973.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bruker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1L3C62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,961,318.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,112,002</x:t>
-[...23 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>1,751,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,609,507.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SX4QB45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,424,280.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>693,949</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>575,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,657,339.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J2JZLQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,596,071</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>1,323,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,364,227.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,206,871</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$24,650,265.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,448,231</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>1,201,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,376,004.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,055,964</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>875,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,477,068.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,086,167</x:t>
-[...14 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>900,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,297,985.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Novanta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YFVPTD4</x:t>
   </x:si>
   <x:si>
-    <x:t>381,674</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>316,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,934,972.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01VC7GB81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,751,255.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S3K7WZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,545,706.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,666,740.31</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$19,189,668.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H90PC80</x:t>
   </x:si>
   <x:si>
-    <x:t>868,968</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>720,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,494,162.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PG22V92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,234,753.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0Z68W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,816,293.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P7H3R42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,375,851.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJK39N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,188,794.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0210PYBS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,925,307.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4WK1D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,474,845.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,395,630.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,173,509.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8T9ZV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>630,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,069,734.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>537,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,855,425.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K70N2K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>550,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,257,605.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007X1PZ37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,116,671.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telephone And Data Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01230NF56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,992,161.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X8P90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,865,194.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vse Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200BJYM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,766,586.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XD33QT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,688,080.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DWHM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,444,428.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007386NT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,019,608.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,697,462.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LYC4DB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,596,932.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,366,250.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Property Preferred Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YPMQY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,849,683.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPYXQD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,580,593.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005ZV53B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,481,319.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,193,825.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC9NL24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,186,149.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,947,772.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Latin America Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LG37G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,930,217.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,834,357.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BZQMW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>604,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,446,334.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J89QHK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,202,918.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJKFXT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,126,338.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P5DR9F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,932,555.68</x:t>
   </x:si>
   <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2056</x:t>
-[...488 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>BBG022XDCS94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,872,224.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1FSX99</x:t>
   </x:si>
   <x:si>
-    <x:t>416,361</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>345,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,678,871.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZF244C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,623,019.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>446,539</x:t>
-[...11 lines deleted...]
-    <x:t>$10,523,160.96</x:t>
+    <x:t>370,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,563,278.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,305,700.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJLQVG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,264,864.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKCJ9T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,239,127.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,212,362.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,204,335.78</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J7B27C5</x:t>
   </x:si>
   <x:si>
-    <x:t>482,751</x:t>
-[...50 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>400,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,164,461.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Viii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRV0P42</x:t>
   </x:si>
   <x:si>
-    <x:t>422,396</x:t>
-[...17 lines deleted...]
-    <x:t>$9,935,744.64</x:t>
+    <x:t>$8,093,431.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,064,321.30</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GW2CPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>379,757</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>314,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,965,566.01</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GZXFVS8</x:t>
   </x:si>
   <x:si>
-    <x:t>573,255</x:t>
-[...14 lines deleted...]
-    <x:t>$9,755,828.11</x:t>
+    <x:t>475,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,950,192.80</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,237,110.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$7,664,798.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PYN2GP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,135,970.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WG9HJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,077,448.80</x:t>
   </x:si>
   <x:si>
     <x:t>Pitney Bowes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/07/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00465R7L5</x:t>
   </x:si>
   <x:si>
-    <x:t>421,542</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>349,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,045,145.25</x:t>
   </x:si>
   <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRYWBV0</x:t>
   </x:si>
   <x:si>
-    <x:t>391,688</x:t>
-[...23 lines deleted...]
-    <x:t>$8,479,687.30</x:t>
+    <x:t>324,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,991,482.16</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,385,510.54</x:t>
+    <x:t>$6,772,489.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>524,970</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>435,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,740,796.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XDYTZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>381,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,622,458.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>342,221</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>283,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,471,529.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZBL156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,403,012.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H56P4S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,341,670.07</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0036P9V12</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,666,650.75</x:t>
-[...26 lines deleted...]
-    <x:t>$7,563,010.88</x:t>
+    <x:t>$6,310,073.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NHKGBC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,285,070.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,228,921.48</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M16MW47</x:t>
   </x:si>
   <x:si>
-    <x:t>337,930</x:t>
-[...2 lines deleted...]
-    <x:t>$7,542,597.60</x:t>
+    <x:t>280,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,171,985.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Tennessee Valley Authority</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000006564</x:t>
   </x:si>
   <x:si>
-    <x:t>312,481</x:t>
-[...11 lines deleted...]
-    <x:t>$7,474,011.77</x:t>
+    <x:t>256,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,143,501.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HBVL409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,094,710.27</x:t>
   </x:si>
   <x:si>
     <x:t>Hudson Pacific Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013CT86M9</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,469,892.83</x:t>
-[...20 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$6,034,809.66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6BMLY3</x:t>
   </x:si>
   <x:si>
-    <x:t>381,668</x:t>
-[...2 lines deleted...]
-    <x:t>$7,202,075.16</x:t>
+    <x:t>$6,014,887.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,999,246.55</x:t>
   </x:si>
   <x:si>
     <x:t>Kkr Real Estate Finance Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZZN8QS7</x:t>
   </x:si>
   <x:si>
-    <x:t>395,539</x:t>
-[...2 lines deleted...]
-    <x:t>$7,147,389.73</x:t>
+    <x:t>328,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,895,651.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSNQX11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,720,718.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF0SJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,708,876.25</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
-    <x:t>325,857</x:t>
-[...35 lines deleted...]
-    <x:t>$6,822,806.70</x:t>
+    <x:t>270,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,702,781.40</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,530,174.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$5,404,128.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003TY1JG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,342,443.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y92GY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,321,422.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Brp Holdings Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZYXLK13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,258,978.65</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>313,787</x:t>
-[...20 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$5,228,844.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JGG7150</x:t>
   </x:si>
   <x:si>
-    <x:t>315,751</x:t>
-[...11 lines deleted...]
-    <x:t>$6,285,252.48</x:t>
+    <x:t>261,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,211,630.90</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>388,219</x:t>
-[...2 lines deleted...]
-    <x:t>$6,133,860.20</x:t>
+    <x:t>322,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,985,612.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0132TDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>311,627</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>258,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,955,157.45</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,926,856.72</x:t>
+    <x:t>$4,925,018.40</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013JY1B83</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,717,775.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$4,717,280.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QS5P1J0</x:t>
   </x:si>
   <x:si>
-    <x:t>312,281</x:t>
-[...2 lines deleted...]
-    <x:t>$5,696,005.44</x:t>
+    <x:t>259,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,711,446.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C6LWHT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,682,345.89</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HPSFZ72</x:t>
   </x:si>
   <x:si>
-    <x:t>350,412</x:t>
-[...17 lines deleted...]
-    <x:t>$5,600,164.48</x:t>
+    <x:t>290,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,512,281.33</x:t>
   </x:si>
   <x:si>
     <x:t>Pennymac Mortgage Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01259VZ98</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,455,007.20</x:t>
+    <x:t>$4,457,112.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,423,853.54</x:t>
+    <x:t>$4,394,978.31</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>340,940</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>282,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,267,346.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013YSLQY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,107,076.38</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,917,954.50</x:t>
-[...8 lines deleted...]
-    <x:t>$4,879,387.85</x:t>
+    <x:t>$4,079,196.67</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,825,931.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$3,984,123.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>5,043,598</x:t>
-[...2 lines deleted...]
-    <x:t>$5,043,598.24</x:t>
+    <x:t>-1,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,819.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,433,983.95</x:t>
+    <x:t>$-3,994,692.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1657,56 +1654,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116622e3a2844db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44601cf4620a47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10f7fe8b3a3e4176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra697ca209cf54b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6e7b3baf71704a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R993a9f29cdf84129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:K121"/>
+  <x:dimension ref="A1:K125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1805,4140 +1802,4280 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" ht="15" customHeight="1">
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="I4" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J4" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K4" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C5" s="1" t="s">
+      <x:c r="D5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D5" s="1" t="s">
+      <x:c r="E5" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F5" s="1" t="s">
+      <x:c r="G5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="G5" s="1" t="s">
+      <x:c r="H5" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="H5" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="G100" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="K120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="K121" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K122" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K123" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E120" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="J120" s="1" t="s">
+      <x:c r="J124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K120" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A121" s="2" t="s">
+      <x:c r="K124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B121" s="2" t="s">
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C121" s="2" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D121" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E121" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F121" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G121" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H121" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I121" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J121" s="2" t="s">
+      <x:c r="J125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K121" s="2" t="s">
+      <x:c r="K125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
-    <x:mergeCell ref="A121:K121"/>
+    <x:mergeCell ref="A125:K125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>