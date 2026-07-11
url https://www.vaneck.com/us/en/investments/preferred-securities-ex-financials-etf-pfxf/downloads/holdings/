--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf634f56fde04de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c08ea65402468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260709" sheetId="1" r:id="R993a9f29cdf84129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260709" sheetId="1" r:id="R1ae0c0e0f00e4eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1254" uniqueCount="529">
   <x:si>
     <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1654,51 +1654,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra697ca209cf54b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6e7b3baf71704a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R993a9f29cdf84129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9412924e4a8244dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree4fc4f5785d4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ae0c0e0f00e4eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>