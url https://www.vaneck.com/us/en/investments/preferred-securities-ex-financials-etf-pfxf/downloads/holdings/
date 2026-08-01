--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,1635 +1,1647 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c08ea65402468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf15fa52aed448bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260709" sheetId="1" r:id="R1ae0c0e0f00e4eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260730" sheetId="1" r:id="Rcd592a958d254a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1254" uniqueCount="529">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="533">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>2,421,397</x:t>
-[...5 lines deleted...]
-    <x:t>8.51%</x:t>
+    <x:t>2,415,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,746,262.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.87%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,877,961</x:t>
-[...5 lines deleted...]
-    <x:t>8.13%</x:t>
+    <x:t>2,870,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,235,173.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7H6X9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,462,789</x:t>
-[...5 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>2,456,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,887,387.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7RTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,902,914.59</x:t>
-[...2 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>$117,641,737.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,502,571</x:t>
-[...5 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>2,496,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,543,238.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XFZWZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,872,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,352,715.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PPJ0VC2</x:t>
   </x:si>
   <x:si>
-    <x:t>750,774</x:t>
-[...20 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>748,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,891,751.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,151,181</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>1,148,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,133,224.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020NQVSL5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,218,765.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCK7GY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,677,747.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YC2DDB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,603,989.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>743,266</x:t>
-[...47 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>741,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,973,923.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspring Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L7PD8B5</x:t>
   </x:si>
   <x:si>
-    <x:t>200,205</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>199,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,601,058.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,531,192.26</x:t>
+    <x:t>$37,050,063.81</x:t>
   </x:si>
   <x:si>
     <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>805,826</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>803,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,923,589.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Bruker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1L3C62</x:t>
   </x:si>
   <x:si>
-    <x:t>69,070</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>68,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,724,436.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,751,805</x:t>
-[...2 lines deleted...]
-    <x:t>$30,609,507.74</x:t>
+    <x:t>1,747,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,089,160.36</x:t>
   </x:si>
   <x:si>
     <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>296,395</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>295,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,972,622.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LLNT99</x:t>
   </x:si>
   <x:si>
-    <x:t>575,595</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>574,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,055,593.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J2JZLQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,323,862</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>1,320,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,309,006.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQ59KW0</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,650,265.25</x:t>
+    <x:t>$24,387,629.75</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,201,235</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>1,198,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,758,694.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>875,900</x:t>
-[...2 lines deleted...]
-    <x:t>$21,477,068.00</x:t>
+    <x:t>873,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,151,478.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>900,930</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>898,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,839,322.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S3K7WZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,344,872.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC7GB81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,423,156.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Novanta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YFVPTD4</x:t>
   </x:si>
   <x:si>
-    <x:t>316,573</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>315,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,787,406.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01VC7GB81</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,189,668.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$18,691,358.40</x:t>
   </x:si>
   <x:si>
     <x:t>Annaly Capital Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H90PC80</x:t>
   </x:si>
   <x:si>
-    <x:t>720,739</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>718,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,511,546.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PG22V92</x:t>
   </x:si>
   <x:si>
-    <x:t>758,279</x:t>
-[...5 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>756,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,989,175.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Ford Motor Co</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R0Z68W3</x:t>
   </x:si>
   <x:si>
-    <x:t>800,825</x:t>
-[...2 lines deleted...]
-    <x:t>$15,816,293.75</x:t>
+    <x:t>798,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,608,161.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P7H3R42</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,375,851.52</x:t>
+    <x:t>$15,149,296.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJK39N6</x:t>
   </x:si>
   <x:si>
-    <x:t>688,210</x:t>
-[...2 lines deleted...]
-    <x:t>$15,188,794.70</x:t>
+    <x:t>686,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,023,002.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,376,064.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG0210PYBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>600,616</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>599,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,360,019.51</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4WK1D2</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,474,845.60</x:t>
+    <x:t>$14,240,202.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>Agnc Investment Corp</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>03/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RP2VDV0</x:t>
   </x:si>
   <x:si>
-    <x:t>565,583</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>564,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,216,353.20</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N8T9ZV6</x:t>
   </x:si>
   <x:si>
-    <x:t>630,647</x:t>
-[...2 lines deleted...]
-    <x:t>$14,069,734.57</x:t>
+    <x:t>629,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,851,372.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Chs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0059HJP87</x:t>
   </x:si>
   <x:si>
-    <x:t>537,032</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>535,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,734,296.76</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Vii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K70N2K4</x:t>
   </x:si>
   <x:si>
-    <x:t>550,565</x:t>
-[...2 lines deleted...]
-    <x:t>$13,257,605.20</x:t>
+    <x:t>549,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,174,276.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007X1PZ37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,093,507.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG007X1PZ37</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Telephone And Data Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01230NF56</x:t>
   </x:si>
   <x:si>
-    <x:t>690,705</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>688,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,020,966.00</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2062</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0193X8P90</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,865,194.72</x:t>
+    <x:t>$12,505,108.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XD33QT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,356,074.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007386NT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>491,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,018,370.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V6DWHM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,753,117.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Vse Corp</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0200BJYM3</x:t>
   </x:si>
   <x:si>
-    <x:t>230,236</x:t>
-[...44 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>229,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,680,172.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Rithm Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012JB0SD3</x:t>
   </x:si>
   <x:si>
-    <x:t>465,478</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>464,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,547,978.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PH21MV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>441,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,328,495.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>500,515</x:t>
-[...14 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>499,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,317,793.47</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Property Preferred Lp</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YPMQY4</x:t>
   </x:si>
   <x:si>
-    <x:t>671,807</x:t>
-[...2 lines deleted...]
-    <x:t>$10,849,683.05</x:t>
+    <x:t>670,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,674,549.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Bermuda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JPYXQD8</x:t>
   </x:si>
   <x:si>
-    <x:t>425,436</x:t>
-[...2 lines deleted...]
-    <x:t>$10,580,593.32</x:t>
+    <x:t>424,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,674,549.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005ZV53B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,479,781.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG005ZV53B7</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BBG00QFNHPB9</x:t>
   </x:si>
   <x:si>
-    <x:t>402,918</x:t>
-[...2 lines deleted...]
-    <x:t>$10,193,825.40</x:t>
+    <x:t>401,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,211,999.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>Liberty Latin America Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LG37G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,084,668.20</x:t>
+  </x:si>
+  <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,186,149.83</x:t>
+    <x:t>$9,968,371.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,659,441.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Whirlpool Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020LP9RZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,947,772.44</x:t>
-[...23 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$9,658,985.94</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>604,372</x:t>
-[...2 lines deleted...]
-    <x:t>$9,446,334.36</x:t>
+    <x:t>602,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,283,612.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J89QHK2</x:t>
   </x:si>
   <x:si>
-    <x:t>450,461</x:t>
-[...2 lines deleted...]
-    <x:t>$9,202,918.23</x:t>
+    <x:t>449,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,080,615.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2069</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJKFXT5</x:t>
   </x:si>
   <x:si>
-    <x:t>393,886</x:t>
-[...2 lines deleted...]
-    <x:t>$9,126,338.62</x:t>
+    <x:t>392,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,981,122.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Algonquin Power &amp; Utilities Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P5DR9F5</x:t>
   </x:si>
   <x:si>
-    <x:t>350,365</x:t>
-[...2 lines deleted...]
-    <x:t>$8,932,555.68</x:t>
+    <x:t>349,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,914,928.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X1FSX99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,729,047.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XDCS94</x:t>
   </x:si>
   <x:si>
-    <x:t>515,827</x:t>
-[...14 lines deleted...]
-    <x:t>$8,678,871.67</x:t>
+    <x:t>513,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,565,308.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZF244C5</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,623,019.30</x:t>
+    <x:t>$8,554,923.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>370,384</x:t>
-[...2 lines deleted...]
-    <x:t>$8,563,278.08</x:t>
+    <x:t>369,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,482,319.44</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HFWWNC6</x:t>
   </x:si>
   <x:si>
-    <x:t>325,331</x:t>
-[...2 lines deleted...]
-    <x:t>$8,305,700.43</x:t>
+    <x:t>324,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,339,521.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Arkansas Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DKL54F2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,166,911.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,160,764.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Viii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRV0P42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,090,184.20</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VJLQVG9</x:t>
   </x:si>
   <x:si>
-    <x:t>401,207</x:t>
-[...2 lines deleted...]
-    <x:t>$8,264,864.20</x:t>
+    <x:t>400,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,087,738.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,079,194.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J7B27C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,067,738.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZXFVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,053,257.42</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2070</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VKCJ9T0</x:t>
   </x:si>
   <x:si>
-    <x:t>395,162</x:t>
-[...59 lines deleted...]
-    <x:t>$8,064,321.30</x:t>
+    <x:t>394,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,040,741.60</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GW2CPK3</x:t>
   </x:si>
   <x:si>
-    <x:t>314,969</x:t>
-[...14 lines deleted...]
-    <x:t>$7,950,192.80</x:t>
+    <x:t>314,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,932,641.00</x:t>
   </x:si>
   <x:si>
     <x:t>Chimera Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G2HF7Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,664,798.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$7,804,104.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WG9HJ74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,163,792.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Umh Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRYWBV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,145,456.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pitney Bowes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00465R7L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>348,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,142,318.08</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PYN2GP1</x:t>
   </x:si>
   <x:si>
-    <x:t>281,808</x:t>
-[...2 lines deleted...]
-    <x:t>$7,135,970.36</x:t>
+    <x:t>281,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,993,357.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01WG9HJ74</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,772,489.99</x:t>
+    <x:t>$6,787,919.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>435,452</x:t>
-[...2 lines deleted...]
-    <x:t>$6,740,796.96</x:t>
+    <x:t>434,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,645,371.40</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XDYTZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>381,918</x:t>
-[...2 lines deleted...]
-    <x:t>$6,622,458.12</x:t>
+    <x:t>380,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,457,017.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>283,839</x:t>
-[...2 lines deleted...]
-    <x:t>$6,471,529.20</x:t>
+    <x:t>283,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,398,466.80</x:t>
   </x:si>
   <x:si>
     <x:t>Mfa Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RZBL156</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,403,012.80</x:t>
+    <x:t>$6,382,996.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Two Harbors Investment Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H56P4S7</x:t>
   </x:si>
   <x:si>
-    <x:t>254,242</x:t>
-[...2 lines deleted...]
-    <x:t>$6,341,670.07</x:t>
+    <x:t>253,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,344,821.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tennessee Valley Authority</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000006564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,148,216.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M16MW47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,097,552.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NHKGBC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,084,063.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,030,027.71</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0036P9V12</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,310,073.65</x:t>
-[...8 lines deleted...]
-    <x:t>$6,285,070.88</x:t>
+    <x:t>$6,028,323.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZKLTM57</x:t>
   </x:si>
   <x:si>
-    <x:t>250,259</x:t>
-[...32 lines deleted...]
-    <x:t>$6,143,501.04</x:t>
+    <x:t>249,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,009,181.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,008,126.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6BMLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,961,699.84</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBVL409</x:t>
   </x:si>
   <x:si>
-    <x:t>300,306</x:t>
-[...17 lines deleted...]
-    <x:t>$6,014,887.00</x:t>
+    <x:t>299,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,960,905.70</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZCHCL0</x:t>
   </x:si>
   <x:si>
-    <x:t>260,271</x:t>
-[...14 lines deleted...]
-    <x:t>$5,895,651.51</x:t>
+    <x:t>259,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,848,897.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
+    <x:t>Georgia Power Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HS213T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,599,135.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,720,718.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$5,566,358.16</x:t>
   </x:si>
   <x:si>
     <x:t>Vornado Realty Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF0SJ27</x:t>
   </x:si>
   <x:si>
-    <x:t>319,825</x:t>
-[...17 lines deleted...]
-    <x:t>$5,702,781.40</x:t>
+    <x:t>319,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,541,082.11</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,404,128.63</x:t>
+    <x:t>$5,386,168.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
+    <x:t>Brookfield Brp Holdings Canada Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZYXLK13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,280,461.48</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,342,443.74</x:t>
+    <x:t>$5,259,975.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Mississippi Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DS53GM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,202,504.24</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y92GY36</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,321,422.32</x:t>
-[...20 lines deleted...]
-    <x:t>$5,228,844.39</x:t>
+    <x:t>$5,188,084.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,122,641.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kimco Realty Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$5,211,630.90</x:t>
+    <x:t>Bip Bermuda Holdings I Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HQXWV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,011,354.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Bsp Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0132TDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,981,217.64</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>322,003</x:t>
-[...2 lines deleted...]
-    <x:t>$4,985,612.70</x:t>
+    <x:t>321,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,898,056.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>Franklin Bsp Realty Trust Inc</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>12/01/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013JY1B83</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,717,280.70</x:t>
+    <x:t>$4,692,347.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QS5P1J0</x:t>
   </x:si>
   <x:si>
-    <x:t>259,013</x:t>
-[...2 lines deleted...]
-    <x:t>$4,711,446.47</x:t>
+    <x:t>258,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,640,055.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01259VZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,543,120.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HPSFZ72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,496,504.10</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00C6LWHT6</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,682,345.89</x:t>
-[...17 lines deleted...]
-    <x:t>$4,457,112.79</x:t>
+    <x:t>$4,475,722.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J36ZR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,415,263.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG012J36ZR4</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>282,793</x:t>
-[...2 lines deleted...]
-    <x:t>$4,267,346.37</x:t>
+    <x:t>282,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,190,179.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013YSLQY5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,107,076.38</x:t>
+    <x:t>$4,164,080.24</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,079,196.67</x:t>
+    <x:t>$4,003,936.88</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,984,123.28</x:t>
+    <x:t>$3,905,236.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DL95T81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,431.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>-1,819</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>163,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,594.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,994,692.64</x:t>
-[...2 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>$7,280,734.15</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1654,56 +1666,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9412924e4a8244dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree4fc4f5785d4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ae0c0e0f00e4eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000bf300496b4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb70cd7de94304b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd592a958d254a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:K125"/>
+  <x:dimension ref="A1:K126"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -1962,86 +1974,86 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2067,165 +2079,165 @@
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
@@ -2239,63 +2251,63 @@
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
@@ -2496,51 +2508,51 @@
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
@@ -2624,824 +2636,824 @@
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="G28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="H30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I30" s="1" t="s">
+      <x:c r="J30" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F32" s="1" t="s">
+      <x:c r="G32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F36" s="1" t="s">
+      <x:c r="G36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F40" s="1" t="s">
+      <x:c r="G40" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="G40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D41" s="1" t="s">
+      <x:c r="G41" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F42" s="1" t="s">
+      <x:c r="G42" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="G42" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D43" s="1" t="s">
+      <x:c r="G43" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F45" s="1" t="s">
+      <x:c r="G45" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="G45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="G49" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -3450,1290 +3462,1290 @@
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="G52" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F54" s="1" t="s">
+      <x:c r="G54" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="H54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I54" s="1" t="s">
+      <x:c r="J54" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="G55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F57" s="1" t="s">
+      <x:c r="G57" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D60" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="H60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F62" s="1" t="s">
+      <x:c r="G62" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F63" s="1" t="s">
+      <x:c r="G63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F64" s="1" t="s">
+      <x:c r="G64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F65" s="1" t="s">
+      <x:c r="G65" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="G65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D66" s="1" t="s">
+      <x:c r="G66" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F67" s="1" t="s">
+      <x:c r="G67" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="G67" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="G69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F70" s="1" t="s">
+      <x:c r="G70" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="G70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F71" s="1" t="s">
+      <x:c r="G71" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F72" s="1" t="s">
+      <x:c r="G72" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="G72" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="G73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="G74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F75" s="1" t="s">
+      <x:c r="G75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="G75" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F77" s="1" t="s">
+      <x:c r="G77" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="G77" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F78" s="1" t="s">
+      <x:c r="G78" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="G78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F79" s="1" t="s">
+      <x:c r="G79" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="G79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F81" s="1" t="s">
+      <x:c r="G81" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F84" s="1" t="s">
+      <x:c r="G84" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -4771,51 +4783,51 @@
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
@@ -4841,1241 +4853,1276 @@
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F109" s="1" t="s">
+      <x:c r="G109" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="G109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="G110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D111" s="1" t="s">
+      <x:c r="G111" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D112" s="1" t="s">
+      <x:c r="G112" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="H112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G118" s="1" t="s">
+      <x:c r="H118" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:11" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:11" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:11" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K124" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A125" s="2" t="s">
+      <x:c r="K125" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:11" ht="15" customHeight="1">
+      <x:c r="A126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B125" s="2" t="s">
+      <x:c r="B126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C125" s="2" t="s">
+      <x:c r="C126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="2" t="s">
+      <x:c r="D126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E125" s="2" t="s">
+      <x:c r="E126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F125" s="2" t="s">
+      <x:c r="F126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G125" s="2" t="s">
+      <x:c r="G126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H125" s="2" t="s">
+      <x:c r="H126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I125" s="2" t="s">
+      <x:c r="I126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J125" s="2" t="s">
+      <x:c r="J126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K125" s="2" t="s">
+      <x:c r="K126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:K1"/>
     <x:mergeCell ref="A2:K2"/>
-    <x:mergeCell ref="A125:K125"/>
+    <x:mergeCell ref="A126:K126"/>
   </x:mergeCells>
 </x:worksheet>
 </file>