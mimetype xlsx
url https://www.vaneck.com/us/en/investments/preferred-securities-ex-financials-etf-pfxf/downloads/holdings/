--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,1647 +1,1641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf15fa52aed448bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2d4210ae334dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260730" sheetId="1" r:id="Rcd592a958d254a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PFXF_asof_20260820" sheetId="1" r:id="R7c69ddf310474839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="533">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="531">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W930WV7</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>2,415,212</x:t>
-[...5 lines deleted...]
-    <x:t>8.87%</x:t>
+    <x:t>2,003,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,836,423.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.97%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK4ZRJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,870,614</x:t>
-[...5 lines deleted...]
-    <x:t>8.14%</x:t>
+    <x:t>2,840,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,341,786.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.91%</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7H6X9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,456,499</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>2,410,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,182,076.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022S7RTX8</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,641,737.11</x:t>
-[...2 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>$116,434,926.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022XFZWZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,852,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,340,429.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02008TRW3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,496,184</x:t>
-[...20 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>2,470,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,619,451.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>Hewlett Packard Enterprise Co</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PPJ0VC2</x:t>
   </x:si>
   <x:si>
-    <x:t>748,853</x:t>
-[...5 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>741,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,656,473.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV4WBY2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,148,238</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>1,136,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,384,297.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020NQVSL5</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,218,765.42</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$52,350,538.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCK7GY0</x:t>
   </x:si>
   <x:si>
-    <x:t>998,470</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>988,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,975,427.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YC2DDB1</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,603,989.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$48,349,005.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SXPFJW2</x:t>
   </x:si>
   <x:si>
-    <x:t>741,368</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>733,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,032,654.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Brightspring Health Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L7PD8B5</x:t>
   </x:si>
   <x:si>
-    <x:t>199,694</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>197,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,584,281.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QK639J2</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,050,063.81</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$35,913,802.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Pg&amp;E Corp</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R36JXP2</x:t>
   </x:si>
   <x:si>
-    <x:t>803,765</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>795,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,227,094.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Bruker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1L3C62</x:t>
   </x:si>
   <x:si>
-    <x:t>68,895</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>68,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,963,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RQ352H7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,747,338</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>1,729,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,032,999.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LLNT99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>568,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,556,966.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J2JZLQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,306,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,416,793.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQ59KW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,784,192.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SX4QB45</x:t>
   </x:si>
   <x:si>
-    <x:t>295,639</x:t>
-[...47 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>236,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,123,031.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R1V2VQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,198,166</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>1,185,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,892,404.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Capital Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYGW6R4</x:t>
   </x:si>
   <x:si>
-    <x:t>873,667</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>864,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,421,639.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>Xcel Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMM2WS0</x:t>
   </x:si>
   <x:si>
-    <x:t>898,634</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>889,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,178,421.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YFVPTD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,441,184.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VC7GB81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,964,204.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S3K7WZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>322,832</x:t>
-[...32 lines deleted...]
-    <x:t>$18,787,406.58</x:t>
+    <x:t>267,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,667,571.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>Canada</x:t>
+    <x:t>Annaly Capital Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H90PC80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,319,889.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2080</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R9QQ665</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,691,358.40</x:t>
-[...14 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$18,072,824.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0Z68W3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,564,767.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Sempra</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PG22V92</x:t>
   </x:si>
   <x:si>
-    <x:t>756,347</x:t>
-[...23 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>748,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,344,291.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2059</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00P7H3R42</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,149,296.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$14,829,451.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnc Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RMRZ0W2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,414,853.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2079</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJK39N6</x:t>
   </x:si>
   <x:si>
-    <x:t>686,452</x:t>
-[...17 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>679,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,252,448.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RP2VDV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,962,457.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0210PYBS7</x:t>
   </x:si>
   <x:si>
-    <x:t>599,083</x:t>
-[...2 lines deleted...]
-    <x:t>$14,360,019.51</x:t>
+    <x:t>592,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,801,734.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0059HJP87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>530,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,713,790.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4WK1D2</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,240,202.91</x:t>
-[...14 lines deleted...]
-    <x:t>$14,216,353.20</x:t>
+    <x:t>$13,689,091.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K70N2K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,255,160.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N8T9ZV6</x:t>
   </x:si>
   <x:si>
-    <x:t>629,036</x:t>
-[...32 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>622,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,147,390.08</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007X1PZ37</x:t>
   </x:si>
   <x:si>
-    <x:t>516,713</x:t>
-[...2 lines deleted...]
-    <x:t>$13,093,507.42</x:t>
+    <x:t>511,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,988,315.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Telephone And Data Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01230NF56</x:t>
   </x:si>
   <x:si>
-    <x:t>688,940</x:t>
-[...2 lines deleted...]
-    <x:t>$13,020,966.00</x:t>
+    <x:t>681,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,961,037.01</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2062</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0193X8P90</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,505,108.77</x:t>
+    <x:t>$12,372,946.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
+    <x:t>Vse Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200BJYM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,364,195.20</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/15/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XD33QT4</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,356,074.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$11,909,509.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007386NT5</x:t>
   </x:si>
   <x:si>
-    <x:t>491,750</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>486,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,864,307.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rithm Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0SD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,518,586.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V6DWHM8</x:t>
   </x:si>
   <x:si>
-    <x:t>287,064</x:t>
-[...35 lines deleted...]
-    <x:t>$11,547,978.41</x:t>
+    <x:t>284,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,479,389.93</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PH21MV7</x:t>
   </x:si>
   <x:si>
-    <x:t>441,829</x:t>
-[...2 lines deleted...]
-    <x:t>$11,328,495.56</x:t>
+    <x:t>437,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,128,037.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LYC4DB4</x:t>
   </x:si>
   <x:si>
-    <x:t>499,241</x:t>
-[...2 lines deleted...]
-    <x:t>$11,317,793.47</x:t>
+    <x:t>494,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,007,233.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Property Preferred Lp</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YPMQY4</x:t>
   </x:si>
   <x:si>
-    <x:t>670,091</x:t>
-[...2 lines deleted...]
-    <x:t>$10,674,549.63</x:t>
+    <x:t>663,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,928,530.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPYXQD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,696,275.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005ZV53B7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,437,300.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>Bermuda</x:t>
-[...17 lines deleted...]
-    <x:t>$10,479,781.41</x:t>
+    <x:t>BBG00QFNHPB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,205,854.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG00QFNHPB9</x:t>
-[...5 lines deleted...]
-    <x:t>$10,211,999.49</x:t>
+    <x:t>Liberty Latin America Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LG37G8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,935,164.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>Liberty Latin America Ltd</x:t>
-[...5 lines deleted...]
-    <x:t>$10,084,668.20</x:t>
+    <x:t>Whirlpool Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020LP9RZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,786,314.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RPWYK82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>392,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,726,743.16</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC9NL24</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,968,371.47</x:t>
-[...11 lines deleted...]
-    <x:t>$9,659,441.94</x:t>
+    <x:t>$9,652,574.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>Whirlpool Corp</x:t>
-[...5 lines deleted...]
-    <x:t>$9,658,985.94</x:t>
+    <x:t>Algonquin Power &amp; Utilities Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P5DR9F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,015,918.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011BZQMW4</x:t>
   </x:si>
   <x:si>
-    <x:t>602,832</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>596,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,954,605.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJKFXT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>388,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,853,112.62</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J89QHK2</x:t>
   </x:si>
   <x:si>
-    <x:t>449,313</x:t>
-[...35 lines deleted...]
-    <x:t>$8,914,928.68</x:t>
+    <x:t>444,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,790,770.04</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X1FSX99</x:t>
   </x:si>
   <x:si>
-    <x:t>344,477</x:t>
-[...2 lines deleted...]
-    <x:t>$8,729,047.18</x:t>
+    <x:t>340,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,720,273.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00ZF244C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,602,991.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFWWNC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,317,085.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Qwest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XDCS94</x:t>
   </x:si>
   <x:si>
-    <x:t>513,200</x:t>
-[...11 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>510,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,280,228.90</x:t>
   </x:si>
   <x:si>
     <x:t>Transcanada Pipelines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2085</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XRRTPH2</x:t>
   </x:si>
   <x:si>
-    <x:t>369,439</x:t>
-[...11 lines deleted...]
-    <x:t>$8,339,521.50</x:t>
+    <x:t>365,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,120,353.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKCJ9T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,108,973.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000007527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,090,993.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GW2CPK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,055,159.90</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Arkansas Llc</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKL54F2</x:t>
   </x:si>
   <x:si>
-    <x:t>409,369</x:t>
-[...14 lines deleted...]
-    <x:t>$8,160,764.40</x:t>
+    <x:t>405,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,045,941.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rlj Lodging Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HLJLDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,020,334.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VJLQVG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>396,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,015,586.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Sce Trust Viii</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRV0P42</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,090,184.20</x:t>
-[...23 lines deleted...]
-    <x:t>$8,079,194.48</x:t>
+    <x:t>$7,992,246.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022TJDTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,950,728.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sce Trust Vi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZXFVS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,941,706.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimera Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G2HF7Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,889,992.11</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J7B27C5</x:t>
   </x:si>
   <x:si>
-    <x:t>399,393</x:t>
-[...50 lines deleted...]
-    <x:t>$7,804,104.75</x:t>
+    <x:t>395,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,655,605.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
+    <x:t>Pitney Bowes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00465R7L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,410,050.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01WG9HJ74</x:t>
   </x:si>
   <x:si>
-    <x:t>274,580</x:t>
-[...2 lines deleted...]
-    <x:t>$7,163,792.20</x:t>
+    <x:t>271,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,143,913.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>Umh Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRYWBV0</x:t>
   </x:si>
   <x:si>
-    <x:t>324,057</x:t>
-[...17 lines deleted...]
-    <x:t>$7,142,318.08</x:t>
+    <x:t>320,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,025,174.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PYN2GP1</x:t>
   </x:si>
   <x:si>
-    <x:t>281,087</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>278,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,014,968.22</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QGJPJ13</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,787,919.29</x:t>
+    <x:t>$6,593,044.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G1SJW5</x:t>
   </x:si>
   <x:si>
-    <x:t>434,338</x:t>
-[...2 lines deleted...]
-    <x:t>$6,645,371.40</x:t>
+    <x:t>429,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,421,600.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Two Harbors Investment Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H56P4S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,410,889.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0036P9V12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,397,947.50</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022XDYTZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>380,945</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>376,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,386,024.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mfa Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RZBL156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,369,468.40</x:t>
   </x:si>
   <x:si>
     <x:t>Arbor Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012TJZP16</x:t>
   </x:si>
   <x:si>
-    <x:t>283,118</x:t>
-[...11 lines deleted...]
-    <x:t>$6,382,996.51</x:t>
+    <x:t>280,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,259,466.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>Two Harbors Investment Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$6,344,821.46</x:t>
+    <x:t>BBG01ZKLTM57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,108,755.14</x:t>
   </x:si>
   <x:si>
     <x:t>Tennessee Valley Authority</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000006564</x:t>
   </x:si>
   <x:si>
-    <x:t>256,069</x:t>
-[...2 lines deleted...]
-    <x:t>$6,148,216.69</x:t>
+    <x:t>253,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,105,104.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZCHCL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,036,891.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hudson Pacific Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013CT86M9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,946,364.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NHKGBC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,927,701.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr Real Estate Finance Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZZN8QS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,926,290.30</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2078</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M16MW47</x:t>
   </x:si>
   <x:si>
-    <x:t>279,576</x:t>
-[...56 lines deleted...]
-    <x:t>$6,008,126.40</x:t>
+    <x:t>276,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,887,495.04</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q6BMLY3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,961,699.84</x:t>
+    <x:t>$5,768,916.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HBVL409</x:t>
   </x:si>
   <x:si>
-    <x:t>299,543</x:t>
-[...14 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>296,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,620,710.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vornado Realty Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF0SJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,546,603.02</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia Power Co</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2077</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HS213T8</x:t>
   </x:si>
   <x:si>
-    <x:t>269,578</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>266,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,448,076.42</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNQX11</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,566,358.16</x:t>
-[...11 lines deleted...]
-    <x:t>$5,541,082.11</x:t>
+    <x:t>$5,364,592.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Louisiana Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DKPVV28</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,386,168.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$5,277,323.78</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Brp Holdings Canada Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZYXLK13</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,280,461.48</x:t>
+    <x:t>$5,256,692.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003TY1JG7</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,259,975.08</x:t>
+    <x:t>$5,220,502.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JGG7150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,152,323.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y92GY36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,140,460.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Entergy Mississippi Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2066</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DS53GM6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,202,504.24</x:t>
-[...20 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$5,086,402.20</x:t>
   </x:si>
   <x:si>
     <x:t>Bip Bermuda Holdings I Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HQXWV3</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,011,354.39</x:t>
+    <x:t>$4,959,625.23</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Bsp Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0132TDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>257,827</x:t>
-[...2 lines deleted...]
-    <x:t>$4,981,217.64</x:t>
+    <x:t>255,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,926,345.87</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalbridge Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSSRRJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>321,184</x:t>
-[...2 lines deleted...]
-    <x:t>$4,898,056.00</x:t>
+    <x:t>317,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,742,620.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00C6LWHT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,638,998.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pennymac Mortgage Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01259VZ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,574,748.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QS5P1J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,487,131.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HPSFZ72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,406,584.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013JY1B83</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,692,347.67</x:t>
-[...38 lines deleted...]
-    <x:t>$4,475,722.46</x:t>
+    <x:t>$4,401,787.88</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J36ZR4</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,415,263.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$4,354,865.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013YSLQY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,164,170.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XP8MXT4</x:t>
   </x:si>
   <x:si>
-    <x:t>282,072</x:t>
-[...11 lines deleted...]
-    <x:t>$4,164,080.24</x:t>
+    <x:t>279,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,072,579.65</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Infrastructure Finance Ulc</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2081</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011384SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,003,936.88</x:t>
+    <x:t>$3,942,407.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014CSSDT5</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,905,236.34</x:t>
-[...17 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$3,799,136.84</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>163,594</x:t>
-[...5 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>8,708,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,708,197.05</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,280,734.15</x:t>
+    <x:t>$6,456,809.97</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -1666,51 +1660,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000bf300496b4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb70cd7de94304b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd592a958d254a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcfdf34b52644cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R71af06e623914a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c69ddf310474839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K126"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="49" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="28" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
     <x:col min="11" max="11" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
@@ -1939,86 +1933,86 @@
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F8" s="1" t="s">
+      <x:c r="G8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -2391,168 +2385,168 @@
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
@@ -2636,611 +2630,611 @@
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -3266,649 +3260,649 @@
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="G50" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D51" s="1" t="s">
+      <x:c r="G51" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F54" s="1" t="s">
+      <x:c r="G54" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F56" s="1" t="s">
+      <x:c r="G56" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F57" s="1" t="s">
+      <x:c r="G57" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="H58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
@@ -3917,2186 +3911,2186 @@
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F65" s="1" t="s">
+      <x:c r="G65" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="G65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F66" s="1" t="s">
+      <x:c r="G66" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F70" s="1" t="s">
+      <x:c r="G70" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="H70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F71" s="1" t="s">
+      <x:c r="G71" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="G71" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D73" s="1" t="s">
+      <x:c r="G73" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F81" s="1" t="s">
+      <x:c r="G81" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F83" s="1" t="s">
+      <x:c r="G83" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="G92" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="G95" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F97" s="1" t="s">
+      <x:c r="G97" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="G97" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F101" s="1" t="s">
+      <x:c r="G101" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:11" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:11" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:11" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="F124" s="1" t="s">
+      <x:c r="G124" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="G124" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:11" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:11" ht="15" customHeight="1">
       <x:c r="A126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E126" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F126" s="2" t="s">