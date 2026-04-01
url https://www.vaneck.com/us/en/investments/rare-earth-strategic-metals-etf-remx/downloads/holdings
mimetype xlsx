--- v5 (2026-03-11)
+++ v6 (2026-04-01)
@@ -1,624 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd7cb6b8a9a4633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a31c8f70e94f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260310" sheetId="1" r:id="R275a990d422e44d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260330" sheetId="1" r:id="Rb09868a73b284691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="193">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="205">
+  <x:si>
+    <x:t>Daily Holdings (%)  03/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>AII CN</x:t>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,349,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,136,946.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSCDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,398,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,535,595.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLN524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,573,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,192,402.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600111 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Northern Rare Earth Group High-Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HF84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,034,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,869,365.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1772 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ganfeng Lithium Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L9ZZS33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,186,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,898,311.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,820,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,291,069.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F21113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,413,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,089,980.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600549 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiamen Tungsten Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HVP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,485,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,485,354.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,731,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,518,781.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,924,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,838,101.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,869,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,553,343.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13PJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,323,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,496,736.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALM</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000QJ6LQ8</x:t>
-[...212 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>BBG004KGNV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,723,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,810,708.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amg Critical Materials Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLBF52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,874,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,177,912.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithium Americas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLDH7S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,490,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,289,775.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3858 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiaxin International Resources Investme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WTVYYT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,426,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,712,832.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>603067 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9MP6</x:t>
   </x:si>
   <x:si>
-    <x:t>14,794,535</x:t>
-[...26 lines deleted...]
-    <x:t>IPX US</x:t>
+    <x:t>12,945,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,227,781.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tronox Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRH2W10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,160,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,617,632.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,056,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,534,096.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithium Americas Argentina Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLDJ6X5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,439,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,323,540.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,855,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,953,292.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600456 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoji Titanium Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB1Y50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,701,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,750,900.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Energy Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXSP9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,568,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,675,807.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNRHX08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,781,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,283,024.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPX</x:t>
   </x:si>
   <x:si>
     <x:t>Iperionx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0188WZ502</x:t>
   </x:si>
   <x:si>
-    <x:t>1,816,544</x:t>
-[...131 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>1,483,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,693,467.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ERA FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eramet Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBQ8H7</x:t>
   </x:si>
   <x:si>
-    <x:t>718,267</x:t>
-[...23 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>628,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,484,964.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,518,491.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$11,425,066.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,494,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,494,852.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>28,663,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,143,206.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,846.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3,689</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,296.26</x:t>
+    <x:t>$4,229.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>496</x:t>
   </x:si>
   <x:si>
-    <x:t>$30.68</x:t>
+    <x:t>$28.90</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>319</x:t>
   </x:si>
   <x:si>
-    <x:t>$235.08</x:t>
-[...8 lines deleted...]
-    <x:t>$1.22</x:t>
+    <x:t>$229.08</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,906,177.74</x:t>
-[...2 lines deleted...]
-    <x:t>-0.23%</x:t>
+    <x:t>$-16,835,576.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -646,62 +682,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216d5cba6c254d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcac692041cf1480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R275a990d422e44d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcd2ff50cba442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R16b459fabec94066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb09868a73b284691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I37"/>
+  <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1487,283 +1523,341 @@
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A37" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I37" s="2" t="s">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A38" s="1">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A37:I37"/>
+    <x:mergeCell ref="A39:I39"/>
   </x:mergeCells>
 </x:worksheet>
 </file>