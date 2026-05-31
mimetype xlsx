--- v0 (2026-04-21)
+++ v1 (2026-05-31)
@@ -1,654 +1,654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6029834b9217442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8b099fd45f4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260417" sheetId="1" r:id="R06796c2cc8064e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260528" sheetId="1" r:id="R767cd843eabc46e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="203">
   <x:si>
-    <x:t>Daily Holdings (%)  04/17/2026</x:t>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLN524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,092,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,418,476.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,326,327</x:t>
-[...29 lines deleted...]
-    <x:t>7.69%</x:t>
+    <x:t>1,388,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,797,222.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.07%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,135,614</x:t>
-[...5 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>15,843,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,578,998.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
-    <x:t>25,590,616</x:t>
-[...5 lines deleted...]
-    <x:t>6.27%</x:t>
+    <x:t>26,787,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,577,925.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.68%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>107,545,244</x:t>
-[...5 lines deleted...]
-    <x:t>5.85%</x:t>
+    <x:t>112,575,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,561,496.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,810,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,805,933.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,872,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,408,335.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,964,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,338,961.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>1772 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9ZZS33</x:t>
   </x:si>
   <x:si>
-    <x:t>15,910,040</x:t>
-[...41 lines deleted...]
-    <x:t>5.36%</x:t>
+    <x:t>16,704,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,060,999.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>600549 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Xiamen Tungsten Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HVP0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,221,944</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>15,934,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,119,817.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ALM</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004KGNV81</x:t>
   </x:si>
   <x:si>
-    <x:t>5,625,612</x:t>
-[...5 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>5,888,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,897,207.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>600392 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Shenghe Resources Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L1KMZR6</x:t>
   </x:si>
   <x:si>
-    <x:t>31,379,281</x:t>
-[...23 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>32,848,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,256,200.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13PJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>18,010,146</x:t>
-[...5 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>18,852,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,001,476.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,191,980</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>17,996,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,680,012.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
   </x:si>
   <x:si>
     <x:t>AMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Amg Critical Materials Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLBF52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,842,677</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>1,928,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,903,681.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithium Americas Argentina Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLDJ6X5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,654,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,223,247.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603067 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB9MP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,318,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,996,944.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,260,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,069,030.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,789,301</x:t>
-[...41 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>3,966,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,909,562.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iperionx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0188WZ502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,526,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,338,433.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tronox Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRH2W10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,338,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,612,073.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNRHX08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,150,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,338,759.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Energy Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXSP9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,105,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,799,342.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,350,000</x:t>
-[...92 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>4,555,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,120,305.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>600456 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Baoji Titanium Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB1Y50</x:t>
   </x:si>
   <x:si>
-    <x:t>8,553,773</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>8,953,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,166,092.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ERA FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eramet Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBQ8H7</x:t>
   </x:si>
   <x:si>
-    <x:t>617,744</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>646,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,737,020.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,086,713.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$8,284,942.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3,907</x:t>
+    <x:t>4,428</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,616.30</x:t>
+    <x:t>$5,158.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>496</x:t>
   </x:si>
   <x:si>
-    <x:t>$30.71</x:t>
+    <x:t>$30.50</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,788</x:t>
-[...2 lines deleted...]
-    <x:t>$555.95</x:t>
+    <x:t>4,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599.83</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>319</x:t>
   </x:si>
   <x:si>
-    <x:t>$233.34</x:t>
+    <x:t>$230.79</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>$1.22</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-760,487</x:t>
-[...5 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>-1,404,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,404,075.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-391,863.98</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$1,089,140.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -676,51 +676,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32552e3e022e4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58ad33525a2d4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06796c2cc8064e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c662cc3e38406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcba3a09d177444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R767cd843eabc46e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1416,80 +1416,80 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">