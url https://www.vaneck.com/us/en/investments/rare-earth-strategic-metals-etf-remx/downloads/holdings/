--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -1,654 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8b099fd45f4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d893c57fad462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260528" sheetId="1" r:id="R767cd843eabc46e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260617" sheetId="1" r:id="R37db36d87bfa49ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="203">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="223">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
-    <x:t>54,092,435</x:t>
+    <x:t>55,077,955</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$247,418,476.81</x:t>
+    <x:t>$243,225,975.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.16%</x:t>
+    <x:t>8.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,388,369</x:t>
-[...5 lines deleted...]
-    <x:t>8.07%</x:t>
+    <x:t>1,413,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,459,875.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.92%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,843,579</x:t>
-[...5 lines deleted...]
-    <x:t>7.14%</x:t>
+    <x:t>16,132,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,178,198.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
-    <x:t>26,787,164</x:t>
-[...5 lines deleted...]
-    <x:t>6.68%</x:t>
+    <x:t>27,142,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,136,651.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600549 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiamen Tungsten Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HVP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,145,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,789,464.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,861,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,087,636.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>112,575,604</x:t>
-[...23 lines deleted...]
-    <x:t>6.19%</x:t>
+    <x:t>114,626,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,772,609.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,480,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,511,667.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>SQM</x:t>
   </x:si>
   <x:si>
     <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKK4S1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,872,794</x:t>
-[...23 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>1,906,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,255,124.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,283,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,410,482.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
   </x:si>
   <x:si>
     <x:t>1772 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9ZZS33</x:t>
   </x:si>
   <x:si>
-    <x:t>16,704,440</x:t>
-[...23 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>17,008,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,648,796.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ALM</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004KGNV81</x:t>
   </x:si>
   <x:si>
-    <x:t>5,888,754</x:t>
-[...23 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>5,996,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,607,739.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13PJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>18,852,563</x:t>
-[...5 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>19,196,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,143,421.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,996,119</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>18,323,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,992,075.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>AMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Amg Critical Materials Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLBF52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,928,866</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>1,838,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,201,190.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>LAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Argentina Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDJ6X5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,654,420</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>7,793,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,041,841.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>603067 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9MP6</x:t>
   </x:si>
   <x:si>
-    <x:t>13,318,544</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>13,495,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,836,995.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,038,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,774,536.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3M1Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>7,260,333</x:t>
-[...23 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>7,392,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,627,407.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tronox Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRH2W10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,454,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,859,020.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>IPX</x:t>
   </x:si>
   <x:si>
     <x:t>Iperionx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0188WZ502</x:t>
   </x:si>
   <x:si>
-    <x:t>1,526,396</x:t>
-[...23 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>1,519,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,695,623.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Energy Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXSP9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,453,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,260,659.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>SLI</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GNRHX08</x:t>
   </x:si>
   <x:si>
-    <x:t>13,150,442</x:t>
-[...20 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>12,423,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,357,386.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600456 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoji Titanium Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB1Y50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,071,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,251,146.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eramet Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBQ8H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>627,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,099,643.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,555,200</x:t>
-[...41 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>3,992,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,441,865.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603663 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanxiang Advanced Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBZDN49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,545,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,039,864.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7610 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lianyou Metals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0121GTQM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,754,423.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,284,942.83</x:t>
-[...5 lines deleted...]
-    <x:t>-EUR CASH-</x:t>
+    <x:t>$6,655,245.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevra Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X08CHB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,927,671.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,428</x:t>
+    <x:t>650,000,000</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,158.05</x:t>
+    <x:t>$20,590,471.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ZAR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-ZAR CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>4,063</x:t>
-[...2 lines deleted...]
-    <x:t>$599.83</x:t>
+    <x:t>4,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655.71</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>319</x:t>
   </x:si>
   <x:si>
-    <x:t>$230.79</x:t>
+    <x:t>$227.44</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.22</x:t>
+    <x:t>$1.20</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-1,404,076</x:t>
-[...5 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>-648,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-648,135.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,089,140.31</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-27,788,647.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -676,56 +736,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c662cc3e38406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcba3a09d177444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R767cd843eabc46e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a91bc4dbef54a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re35a0f9648a8498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37db36d87bfa49ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I39"/>
+  <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1416,442 +1476,529 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A39" s="2" t="s">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="B39" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I39" s="2" t="s">
+    </x:row>
+    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="2" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A39:I39"/>
+    <x:mergeCell ref="A42:I42"/>
   </x:mergeCells>
 </x:worksheet>
 </file>