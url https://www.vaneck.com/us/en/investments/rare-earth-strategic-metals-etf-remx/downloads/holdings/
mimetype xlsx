--- v2 (2026-06-21)
+++ v3 (2026-07-11)
@@ -1,714 +1,732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d893c57fad462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c15f57bcece451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260617" sheetId="1" r:id="R37db36d87bfa49ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260709" sheetId="1" r:id="R7c7fe81cb1954b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="223">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="229">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,375,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,648,259.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSCDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,891,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,122,578.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600111 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Northern Rare Earth Group High-Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HF84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,496,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,768,961.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
-    <x:t>55,077,955</x:t>
-[...65 lines deleted...]
-    <x:t>6.70%</x:t>
+    <x:t>50,075,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,471,578.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,841,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,937,171.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
   </x:si>
   <x:si>
     <x:t>600549 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Xiamen Tungsten Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HVP0</x:t>
   </x:si>
   <x:si>
-    <x:t>16,145,909</x:t>
-[...23 lines deleted...]
-    <x:t>5.86%</x:t>
+    <x:t>14,803,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,251,201.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,704,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,312,114.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,612,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,786,510.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Almonty Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004KGNV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,445,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,443,999.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7610 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lianyou Metals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0121GTQM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,149,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,192,126.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,132,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,207,484.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1772 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ganfeng Lithium Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L9ZZS33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,931,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,822,861.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>114,626,646</x:t>
-[...95 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>85,167,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,416,830.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13PJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>19,196,040</x:t>
-[...5 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>17,723,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,005,592.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603663 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanxiang Advanced Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBZDN49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,082,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,422,070.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603067 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB9MP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,832,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,336,440.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amg Critical Materials Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLBF52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,555,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,526,449.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,323,999</x:t>
-[...23 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>14,597,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,967,356.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevra Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X08CHB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>797,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,774,914.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>LAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Argentina Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDJ6X5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,793,878</x:t>
-[...23 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>5,872,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,871,133.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,382,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,633,176.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Energy Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXSP9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,929,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,019,048.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>4,038,820</x:t>
-[...23 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>2,715,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,096,796.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>TROX</x:t>
   </x:si>
   <x:si>
     <x:t>Tronox Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRH2W10</x:t>
   </x:si>
   <x:si>
-    <x:t>6,454,296</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>5,184,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,677,686.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600456 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoji Titanium Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB1Y50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,850,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,674,751.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNRHX08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,247,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,029,798.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eramet Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBQ8H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,767,771.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>IPX</x:t>
   </x:si>
   <x:si>
     <x:t>Iperionx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0188WZ502</x:t>
   </x:si>
   <x:si>
-    <x:t>1,519,937</x:t>
-[...77 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>1,038,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,655,397.50</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>3,992,400</x:t>
-[...41 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>2,178,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,676,346.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,655,245.54</x:t>
-[...20 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$6,277,268.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>650,000,000</x:t>
+    <x:t>1,959,054,187</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,590,471.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$60,829,801.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,043,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,043,482.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,139,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,872,489.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,551,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,719.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,292.17</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>496</x:t>
   </x:si>
   <x:si>
-    <x:t>$30.68</x:t>
+    <x:t>$30.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
-[...2 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>4,433</x:t>
-[...32 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>-115,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-17,011.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-27,788,647.97</x:t>
-[...2 lines deleted...]
-    <x:t>-0.93%</x:t>
+    <x:t>$-27,294,380.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -736,62 +754,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a91bc4dbef54a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re35a0f9648a8498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37db36d87bfa49ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbcb5ca862a2467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbe36002307c0453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c7fe81cb1954b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I42"/>
+  <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1650,355 +1668,384 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A42" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I42" s="2" t="s">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A43" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A42:I42"/>
+    <x:mergeCell ref="A43:I43"/>
   </x:mergeCells>
 </x:worksheet>
 </file>