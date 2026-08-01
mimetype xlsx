--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,732 +1,714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c15f57bcece451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7100e95294b141bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260709" sheetId="1" r:id="R7c7fe81cb1954b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260730" sheetId="1" r:id="R59d2e972391f40e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="229">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="223">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,375,551</x:t>
+    <x:t>1,322,827</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$176,648,259.42</x:t>
+    <x:t>$155,776,107.52</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.35%</x:t>
+    <x:t>8.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLN524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,155,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,480,988.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600111 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Northern Rare Earth Group High-Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HF84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,518,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,467,936.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.53%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,891,621</x:t>
-[...41 lines deleted...]
-    <x:t>6.67%</x:t>
+    <x:t>13,359,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,768,624.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,841,562</x:t>
-[...5 lines deleted...]
-    <x:t>6.11%</x:t>
+    <x:t>2,732,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,842,074.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,639,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,191,395.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,209,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,268,288.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>600549 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Xiamen Tungsten Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HVP0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,803,909</x:t>
-[...41 lines deleted...]
-    <x:t>5.19%</x:t>
+    <x:t>14,235,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,998,260.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ALM</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004KGNV81</x:t>
   </x:si>
   <x:si>
-    <x:t>7,445,170</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>7,159,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,554,877.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1772 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ganfeng Lithium Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L9ZZS33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,319,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,154,866.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,168,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,410,844.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>7610 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Lianyou Metals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0121GTQM4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,149,000</x:t>
-[...41 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>2,036,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,181,718.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13PJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,044,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,719,158.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>85,167,152</x:t>
-[...23 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>81,902,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,336,679.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amg Critical Materials Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLBF52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,495,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,186,646.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603067 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB9MP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,462,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,043,760.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>603663 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Sanxiang Advanced Materials Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NBZDN49</x:t>
   </x:si>
   <x:si>
-    <x:t>6,082,588</x:t>
-[...41 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>8,211,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,275,505.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elevra Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X08CHB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>766,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,852,816.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,597,572</x:t>
-[...20 lines deleted...]
-    <x:t>$50,774,914.90</x:t>
+    <x:t>14,038,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,569,976.06</x:t>
   </x:si>
   <x:si>
     <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>LAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Argentina Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDJ6X5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,872,758</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>5,647,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,490,629.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tronox Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRH2W10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,985,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,211,345.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Energy Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXSP9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,280,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,960,312.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600456 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoji Titanium Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB1Y50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,588,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,921,605.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3M1Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,382,655</x:t>
-[...23 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>5,176,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,020,515.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,715,465</x:t>
-[...41 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>2,611,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,061,612.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eramet Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBQ8H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>475,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,418,402.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iperionx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0188WZ502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>998,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,504,006.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>SLI</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GNRHX08</x:t>
   </x:si>
   <x:si>
-    <x:t>10,247,952</x:t>
-[...38 lines deleted...]
-    <x:t>$24,655,397.50</x:t>
+    <x:t>9,855,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,203,065.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,178,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>2,096,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,287,522.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,277,268.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$5,484,636.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CNY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,411,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,172,108.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,159,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,159,374.01</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>70,904,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,183,524.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-202.84</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>4,139,930</x:t>
-[...59 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.19</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-27,294,380.96</x:t>
-[...2 lines deleted...]
-    <x:t>-1.14%</x:t>
+    <x:t>$-19,828,434.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -754,62 +736,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbcb5ca862a2467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbe36002307c0453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c7fe81cb1954b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d0ae4125804969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc545996d9daa49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59d2e972391f40e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I43"/>
+  <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="20" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1668,384 +1650,355 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="H41" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I43" s="2" t="s">
+      <x:c r="B42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A43:I43"/>
+    <x:mergeCell ref="A42:I42"/>
   </x:mergeCells>
 </x:worksheet>
 </file>