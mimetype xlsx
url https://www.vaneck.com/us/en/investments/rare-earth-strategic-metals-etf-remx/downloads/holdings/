--- v4 (2026-08-01)
+++ v5 (2026-08-23)
@@ -1,714 +1,693 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7100e95294b141bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8808f5279bf4a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260730" sheetId="1" r:id="R59d2e972391f40e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260820" sheetId="1" r:id="R832f7e8a5b504b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="223">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="216">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,322,827</x:t>
+    <x:t>1,336,593</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$155,776,107.52</x:t>
+    <x:t>$179,357,414.67</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>8.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
-    <x:t>48,155,771</x:t>
-[...5 lines deleted...]
-    <x:t>7.58%</x:t>
+    <x:t>48,656,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,770,998.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSCDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,498,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,264,291.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,969,788.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
-    <x:t>24,518,928</x:t>
-[...41 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>24,773,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,320,162.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SQM</x:t>
   </x:si>
   <x:si>
     <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKK4S1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,639,506</x:t>
-[...5 lines deleted...]
-    <x:t>5.85%</x:t>
+    <x:t>1,656,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,957,602.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Almonty Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004KGNV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,234,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,974,855.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.79%</x:t>
   </x:si>
   <x:si>
     <x:t>601958 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709JG26</x:t>
   </x:si>
   <x:si>
-    <x:t>35,209,670</x:t>
-[...5 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>35,575,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,010,902.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>600549 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Xiamen Tungsten Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HVP0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,235,809</x:t>
-[...23 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>14,384,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,844,559.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7610 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lianyou Metals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0121GTQM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,972,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,856,579.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13PJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,221,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,100,077.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,420,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,107,810.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>1772 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9ZZS33</x:t>
   </x:si>
   <x:si>
-    <x:t>15,319,840</x:t>
-[...59 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>15,479,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,715,123.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>81,902,731</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>82,755,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,560,035.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>AMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Amg Critical Materials Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLBF52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,495,463</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>1,511,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,075,240.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>603067 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB9MP6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,462,944</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>10,526,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,461,856.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>603663 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Sanxiang Advanced Materials Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NBZDN49</x:t>
   </x:si>
   <x:si>
-    <x:t>8,211,023</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>8,295,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,318,200.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>ELVR</x:t>
   </x:si>
   <x:si>
     <x:t>Elevra Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X08CHB5</x:t>
   </x:si>
   <x:si>
-    <x:t>766,901</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>774,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,701,735.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,038,054</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>14,184,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,126,872.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>LAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Argentina Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDJ6X5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,647,661</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>5,706,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,124,451.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Energy Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXSP9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,449,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,798,205.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,638,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,311,695.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>TROX</x:t>
   </x:si>
   <x:si>
     <x:t>Tronox Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRH2W10</x:t>
   </x:si>
   <x:si>
-    <x:t>4,985,838</x:t>
-[...23 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>5,037,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,261,614.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,230,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,563,190.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>600456 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Baoji Titanium Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB1Y50</x:t>
   </x:si>
   <x:si>
-    <x:t>6,588,173</x:t>
-[...41 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>6,656,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,147,245.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ERA FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eramet Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBQ8H7</x:t>
   </x:si>
   <x:si>
-    <x:t>475,787</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>480,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,717,783.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNRHX08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,957,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,603,997.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>IPX</x:t>
   </x:si>
   <x:si>
     <x:t>Iperionx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0188WZ502</x:t>
   </x:si>
   <x:si>
-    <x:t>998,329</x:t>
-[...23 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>1,008,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,814,854.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,096,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>2,116,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,874,283.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,484,636.67</x:t>
-[...11 lines deleted...]
-    <x:t>other</x:t>
+    <x:t>$2,562,781.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,904,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,216,805.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,233.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CNY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,088.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.19</x:t>
+    <x:t>$1.21</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-19,828,434.74</x:t>
-[...2 lines deleted...]
-    <x:t>-1.03%</x:t>
+    <x:t>$-54,446.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -736,56 +715,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d0ae4125804969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc545996d9daa49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59d2e972391f40e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177283a8abe94002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R13356ba0b0f64c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R832f7e8a5b504b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I42"/>
+  <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1505,500 +1484,442 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A40" s="1">
-[...2 lines deleted...]
-      <x:c r="B40" s="1" t="s">
+      <x:c r="A40" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...75 lines deleted...]
-      <x:c r="I42" s="2" t="s">
+      <x:c r="B40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A42:I42"/>
+    <x:mergeCell ref="A40:I40"/>
   </x:mergeCells>
 </x:worksheet>
 </file>