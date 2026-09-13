--- v5 (2026-08-23)
+++ v6 (2026-09-13)
@@ -1,693 +1,696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8808f5279bf4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1caf29b47354580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260820" sheetId="1" r:id="R832f7e8a5b504b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260910" sheetId="1" r:id="R33cfa812f0964728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="216">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="217">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLN524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,656,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,570,395.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.84%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,336,593</x:t>
-[...29 lines deleted...]
-    <x:t>7.55%</x:t>
+    <x:t>1,336,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,662,272.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.61%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,498,175</x:t>
-[...5 lines deleted...]
-    <x:t>7.03%</x:t>
+    <x:t>13,498,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,198,559.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,761,079</x:t>
-[...5 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>2,761,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,697,445.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
-    <x:t>24,773,928</x:t>
-[...5 lines deleted...]
-    <x:t>6.62%</x:t>
+    <x:t>24,819,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,297,468.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7610 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lianyou Metals Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0121GTQM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,972,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,232,673.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
   </x:si>
   <x:si>
     <x:t>SQM</x:t>
   </x:si>
   <x:si>
     <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKK4S1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,656,566</x:t>
-[...5 lines deleted...]
-    <x:t>5.88%</x:t>
+    <x:t>1,656,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,083,671.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ALM</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004KGNV81</x:t>
   </x:si>
   <x:si>
-    <x:t>7,234,305</x:t>
-[...5 lines deleted...]
-    <x:t>5.79%</x:t>
+    <x:t>7,234,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,871,605.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>601958 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709JG26</x:t>
   </x:si>
   <x:si>
-    <x:t>35,575,670</x:t>
-[...5 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>35,640,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,408,728.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
   </x:si>
   <x:si>
     <x:t>600549 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Xiamen Tungsten Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HVP0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,384,009</x:t>
-[...23 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>14,410,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,706,417.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13PJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>17,221,517</x:t>
-[...5 lines deleted...]
-    <x:t>3.90%</x:t>
+    <x:t>17,221,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,336,437.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>600392 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Shenghe Resources Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L1KMZR6</x:t>
   </x:si>
   <x:si>
-    <x:t>24,420,352</x:t>
-[...5 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>24,464,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,853,828.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>1772 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9ZZS33</x:t>
   </x:si>
   <x:si>
     <x:t>15,479,440</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,715,123.76</x:t>
-[...2 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>$70,146,632.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>82,755,018</x:t>
-[...5 lines deleted...]
-    <x:t>3.19%</x:t>
+    <x:t>82,754,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,007,059.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603067 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB9MP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,544,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,627,569.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Amg Critical Materials Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLBF52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,511,024</x:t>
-[...2 lines deleted...]
-    <x:t>$55,075,240.18</x:t>
+    <x:t>1,511,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,234,598.48</x:t>
   </x:si>
   <x:si>
     <x:t>2.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>603067 C1</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>603663 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Sanxiang Advanced Materials Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NBZDN49</x:t>
   </x:si>
   <x:si>
-    <x:t>8,295,923</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>8,291,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,965,932.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithium Americas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLDH7S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,184,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,835,785.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ELVR</x:t>
   </x:si>
   <x:si>
     <x:t>Elevra Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X08CHB5</x:t>
   </x:si>
   <x:si>
-    <x:t>774,882</x:t>
-[...23 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>774,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,409,373.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>LAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Argentina Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDJ6X5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,706,430</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>5,706,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,577,966.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>VUL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcan Energy Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KXSP9N5</x:t>
   </x:si>
   <x:si>
-    <x:t>16,449,730</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>16,449,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,075,229.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600456 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoji Titanium Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB1Y50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,668,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,642,705.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,638,555</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>2,638,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,570,057.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,230,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,784,743.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eramet Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBQ8H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,473,184.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>TROX</x:t>
   </x:si>
   <x:si>
     <x:t>Tronox Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRH2W10</x:t>
   </x:si>
   <x:si>
-    <x:t>5,037,721</x:t>
-[...56 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>5,037,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,122,974.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>SLI</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GNRHX08</x:t>
   </x:si>
   <x:si>
-    <x:t>9,957,708</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>9,957,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,603,840.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>IPX</x:t>
   </x:si>
   <x:si>
     <x:t>Iperionx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0188WZ502</x:t>
   </x:si>
   <x:si>
-    <x:t>1,008,716</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>1,008,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,589,109.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
     <x:t>2,116,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,874,283.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$14,760,081.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,562,781.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$2,427,097.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,321,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,321,833.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>70,904,514</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...17 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$2,246,337.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.22</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>370,383</x:t>
-[...20 lines deleted...]
-    <x:t>$1.21</x:t>
+    <x:t>-116,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-17,330.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-54,446.43</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-210,974.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -715,51 +718,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177283a8abe94002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R13356ba0b0f64c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R832f7e8a5b504b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c566cb0db741ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4870f5389fc945bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33cfa812f0964728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1484,433 +1487,433 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="2" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>