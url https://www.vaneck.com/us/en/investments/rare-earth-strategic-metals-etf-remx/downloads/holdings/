--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,654 +1,657 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6029834b9217442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef0afd2d6f44dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260417" sheetId="1" r:id="R06796c2cc8064e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260508" sheetId="1" r:id="Rff91232db7ec4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="203">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="204">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,326,327</x:t>
+    <x:t>1,376,872</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$262,281,164.25</x:t>
+    <x:t>$280,220,989.44</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.84%</x:t>
+    <x:t>8.80%</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
-    <x:t>51,675,365</x:t>
-[...5 lines deleted...]
-    <x:t>7.69%</x:t>
+    <x:t>53,644,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,338,767.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.64%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,135,614</x:t>
-[...5 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>15,712,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,038,802.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
-    <x:t>25,590,616</x:t>
-[...5 lines deleted...]
-    <x:t>6.27%</x:t>
+    <x:t>26,565,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,266,629.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>107,545,244</x:t>
-[...5 lines deleted...]
-    <x:t>5.85%</x:t>
+    <x:t>111,643,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,589,295.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,786,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,922,959.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>1772 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9ZZS33</x:t>
   </x:si>
   <x:si>
-    <x:t>15,910,040</x:t>
-[...23 lines deleted...]
-    <x:t>5.52%</x:t>
+    <x:t>16,566,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,497,192.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>SQM</x:t>
   </x:si>
   <x:si>
     <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKK4S1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,789,118</x:t>
-[...5 lines deleted...]
-    <x:t>5.36%</x:t>
+    <x:t>1,857,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,739,103.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>600549 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Xiamen Tungsten Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HVP0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,221,944</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>15,802,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,746,823.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,576,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,213,868.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,641,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,314,873.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ALM</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004KGNV81</x:t>
   </x:si>
   <x:si>
-    <x:t>5,625,612</x:t>
-[...41 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>5,840,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,931,200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13PJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>18,010,146</x:t>
-[...5 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>18,696,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,858,545.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,191,980</x:t>
-[...5 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>17,847,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,408,658.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithium Americas Argentina Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLDJ6X5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,591,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,663,487.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>AMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Amg Critical Materials Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLBF52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,842,677</x:t>
-[...5 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>1,912,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,490,622.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,789,301</x:t>
-[...5 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>3,933,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,400,800.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603067 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB9MP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,208,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,706,597.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3M1Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,935,913</x:t>
-[...23 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>7,200,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,754,473.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iperionx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0188WZ502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,513,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,381,884.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tronox Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRH2W10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,286,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,131,140.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNRHX08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,041,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,253,452.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VUL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Energy Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KXSP9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,947,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,011,050.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,350,000</x:t>
-[...92 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>4,517,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,098,121.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>600456 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Baoji Titanium Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB1Y50</x:t>
   </x:si>
   <x:si>
-    <x:t>8,553,773</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>8,879,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,504,089.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ERA FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eramet Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBQ8H7</x:t>
   </x:si>
   <x:si>
-    <x:t>617,744</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>641,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,139,045.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,086,713.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$8,393,855.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>712,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,996.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$4,616.30</x:t>
+    <x:t>4,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,214.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-ZAR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>496</x:t>
   </x:si>
   <x:si>
-    <x:t>$30.71</x:t>
+    <x:t>$30.24</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3,788</x:t>
-[...2 lines deleted...]
-    <x:t>$555.95</x:t>
+    <x:t>4,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597.70</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>319</x:t>
   </x:si>
   <x:si>
-    <x:t>$233.34</x:t>
+    <x:t>$232.92</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.22</x:t>
-[...11 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$1.23</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-391,863.98</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-730,986.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -676,51 +679,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32552e3e022e4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R58ad33525a2d4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06796c2cc8064e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa3b3bf34cc4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf565cb3df67493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff91232db7ec4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1445,404 +1448,404 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>