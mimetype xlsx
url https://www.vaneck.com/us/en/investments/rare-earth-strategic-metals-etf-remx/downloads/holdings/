--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,657 +1,654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef0afd2d6f44dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8b099fd45f4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260508" sheetId="1" r:id="Rff91232db7ec4921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260528" sheetId="1" r:id="R767cd843eabc46e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="204">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="203">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>PLS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilbara Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLN524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,092,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,418,476.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,376,872</x:t>
-[...29 lines deleted...]
-    <x:t>7.64%</x:t>
+    <x:t>1,388,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,797,222.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.07%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,712,428</x:t>
-[...5 lines deleted...]
-    <x:t>6.94%</x:t>
+    <x:t>15,843,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,578,998.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>600111 C1</x:t>
   </x:si>
   <x:si>
     <x:t>China Northern Rare Earth Group High-Te</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HF84</x:t>
   </x:si>
   <x:si>
-    <x:t>26,565,216</x:t>
-[...5 lines deleted...]
-    <x:t>6.73%</x:t>
+    <x:t>26,787,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,577,925.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.68%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>111,643,733</x:t>
-[...5 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>112,575,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,561,496.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,786,934</x:t>
-[...5 lines deleted...]
-    <x:t>5.90%</x:t>
+    <x:t>2,810,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,805,933.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,872,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,408,335.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,964,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,338,961.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>1772 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9ZZS33</x:t>
   </x:si>
   <x:si>
-    <x:t>16,566,440</x:t>
-[...23 lines deleted...]
-    <x:t>5.33%</x:t>
+    <x:t>16,704,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,060,999.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>600549 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Xiamen Tungsten Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HVP0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,802,721</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>15,934,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,119,817.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Almonty Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004KGNV81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,888,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,897,207.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>600392 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Shenghe Resources Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L1KMZR6</x:t>
   </x:si>
   <x:si>
-    <x:t>32,576,081</x:t>
-[...41 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>32,848,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,256,200.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13PJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>18,696,497</x:t>
-[...5 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>18,852,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,001,476.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,847,156</x:t>
-[...5 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>17,996,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,680,012.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amg Critical Materials Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLBF52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,928,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,903,681.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>LAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Argentina Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDJ6X5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,591,052</x:t>
-[...23 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>7,654,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,223,247.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603067 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB9MP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,318,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,996,944.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,260,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,069,030.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>SGML</x:t>
   </x:si>
   <x:si>
     <x:t>Sigma Lithium Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L95H2Y2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,933,708</x:t>
-[...41 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>3,966,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,909,562.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>IPX</x:t>
   </x:si>
   <x:si>
     <x:t>Iperionx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0188WZ502</x:t>
   </x:si>
   <x:si>
-    <x:t>1,513,756</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>1,526,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,338,433.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>TROX</x:t>
   </x:si>
   <x:si>
     <x:t>Tronox Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRH2W10</x:t>
   </x:si>
   <x:si>
-    <x:t>6,286,333</x:t>
-[...2 lines deleted...]
-    <x:t>$55,131,140.41</x:t>
+    <x:t>6,338,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,612,073.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SLI</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GNRHX08</x:t>
   </x:si>
   <x:si>
-    <x:t>13,041,591</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>13,150,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,338,759.16</x:t>
   </x:si>
   <x:si>
     <x:t>VUL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcan Energy Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KXSP9N5</x:t>
   </x:si>
   <x:si>
-    <x:t>18,947,423</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>19,105,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,799,342.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,517,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>4,555,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,120,305.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>600456 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Baoji Titanium Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FRB1Y50</x:t>
   </x:si>
   <x:si>
-    <x:t>8,879,373</x:t>
-[...2 lines deleted...]
-    <x:t>$46,504,089.45</x:t>
+    <x:t>8,953,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,166,092.54</x:t>
   </x:si>
   <x:si>
     <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ERA FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eramet Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CBQ8H7</x:t>
   </x:si>
   <x:si>
-    <x:t>641,284</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>646,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,737,020.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,393,855.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$8,284,942.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,158.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-ZAR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CNY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.22</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...65 lines deleted...]
-    <x:t>$1.23</x:t>
+    <x:t>-1,404,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,404,075.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-730,986.49</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$1,089,140.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -679,51 +676,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa3b3bf34cc4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbf565cb3df67493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff91232db7ec4921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c662cc3e38406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcba3a09d177444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R767cd843eabc46e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1419,433 +1416,433 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>