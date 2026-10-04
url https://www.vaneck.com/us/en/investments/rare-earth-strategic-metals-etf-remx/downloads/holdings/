--- v7 (2026-09-13)
+++ v8 (2026-10-04)
@@ -1,696 +1,729 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1caf29b47354580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b0a10d4d0a471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20260910" sheetId="1" r:id="R33cfa812f0964728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20261001" sheetId="1" r:id="R194a8345b93a4543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="217">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="228">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKK4S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,313,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,362,907.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,386,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,647,096.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,612,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,414,595.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600111 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Northern Rare Earth Group High-Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HF84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,626,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,952,884.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
-    <x:t>48,656,543</x:t>
-[...29 lines deleted...]
-    <x:t>7.61%</x:t>
+    <x:t>42,174,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,979,128.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>LYC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Lynas Rare Earths Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSCDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,498,078</x:t>
-[...41 lines deleted...]
-    <x:t>6.56%</x:t>
+    <x:t>11,707,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,921,087.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601958 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709JG26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,591,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,474,384.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600549 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xiamen Tungsten Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HVP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,928,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,061,326.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>7610 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Lianyou Metals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0121GTQM4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,972,868</x:t>
-[...23 lines deleted...]
-    <x:t>5.62%</x:t>
+    <x:t>1,494,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,792,774.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ALM</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004KGNV81</x:t>
   </x:si>
   <x:si>
-    <x:t>7,234,255</x:t>
-[...41 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>5,953,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,466,049.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,657,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,560,430.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ILU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Iluka Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13PJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>17,221,398</x:t>
-[...23 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>16,027,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,937,494.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>1772 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9ZZS33</x:t>
   </x:si>
   <x:si>
-    <x:t>15,479,440</x:t>
-[...5 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>15,869,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,852,898.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603067 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB9MP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,765,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,379,430.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eq Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2LCM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,180,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,003,060.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>LTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Liontown Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F21113</x:t>
   </x:si>
   <x:si>
-    <x:t>82,754,443</x:t>
-[...23 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>93,809,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,257,611.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603663 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanxiang Advanced Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBZDN49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,667,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,232,858.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>AMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Amg Critical Materials Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLBF52</x:t>
   </x:si>
   <x:si>
-    <x:t>1,511,013</x:t>
-[...23 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>1,440,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,507,498.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,184,035</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>13,177,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,865,362.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lithium Argentina Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JLDJ6X5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,960,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,019,031.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001968H71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,908,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,484,396.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>ELVR</x:t>
   </x:si>
   <x:si>
     <x:t>Elevra Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X08CHB5</x:t>
   </x:si>
   <x:si>
-    <x:t>774,876</x:t>
-[...23 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>637,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,338,182.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eramet Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBQ8H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,691,084.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600456 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoji Titanium Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB1Y50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,175,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,562,552.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,529,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,087,358.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,916,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,304,575.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iperionx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0188WZ502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,111,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,585,670.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>VUL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcan Energy Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KXSP9N5</x:t>
   </x:si>
   <x:si>
-    <x:t>16,449,616</x:t>
-[...77 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>14,895,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,581,613.23</x:t>
   </x:si>
   <x:si>
     <x:t>TROX</x:t>
   </x:si>
   <x:si>
     <x:t>Tronox Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MRH2W10</x:t>
   </x:si>
   <x:si>
-    <x:t>5,037,685</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>4,417,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,875,067.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SLI</x:t>
   </x:si>
   <x:si>
     <x:t>Standard Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GNRHX08</x:t>
   </x:si>
   <x:si>
-    <x:t>9,957,639</x:t>
-[...20 lines deleted...]
-    <x:t>$19,589,109.36</x:t>
+    <x:t>9,265,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,585,554.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,116,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>2,362,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,063,131.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,427,097.22</x:t>
+    <x:t>$1,978,581.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,321,833</x:t>
+    <x:t>3,620,504</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,321,833.23</x:t>
+    <x:t>$3,620,503.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-TWD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>70,904,514</x:t>
-[...2 lines deleted...]
-    <x:t>$2,246,337.31</x:t>
+    <x:t>70,904,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,222,712.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.22</x:t>
+    <x:t>$1.18</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-116,316</x:t>
-[...2 lines deleted...]
-    <x:t>$-17,330.87</x:t>
+    <x:t>-115,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-17,133.46</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-210,974.87</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-2,591,419.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -718,62 +751,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c566cb0db741ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4870f5389fc945bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33cfa812f0964728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88904d35853a410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5d2adade195749b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R194a8345b93a4543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I40"/>
+  <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1516,413 +1549,471 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A40" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I40" s="2" t="s">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A40:I40"/>
+    <x:mergeCell ref="A42:I42"/>
   </x:mergeCells>
 </x:worksheet>
 </file>