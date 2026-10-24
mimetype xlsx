--- v8 (2026-10-04)
+++ v9 (2026-10-24)
@@ -1,729 +1,735 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b0a10d4d0a471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c163edb73c4da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20261001" sheetId="1" r:id="R194a8345b93a4543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="REMX_asof_20261022" sheetId="1" r:id="Rd056bea46fca4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="228">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="230">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SQM</x:t>
   </x:si>
   <x:si>
     <x:t>Sociedad Quimica Y Minera De Chile Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKK4S1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,313,832</x:t>
+    <x:t>2,317,857</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$148,362,907.84</x:t>
+    <x:t>$130,657,599.09</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.20%</x:t>
+    <x:t>8.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,386,719</x:t>
-[...5 lines deleted...]
-    <x:t>8.05%</x:t>
+    <x:t>1,389,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,550,737.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600111 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Northern Rare Earth Group High-Te</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HF84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,662,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,561,926.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,612,597</x:t>
-[...23 lines deleted...]
-    <x:t>5.96%</x:t>
+    <x:t>2,617,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,917,226.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynas Rare Earths Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSCDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,727,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,575,153.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PLS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pilbara Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RLN524</x:t>
   </x:si>
   <x:si>
-    <x:t>42,174,574</x:t>
-[...23 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>42,248,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,078,145.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
   </x:si>
   <x:si>
     <x:t>601958 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Jinduicheng Molybdenum Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709JG26</x:t>
   </x:si>
   <x:si>
-    <x:t>30,591,670</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>30,645,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,300,975.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>600549 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Xiamen Tungsten Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709HVP0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,928,309</x:t>
-[...5 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>12,950,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,162,239.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>7610 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Lianyou Metals Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0121GTQM4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,494,868</x:t>
-[...5 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>1,473,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,117,581.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iluka Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13PJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,055,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,084,404.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600392 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shenghe Resources Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1KMZR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,696,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,034,963.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ALM</x:t>
   </x:si>
   <x:si>
     <x:t>Almonty Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004KGNV81</x:t>
   </x:si>
   <x:si>
-    <x:t>5,953,418</x:t>
-[...41 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>5,963,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,183,057.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603067 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubei Zhenhua Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB9MP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,782,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,041,900.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liontown Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F21113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,972,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,211,776.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>1772 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ganfeng Lithium Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L9ZZS33</x:t>
   </x:si>
   <x:si>
-    <x:t>15,869,040</x:t>
-[...23 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>15,896,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,188,585.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603663 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sanxiang Advanced Materials Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NBZDN49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,680,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,673,514.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amg Critical Materials Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RLBF52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,442,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,039,352.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>EQR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Eq Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2LCM3</x:t>
   </x:si>
   <x:si>
-    <x:t>174,180,887</x:t>
-[...59 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>174,484,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,840,359.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>LAC</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Americas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDH7S1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,177,184</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>13,200,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,720,268.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>LAR</x:t>
   </x:si>
   <x:si>
     <x:t>Lithium Argentina Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JLDJ6X5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,960,114</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>5,970,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,956,664.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600456 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baoji Titanium Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRB1Y50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,186,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,442,473.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Lithium Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L95H2Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,534,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,957,192.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>CXO AU</x:t>
   </x:si>
   <x:si>
     <x:t>Core Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001968H71</x:t>
   </x:si>
   <x:si>
-    <x:t>125,908,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>126,127,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,471,341.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERA FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eramet Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CBQ8H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,535,153.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>ELVR</x:t>
   </x:si>
   <x:si>
     <x:t>Elevra Lithium Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X08CHB5</x:t>
   </x:si>
   <x:si>
-    <x:t>637,307</x:t>
-[...56 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>638,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,037,009.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tronox Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MRH2W10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,425,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,399,863.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3M1Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,916,362</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>4,924,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,267,252.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>IPX</x:t>
   </x:si>
   <x:si>
     <x:t>Iperionx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0188WZ502</x:t>
   </x:si>
   <x:si>
-    <x:t>1,111,610</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>1,113,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,275,634.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Standard Lithium Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNRHX08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,281,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,922,713.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>VUL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcan Energy Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KXSP9N5</x:t>
   </x:si>
   <x:si>
-    <x:t>14,895,581</x:t>
-[...38 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>14,921,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,403,473.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>3858 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jiaxin International Resources Investme</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WTVYYT5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,362,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>2,366,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,728,112.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>AVZ AU</x:t>
   </x:si>
   <x:si>
     <x:t>Avz Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GDY0D1</x:t>
   </x:si>
   <x:si>
     <x:t>52,906,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,978,581.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$1,372,530.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,904,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,174,051.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>1,545,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,761.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.18</x:t>
+    <x:t>$1.19</x:t>
   </x:si>
   <x:si>
     <x:t>-CNY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-115,101</x:t>
   </x:si>
   <x:si>
-    <x:t>$-17,133.46</x:t>
+    <x:t>$-17,245.26</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,591,419.44</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$200,370.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -751,51 +757,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88904d35853a410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5d2adade195749b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R194a8345b93a4543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f497f27beb546b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfbb4db7dd0dd4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd056bea46fca4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1549,462 +1555,462 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="2" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>