--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -1,405 +1,405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57b2b9d412946c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bde40e4e024a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260410" sheetId="1" r:id="R746c099052c14e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260501" sheetId="1" r:id="R822a297be0644f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="119">
   <x:si>
-    <x:t>Daily Holdings (%)  04/10/2026</x:t>
+    <x:t>Daily Holdings (%)  05/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,429,000</x:t>
+    <x:t>2,674,690</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$171,077,627.70</x:t>
+    <x:t>$202,527,526.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.28%</x:t>
+    <x:t>22.40%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,717,415</x:t>
-[...5 lines deleted...]
-    <x:t>21.17%</x:t>
+    <x:t>4,096,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,496,507.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08%</x:t>
   </x:si>
   <x:si>
     <x:t>PAVE</x:t>
   </x:si>
   <x:si>
     <x:t>Global X Us Infrastructure Development</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G5CR8N0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,614,826</x:t>
-[...5 lines deleted...]
-    <x:t>10.98%</x:t>
+    <x:t>1,778,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,806,044.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.15%</x:t>
   </x:si>
   <x:si>
     <x:t>EINC</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Energy Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002QM2M43</x:t>
   </x:si>
   <x:si>
-    <x:t>597,455</x:t>
-[...5 lines deleted...]
-    <x:t>8.61%</x:t>
+    <x:t>657,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,943,378.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.73%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
-    <x:t>934,994</x:t>
-[...5 lines deleted...]
-    <x:t>6.62%</x:t>
+    <x:t>1,029,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,589,429.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Trust Nasdaq Clean Edge Smart Gri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PW59Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,795,641.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>HAP</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Natural Resources ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0MB88</x:t>
   </x:si>
   <x:si>
-    <x:t>459,196</x:t>
-[...23 lines deleted...]
-    <x:t>3.97%</x:t>
+    <x:t>505,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,881,965.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>EXI</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Global Industrials ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7XHL9</x:t>
   </x:si>
   <x:si>
-    <x:t>154,784</x:t>
-[...5 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>170,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,156,378.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Uranium And Nuclear Energy ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KJ6RN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,839,904.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>XLB</x:t>
   </x:si>
   <x:si>
     <x:t>Materials Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHNNF7</x:t>
   </x:si>
   <x:si>
-    <x:t>539,064</x:t>
-[...5 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>593,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,480,024.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.37%</x:t>
   </x:si>
   <x:si>
     <x:t>XLU</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7G75</x:t>
   </x:si>
   <x:si>
-    <x:t>584,964</x:t>
-[...23 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>644,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,984,484.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iShares U.S. Infrastructure ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHHFNQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>435,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,155,508.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iShares Residential And Multisector Rea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R72RT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,732,290.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>GDX</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Miners ETF/Usa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLNQN7</x:t>
   </x:si>
   <x:si>
-    <x:t>260,856</x:t>
-[...41 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>287,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,021,650.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$559,230.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$541,422.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$554,734.64</x:t>
+    <x:t>$537,143.68</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,660,966</x:t>
+    <x:t>1,845,330</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,660,966.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$1,845,330.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,619,472.49</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 19,525,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$-309,941.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 21,500,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -424,51 +424,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac23798e4244220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3e6943a63b5d47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R746c099052c14e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03c4c1d52364c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rba7dd847fe354ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R822a297be0644f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I22"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1001,51 +1001,51 @@
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">