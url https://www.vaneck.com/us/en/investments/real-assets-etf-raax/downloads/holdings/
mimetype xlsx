--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -1,405 +1,405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bde40e4e024a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d10cc804824e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260501" sheetId="1" r:id="R822a297be0644f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260522" sheetId="1" r:id="Raa74be18ada646b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="119">
   <x:si>
-    <x:t>Daily Holdings (%)  05/01/2026</x:t>
+    <x:t>Daily Holdings (%)  05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,674,690</x:t>
+    <x:t>2,917,270</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$202,527,526.80</x:t>
+    <x:t>$219,378,704.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.40%</x:t>
+    <x:t>22.49%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,096,062</x:t>
-[...5 lines deleted...]
-    <x:t>20.08%</x:t>
+    <x:t>4,469,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,770,858.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PAVE</x:t>
   </x:si>
   <x:si>
     <x:t>Global X Us Infrastructure Development</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G5CR8N0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,778,198</x:t>
-[...5 lines deleted...]
-    <x:t>11.15%</x:t>
+    <x:t>1,939,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,556,239.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.92%</x:t>
   </x:si>
   <x:si>
     <x:t>EINC</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Energy Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002QM2M43</x:t>
   </x:si>
   <x:si>
-    <x:t>657,890</x:t>
-[...5 lines deleted...]
-    <x:t>8.73%</x:t>
+    <x:t>717,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,025,077.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.23%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,029,557</x:t>
-[...5 lines deleted...]
-    <x:t>6.70%</x:t>
+    <x:t>1,122,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,802,689.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
   </x:si>
   <x:si>
     <x:t>GRID</x:t>
   </x:si>
   <x:si>
     <x:t>First Trust Nasdaq Clean Edge Smart Gri</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PW59Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>197,738</x:t>
-[...5 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>215,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,518,015.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>HAP</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Natural Resources ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0MB88</x:t>
   </x:si>
   <x:si>
-    <x:t>505,648</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>551,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,918,438.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>EXI</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Global Industrials ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7XHL9</x:t>
   </x:si>
   <x:si>
-    <x:t>170,426</x:t>
-[...5 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>185,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,882,203.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Materials Select Sector SPDR Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHNNF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>647,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,557,444.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XLU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Utilities Select Sector SPDR Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ7G75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,860,959.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>NLR</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Uranium And Nuclear Energy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KJ6RN4</x:t>
   </x:si>
   <x:si>
-    <x:t>214,166</x:t>
-[...41 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>233,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,564,989.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA</x:t>
   </x:si>
   <x:si>
     <x:t>iShares U.S. Infrastructure ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHHFNQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>435,045</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>474,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,916,822.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>REZ</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Residential And Multisector Rea</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R72RT1</x:t>
   </x:si>
   <x:si>
-    <x:t>285,501</x:t>
-[...5 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>311,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,656,340.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>GDX</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Miners ETF/Usa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLNQN7</x:t>
   </x:si>
   <x:si>
-    <x:t>287,242</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>313,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,636,255.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$541,422.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$529,550.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$537,143.68</x:t>
+    <x:t>$525,313.14</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,845,330</x:t>
+    <x:t>1,670,715</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,845,330.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$1,670,715.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-309,941.69</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 21,500,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$-158,224.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 23,450,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -424,51 +424,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03c4c1d52364c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rba7dd847fe354ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R822a297be0644f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119aca45f00a4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8e8586d4e2d948d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa74be18ada646b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I22"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">