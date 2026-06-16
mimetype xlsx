--- v2 (2026-05-27)
+++ v3 (2026-06-16)
@@ -1,405 +1,2199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d10cc804824e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b39e7f800ae42f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260522" sheetId="1" r:id="Raa74be18ada646b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260615" sheetId="1" r:id="R2f2ffa7e844c49db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="119">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="717">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,917,270</x:t>
+    <x:t>3,125,720</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$219,378,704.00</x:t>
+    <x:t>$215,862,223.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.49%</x:t>
+    <x:t>17.80%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,469,916</x:t>
-[...5 lines deleted...]
-    <x:t>19.86%</x:t>
+    <x:t>4,791,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,880,345.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PAVE</x:t>
   </x:si>
   <x:si>
     <x:t>Global X Us Infrastructure Development</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G5CR8N0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,939,502</x:t>
-[...5 lines deleted...]
-    <x:t>10.92%</x:t>
+    <x:t>1,544,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,844,379.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.41%</x:t>
   </x:si>
   <x:si>
     <x:t>EINC</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Energy Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002QM2M43</x:t>
   </x:si>
   <x:si>
-    <x:t>717,560</x:t>
-[...5 lines deleted...]
-    <x:t>9.23%</x:t>
+    <x:t>571,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,693,345.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,122,923</x:t>
-[...5 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>894,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,678,142.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Optimum Yield Diversified Commo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007HL81C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,528,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,737,983.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPDR Gold Shares</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CRF6Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,300,613.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>GRID</x:t>
   </x:si>
   <x:si>
     <x:t>First Trust Nasdaq Clean Edge Smart Gri</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PW59Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>215,678</x:t>
-[...5 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>171,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,052,902.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>HAP</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Natural Resources ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0MB88</x:t>
   </x:si>
   <x:si>
-    <x:t>551,512</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>439,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,135,171.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>EXI</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Global Industrials ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7XHL9</x:t>
   </x:si>
   <x:si>
-    <x:t>185,870</x:t>
-[...5 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>148,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,976,737.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>XLB</x:t>
   </x:si>
   <x:si>
     <x:t>Materials Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHNNF7</x:t>
   </x:si>
   <x:si>
-    <x:t>647,394</x:t>
-[...5 lines deleted...]
-    <x:t>3.34%</x:t>
+    <x:t>515,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,069,210.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>XLU</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7G75</x:t>
   </x:si>
   <x:si>
-    <x:t>702,557</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>559,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,031,940.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iShares U.S. Infrastructure ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHHFNQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,480,655.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>NLR</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Uranium And Nuclear Energy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KJ6RN4</x:t>
   </x:si>
   <x:si>
-    <x:t>233,588</x:t>
-[...23 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>186,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,441,514.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>REZ</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Residential And Multisector Rea</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R72RT1</x:t>
   </x:si>
   <x:si>
-    <x:t>311,397</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>247,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,645,990.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>GDX</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Miners ETF/Usa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLNQN7</x:t>
   </x:si>
   <x:si>
-    <x:t>313,294</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>249,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,274,865.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quanta Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBL8V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,713,930.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,454,907.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,820,421.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,303,004.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJRC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,273,772.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGCQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,391,397.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D07ZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,235,520.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,615,525.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JD6TN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,589,017.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DYNJGH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,479,838.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,462,869.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,446,128.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,323,421.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,174,380.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,132,531.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,128,970.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,057,925.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welltower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKY1G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,842,677.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,793,999.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LC1FS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,615,044.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R58W81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,516,966.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,420,339.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,396,594.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,380,937.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,355,946.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,343,827.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,315,454.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,306,334.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Century Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,541.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,190,236.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,138,202.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,115,766.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,109,036.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,033,782.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,185.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWN2Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,686.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,790,505.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769,297.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dycom Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,750,978.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,623,281.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,585,202.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8TW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,524,191.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,478,872.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXYMJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,467,841.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,700.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,325,534.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,271,256.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,256,590.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,814.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,484.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,283.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,138,994.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,122,832.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,041,765.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,349.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,545.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,966,594.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,545.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,950,179.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,003.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,911,777.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,878,784.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,840,801.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,022.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,754,496.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,457.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,273.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXQSW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,739,930.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,688,091.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,579.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,679,184.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402340 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Square Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011CLDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,635,341.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,633,228.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,186.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,523,474.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,488,236.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,412.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,878.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,440,140.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,686.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,383.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,210.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206,318.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BNY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298040 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyosung Heavy Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,295.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,492.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,286.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,801.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Electric Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBD45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,946.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,506.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,028.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,930.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,540.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB67V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,146.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,336.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,610.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$828,955.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,178.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Storage Affiliates Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008417VN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,296.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,404.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,404.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,866.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,628.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SILA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sila Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005NB8NQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,519.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,524.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,711.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,686.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,912.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,453.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,807.00</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$529,550.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$507,587.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$525,313.14</x:t>
+    <x:t>$503,324.44</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>1,670,715</x:t>
+    <x:t>3,611,904</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,670,715.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$3,611,903.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-158,224.68</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 23,450,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$-1,325,484.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 24,975,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -424,59 +2218,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119aca45f00a4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8e8586d4e2d948d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa74be18ada646b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdd71f3f4d54abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4735e6bccd674ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f2ffa7e844c49db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I22"/>
+  <x:dimension ref="A1:I135"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -990,123 +2784,3400 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A23" s="1">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A24" s="1">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A25" s="1">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A26" s="1">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A27" s="1">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A28" s="1">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A29" s="1">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="1">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A31" s="1">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="1">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="1">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A35" s="1">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="1">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A38" s="1">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A39" s="1">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A43" s="1">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A44" s="1">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A45" s="1">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A46" s="1">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A47" s="1">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A48" s="1">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A49" s="1">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A50" s="1">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A51" s="1">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A52" s="1">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A53" s="1">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A54" s="1">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A55" s="1">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A56" s="1">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A57" s="1">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A58" s="1">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A59" s="1">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A60" s="1">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="1">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="1">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A66" s="1">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="1">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A71" s="1">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A72" s="1">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A73" s="1">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A74" s="1">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A75" s="1">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="1">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A77" s="1">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A78" s="1">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A79" s="1">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A80" s="1">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A81" s="1">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A82" s="1">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A83" s="1">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A84" s="1">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="1">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A86" s="1">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A87" s="1">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A88" s="1">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A89" s="1">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A90" s="1">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A91" s="1">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A92" s="1">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A93" s="1">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A94" s="1">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A95" s="1">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A96" s="1">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A97" s="1">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A98" s="1">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A99" s="1">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A100" s="1">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A101" s="1">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A102" s="1">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A103" s="1">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A104" s="1">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A105" s="1">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A106" s="1">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A107" s="1">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A108" s="1">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A109" s="1">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A110" s="1">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A111" s="1">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A112" s="1">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A113" s="1">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A114" s="1">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A115" s="1">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A116" s="1">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F21" s="1" t="s">
+      <x:c r="B117" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="G21" s="1" t="s">
+      <x:c r="B118" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I21" s="1" t="s">
+      <x:c r="B119" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A22" s="2" t="s">
+      <x:c r="B120" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="B22" s="2" t="s">
+      <x:c r="B121" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A126" s="1">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A127" s="1">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A128" s="1">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A129" s="1">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A130" s="1">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A131" s="1">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A132" s="1">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C22" s="2" t="s">
+      <x:c r="D132" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A133" s="1">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D22" s="2" t="s">
+      <x:c r="D133" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:9" ht="60" customHeight="1">
+      <x:c r="A135" s="2" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="B135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E22" s="2" t="s">
+      <x:c r="C135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F22" s="2" t="s">
+      <x:c r="D135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G22" s="2" t="s">
+      <x:c r="E135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H22" s="2" t="s">
+      <x:c r="F135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I22" s="2" t="s">
+      <x:c r="G135" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H135" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I135" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A22:I22"/>
+    <x:mergeCell ref="A135:I135"/>
   </x:mergeCells>
 </x:worksheet>
 </file>