--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -1,2199 +1,2211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b39e7f800ae42f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca0cf31c4b048eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260615" sheetId="1" r:id="R2f2ffa7e844c49db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260706" sheetId="1" r:id="R430b088ce57e443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="717">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1068" uniqueCount="721">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,125,720</x:t>
+    <x:t>3,399,840</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$215,862,223.20</x:t>
+    <x:t>$228,639,240.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>17.80%</x:t>
+    <x:t>21.14%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,791,143</x:t>
-[...5 lines deleted...]
-    <x:t>16.40%</x:t>
+    <x:t>5,213,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,642,469.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.30%</x:t>
   </x:si>
   <x:si>
     <x:t>PAVE</x:t>
   </x:si>
   <x:si>
     <x:t>Global X Us Infrastructure Development</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G5CR8N0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,544,514</x:t>
-[...5 lines deleted...]
-    <x:t>7.41%</x:t>
+    <x:t>781,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,202,009.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>EINC</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Energy Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002QM2M43</x:t>
   </x:si>
   <x:si>
-    <x:t>571,445</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>289,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,016,534.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
-    <x:t>894,296</x:t>
-[...41 lines deleted...]
-    <x:t>3.24%</x:t>
+    <x:t>452,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,049,028.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>GRID</x:t>
   </x:si>
   <x:si>
     <x:t>First Trust Nasdaq Clean Edge Smart Gri</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PW59Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>171,748</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>86,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,294,294.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>HAP</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Natural Resources ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0MB88</x:t>
   </x:si>
   <x:si>
-    <x:t>439,204</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>222,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,421,147.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>EXI</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Global Industrials ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7XHL9</x:t>
   </x:si>
   <x:si>
-    <x:t>148,052</x:t>
-[...5 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>74,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,216,973.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>XLB</x:t>
   </x:si>
   <x:si>
     <x:t>Materials Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHNNF7</x:t>
   </x:si>
   <x:si>
-    <x:t>515,604</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>261,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,567,091.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,496,167.52</x:t>
   </x:si>
   <x:si>
     <x:t>XLU</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ7G75</x:t>
   </x:si>
   <x:si>
-    <x:t>559,498</x:t>
-[...5 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>283,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,828,280.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quanta Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBL8V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,683,410.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,344,015.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iShares Residential And Multisector Rea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R72RT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,094,047.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>IFRA</x:t>
   </x:si>
   <x:si>
     <x:t>iShares U.S. Infrastructure ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHHFNQ4</x:t>
   </x:si>
   <x:si>
-    <x:t>377,867</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>191,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,876,412.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,493,688.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>NLR</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Uranium And Nuclear Energy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KJ6RN4</x:t>
   </x:si>
   <x:si>
-    <x:t>186,029</x:t>
-[...23 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>94,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,971,979.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJRC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,126,415.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>GDX</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Gold Miners ETF/Usa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PLNQN7</x:t>
   </x:si>
   <x:si>
-    <x:t>249,500</x:t>
-[...56 lines deleted...]
-    <x:t>$7,820,421.18</x:t>
+    <x:t>126,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,943,444.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGCQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,275,126.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D07ZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,917,683.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DYNJGH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,208,151.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,197,509.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,080,839.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,929,682.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRGP</x:t>
-[...47 lines deleted...]
-    <x:t>$5,391,397.60</x:t>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,801,932.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,714,228.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,645,891.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,639,628.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welltower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKY1G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,590,013.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,337,727.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JD6TN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,979,263.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,755,155.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,741,767.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,735,109.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LC1FS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,565,514.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,558,678.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,387,817.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,321,284.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R58W81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,291,589.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,230,073.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,155,931.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,109,586.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8TW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,749,876.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRP CN</x:t>
-[...11 lines deleted...]
-    <x:t>$5,235,520.39</x:t>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,705,310.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,507,946.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,501,039.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,474,641.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Century Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,322,661.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWN2Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,825.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,241,923.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,082,935.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,048,278.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dycom Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,949,253.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,889,175.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,799,173.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,790,348.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,735,953.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,690,506.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,627,192.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,541,966.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,523,909.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXYMJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,516,092.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,468,849.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,463,028.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,456,222.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,438,401.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,318,493.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,240,043.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,230,243.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,149,604.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,094,159.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,079,462.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,051,898.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,488.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,278.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,873,876.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,828,172.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,775,905.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,773,153.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,716,831.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,013.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402340 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Square Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011CLDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,642,325.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,605,011.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,484,746.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,137.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,442,620.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,410,874.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXQSW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,397,572.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,376,498.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,342,983.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,248,159.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,097,215.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,660.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,016.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,918,444.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,916,092.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,734,621.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,687,916.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,590,519.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,704.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,584.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298040 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyosung Heavy Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,808.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,092.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,000.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Electric Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBD45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,148.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,733.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,951.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,473.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,917.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Storage Affiliates Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008417VN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,969.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,617.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,887.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,875.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BNY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,500.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB67V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,837.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,641.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,956.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,610.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,736.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,775.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,432.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,256.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPDR Gold MiniShares Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L8YYP89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,067.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iShares Gold Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QLKDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,990.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE/D SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y63K295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,646,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,646,139.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>NEM</x:t>
-[...1669 lines deleted...]
-  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>22</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.09</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,325,484.19</x:t>
+    <x:t>$-1,203,214.53</x:t>
   </x:si>
   <x:si>
     <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 24,975,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 27,325,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2218,56 +2230,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdd71f3f4d54abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4735e6bccd674ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f2ffa7e844c49db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd634c844bec54e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R19872fd65c864278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R430b088ce57e443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I135"/>
+  <x:dimension ref="A1:I133"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2610,979 +2622,979 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
@@ -3596,2588 +3608,2530 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:9" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:9" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:9" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:9" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:9" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:9" ht="60" customHeight="1">
+      <x:c r="A133" s="2" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="B133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C133" s="1" t="s">
+      <x:c r="C133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B135" s="2" t="s">
+      <x:c r="D133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C135" s="2" t="s">
+      <x:c r="E133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D135" s="2" t="s">
+      <x:c r="F133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E135" s="2" t="s">
+      <x:c r="G133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F135" s="2" t="s">
+      <x:c r="H133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G135" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I135" s="2" t="s">
+      <x:c r="I133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A135:I135"/>
+    <x:mergeCell ref="A133:I133"/>
   </x:mergeCells>
 </x:worksheet>
 </file>