--- v4 (2026-07-08)
+++ v5 (2026-07-29)
@@ -1,2211 +1,2013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca0cf31c4b048eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786d102df7b04bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260706" sheetId="1" r:id="R430b088ce57e443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260728" sheetId="1" r:id="Ra0761c95473540e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1068" uniqueCount="721">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="655">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,399,840</x:t>
+    <x:t>3,614,775</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,639,240.00</x:t>
+    <x:t>$260,516,834.25</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.14%</x:t>
+    <x:t>23.03%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,213,455</x:t>
-[...131 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>5,544,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,520,032.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.96%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>185,336</x:t>
-[...20 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>301,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,147,416.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>633,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,025,187.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,562,497.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>PWR</x:t>
   </x:si>
   <x:si>
     <x:t>Quanta Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBL8V7</x:t>
   </x:si>
   <x:si>
-    <x:t>18,817</x:t>
-[...92 lines deleted...]
-    <x:t>$10,971,979.72</x:t>
+    <x:t>30,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,006,169.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJRC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,154,483.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGCQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,641,987.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D07ZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,030,791.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DYNJGH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,070,888.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,519,910.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,411,305.82</x:t>
   </x:si>
   <x:si>
     <x:t>1.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>CSX</x:t>
-[...65 lines deleted...]
-    <x:t>$7,917,683.41</x:t>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,293,410.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welltower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKY1G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,219,077.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,053,513.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,340,375.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,309,865.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,290,013.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,176,840.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,934,871.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,645,101.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,409,358.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,380,522.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LC1FS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,816,578.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,317,654.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,218,863.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>HWM</x:t>
-[...11 lines deleted...]
-    <x:t>$7,208,151.67</x:t>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,013,243.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,966,993.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,637,604.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,633,201.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>TT</x:t>
-[...26 lines deleted...]
-    <x:t>$7,080,839.52</x:t>
+    <x:t>STRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JD6TN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,307,262.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>PH</x:t>
-[...11 lines deleted...]
-    <x:t>$6,929,682.24</x:t>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,243,571.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>AGX</x:t>
-[...11 lines deleted...]
-    <x:t>$6,801,932.17</x:t>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,227,292.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,192,368.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R58W81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,109,362.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>NEM</x:t>
-[...77 lines deleted...]
-    <x:t>$6,337,727.36</x:t>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,826,434.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,777,347.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Century Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,621,518.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>STRL</x:t>
-[...11 lines deleted...]
-    <x:t>$5,979,263.18</x:t>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,529,221.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,494,967.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,491,470.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,363,127.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWN2Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,321,505.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,194,786.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>KEY CN</x:t>
-[...11 lines deleted...]
-    <x:t>$5,755,155.76</x:t>
+    <x:t>DY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dycom Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,990,676.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>GEV</x:t>
-[...41 lines deleted...]
-    <x:t>$5,565,514.68</x:t>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,960,073.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8TW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,825,905.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,821,096.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>MPC</x:t>
-[...26 lines deleted...]
-    <x:t>$5,387,817.65</x:t>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,791,571.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,641,254.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>NWPX</x:t>
-[...44 lines deleted...]
-    <x:t>$5,230,073.16</x:t>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,425,843.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>XOM</x:t>
-[...26 lines deleted...]
-    <x:t>$5,109,586.62</x:t>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,406,583.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,403,167.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,310,401.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>5803 JP</x:t>
-[...11 lines deleted...]
-    <x:t>$4,749,876.48</x:t>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,288,462.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,167,299.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,131,910.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,129,721.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXYMJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,108,140.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,995,091.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>KGS</x:t>
-[...77 lines deleted...]
-    <x:t>$4,322,661.36</x:t>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,948,507.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,904,279.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,896,400.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,837,850.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,824,835.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,538,994.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>FIX</x:t>
-[...44 lines deleted...]
-    <x:t>$4,082,935.48</x:t>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,469,896.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,258,541.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>BKR</x:t>
-[...11 lines deleted...]
-    <x:t>$4,048,278.00</x:t>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,248,587.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,185,122.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>DY</x:t>
-[...38 lines deleted...]
-    <x:t>$3,799,173.03</x:t>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,442,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,987,495.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>TPL</x:t>
-[...122 lines deleted...]
-    <x:t>$3,468,849.57</x:t>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,663,885.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>GE</x:t>
-[...56 lines deleted...]
-    <x:t>$3,318,493.76</x:t>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,585,849.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,578,052.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,511,529.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>AU</x:t>
-[...11 lines deleted...]
-    <x:t>$3,240,043.45</x:t>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,405,605.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>BAYN GR</x:t>
-[...26 lines deleted...]
-    <x:t>$3,149,604.00</x:t>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,233,567.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>EVRG</x:t>
-[...26 lines deleted...]
-    <x:t>$3,079,462.51</x:t>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,229,938.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,981.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXQSW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,208,855.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>NI</x:t>
-[...74 lines deleted...]
-    <x:t>$2,828,172.91</x:t>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,187,884.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,971,623.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>AEM</x:t>
-[...41 lines deleted...]
-    <x:t>$2,716,831.84</x:t>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,178.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>CVX</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>402340 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Square Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011CLDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>2,675</x:t>
-[...2 lines deleted...]
-    <x:t>$2,642,325.54</x:t>
+    <x:t>4,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,958.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>OKLO</x:t>
-[...26 lines deleted...]
-    <x:t>$2,484,746.10</x:t>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,686,655.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,147.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>UEC</x:t>
-[...41 lines deleted...]
-    <x:t>$2,410,874.73</x:t>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,618,613.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,889.23</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>EFR CN</x:t>
-[...56 lines deleted...]
-    <x:t>$2,248,159.56</x:t>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,436,550.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,423,410.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,388,447.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,266,307.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123,447.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,076.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,972,035.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,108</x:t>
-[...110 lines deleted...]
-    <x:t>$1,590,519.98</x:t>
+    <x:t>11,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,930,672.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,928,501.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298040 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyosung Heavy Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,878,811.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Electric Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBD45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,627.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>KGC</x:t>
-[...11 lines deleted...]
-    <x:t>$1,566,704.16</x:t>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,825.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,747.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,660,555.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,653,279.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,038.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>RIO AU</x:t>
-[...38 lines deleted...]
-    <x:t>$1,451,092.01</x:t>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,445.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,733.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>UAMY</x:t>
-[...26 lines deleted...]
-    <x:t>$1,318,148.53</x:t>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,286.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB67V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,264.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,332,364.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>LUN CN</x:t>
-[...121 lines deleted...]
-  <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>75,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,129,500.00</x:t>
+    <x:t>$1,130,253.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>5801 JP</x:t>
-[...124 lines deleted...]
-  <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$489,067.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$472,861.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$484,990.20</x:t>
-[...14 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>$468,885.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,216,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,216,080.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...20 lines deleted...]
-    <x:t>$.09</x:t>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212.88</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,203,214.53</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 27,325,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$-760,564.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 28,950,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2230,60 +2032,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd634c844bec54e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R19872fd65c864278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R430b088ce57e443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74cf26db52648cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rceb5b4a1da4744e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0761c95473540e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I133"/>
+  <x:dimension ref="A1:I120"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
-    <x:col min="3" max="3" width="51" customWidth="1"/>
+    <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -2622,1182 +2424,1182 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -3811,2327 +3613,1950 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="G119" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="H119" s="1" t="s">
-[...10 lines deleted...]
-      <x:c r="B120" s="1" t="s">
+    </x:row>
+    <x:row r="120" spans="1:9" ht="60" customHeight="1">
+      <x:c r="A120" s="2" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
-[...289 lines deleted...]
-      <x:c r="C130" s="1" t="s">
+      <x:c r="B120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C131" s="1" t="s">
+      <x:c r="C120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B133" s="2" t="s">
+      <x:c r="D120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C133" s="2" t="s">
+      <x:c r="E120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D133" s="2" t="s">
+      <x:c r="F120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E133" s="2" t="s">
+      <x:c r="G120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F133" s="2" t="s">
+      <x:c r="H120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G133" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I133" s="2" t="s">
+      <x:c r="I120" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A133:I133"/>
+    <x:mergeCell ref="A120:I120"/>
   </x:mergeCells>
 </x:worksheet>
 </file>