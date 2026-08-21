--- v5 (2026-07-29)
+++ v6 (2026-08-21)
@@ -1,2013 +1,2046 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786d102df7b04bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b66a18648e040d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260728" sheetId="1" r:id="Ra0761c95473540e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260819" sheetId="1" r:id="R8fb71966ab5c4f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="964" uniqueCount="655">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="666">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,614,775</x:t>
+    <x:t>3,907,469</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$260,516,834.25</x:t>
+    <x:t>$303,063,295.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>23.03%</x:t>
+    <x:t>23.23%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,544,586</x:t>
-[...5 lines deleted...]
-    <x:t>18.96%</x:t>
+    <x:t>5,995,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,725,839.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.90%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>301,417</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>325,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,863,642.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,780,267.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quanta Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBL8V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,387,045.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>633,508</x:t>
-[...41 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>684,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,968,480.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CSX</x:t>
   </x:si>
   <x:si>
     <x:t>Csx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJRC8</x:t>
   </x:si>
   <x:si>
-    <x:t>337,421</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>364,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,485,327.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D07ZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,559,508.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,037,367.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,112,541.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,920,691.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,263,508.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welltower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKY1G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,744,304.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,716,121.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,616,098.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DYNJGH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,522,044.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,951,438.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>255,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,885,969.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,737,734.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,728,421.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,056,501.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,897,421.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,872,150.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,837,113.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,674,850.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>173,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,280,268.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,275,923.20</x:t>
   </x:si>
   <x:si>
     <x:t>CRS</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGCQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>24,342</x:t>
-[...266 lines deleted...]
-    <x:t>$9,380,522.60</x:t>
+    <x:t>18,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,207,327.80</x:t>
   </x:si>
   <x:si>
     <x:t>ATI</x:t>
   </x:si>
   <x:si>
     <x:t>Ati Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LC1FS4</x:t>
   </x:si>
   <x:si>
-    <x:t>47,150</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>41,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,940,906.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,693,156.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,674,209.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,618,203.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8TW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,553,681.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R58W81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,241,741.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,127,199.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>Steel Dynamics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HGYNZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>32,023</x:t>
-[...20 lines deleted...]
-    <x:t>$8,218,863.70</x:t>
+    <x:t>34,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,005,651.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,707,206.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,498,467.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,354,127.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Century Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,096,828.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,017,609.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,907,012.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,774,543.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,537,363.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dycom Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,496,116.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,478,262.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXYMJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,219,571.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,167,545.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,078,489.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,029,680.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,824,448.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,788,374.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,732,453.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,581,581.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,492,951.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,459,097.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JD6TN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,422,022.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,408,006.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,371,848.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,351,388.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,338,191.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,305,796.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,284,584.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,280,936.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,266,626.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,558,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,021,746.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,953,837.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,827,703.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,765,276.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,748,359.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWN2Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,630,243.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,554,124.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXQSW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,550,331.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,476,707.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,365,224.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,293,021.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,084,384.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,049,430.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,790,614.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402340 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Square Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011CLDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,470,062.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,447,981.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,370,815.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,353,491.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,327,777.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,135,068.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,960,565.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,920,535.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,326.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298040 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyosung Heavy Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,676,933.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,658,015.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,585,354.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>293,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,574,024.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,613.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,469,048.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,461,941.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,454,026.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,612.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,329.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,282,826.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,270.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,128,520.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,019.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,982,946.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,306.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,455.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,949,413.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,323.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB67V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,883,883.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Electric Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBD45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,873,187.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,703.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,217.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BNY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,274,829.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPDR Gold MiniShares Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L8YYP89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,025.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iShares Gold Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QLKDR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,498.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,481,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,481,269.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>SLB</x:t>
-[...1429 lines deleted...]
-  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>750</x:t>
-[...2 lines deleted...]
-    <x:t>$.51</x:t>
+    <x:t>856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>187</x:t>
-[...2 lines deleted...]
-    <x:t>$212.88</x:t>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-760,564.32</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 28,950,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$-2,109,742.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 31,400,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2032,60 +2065,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74cf26db52648cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rceb5b4a1da4744e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra0761c95473540e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7487b7685c44bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9298e69e9a494ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fb71966ab5c4f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I120"/>
+  <x:dimension ref="A1:I123"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
-    <x:col min="3" max="3" width="45" customWidth="1"/>
+    <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -2540,225 +2573,225 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -2917,805 +2950,805 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
@@ -3729,341 +3762,341 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
@@ -4222,109 +4255,109 @@
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
@@ -4338,1225 +4371,1312 @@
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>587</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>613</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="F116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>653</x:v>
-[...6 lines deleted...]
-      <x:c r="B120" s="2" t="s">
+        <x:v>655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A120" s="1">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C120" s="2" t="s">
+      <x:c r="D120" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A121" s="1">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D120" s="2" t="s">
+      <x:c r="D121" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:9" ht="60" customHeight="1">
+      <x:c r="A123" s="2" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="B123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E120" s="2" t="s">
+      <x:c r="C123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F120" s="2" t="s">
+      <x:c r="D123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G120" s="2" t="s">
+      <x:c r="E123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H120" s="2" t="s">
+      <x:c r="F123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I120" s="2" t="s">
+      <x:c r="G123" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H123" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I123" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A120:I120"/>
+    <x:mergeCell ref="A123:I123"/>
   </x:mergeCells>
 </x:worksheet>
 </file>