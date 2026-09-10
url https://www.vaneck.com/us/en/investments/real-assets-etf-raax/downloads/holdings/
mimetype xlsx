--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,2046 +1,2061 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b66a18648e040d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf722cff7d36c45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260819" sheetId="1" r:id="R8fb71966ab5c4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260909" sheetId="1" r:id="R7da4a6e6bcc04bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="666">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="671">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,907,469</x:t>
+    <x:t>4,066,130</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$303,063,295.64</x:t>
+    <x:t>$335,821,676.70</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>23.23%</x:t>
+    <x:t>24.58%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,995,518</x:t>
-[...5 lines deleted...]
-    <x:t>19.90%</x:t>
+    <x:t>6,337,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,946,159.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.61%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>325,828</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>339,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,478,630.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>76,678</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>79,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,248,918.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>712,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,382,703.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D07ZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,474,458.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newmont Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWXK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,103,937.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PWR</x:t>
   </x:si>
   <x:si>
     <x:t>Quanta Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBL8V7</x:t>
   </x:si>
   <x:si>
-    <x:t>33,048</x:t>
-[...23 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>25,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,008,053.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CSX</x:t>
   </x:si>
   <x:si>
     <x:t>Csx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJRC8</x:t>
   </x:si>
   <x:si>
-    <x:t>364,746</x:t>
-[...41 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>326,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,785,694.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,348</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>37,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,109,616.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>37,315</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>38,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,108,762.75</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>50,615</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>52,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,731,370.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,316,830.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
-    <x:t>49,821</x:t>
-[...20 lines deleted...]
-    <x:t>$11,716,121.37</x:t>
+    <x:t>51,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,234,009.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,359,460.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,224,266.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,172,317.56</x:t>
   </x:si>
   <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>United Rentals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXMFC3</x:t>
   </x:si>
   <x:si>
-    <x:t>10,399</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>10,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,117,917.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,957,152.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,920,946.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,604,886.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,288,339.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,280,949.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,166,215.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,718,774.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,579,711.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,283,597.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>HWM</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DYNJGH9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,645</x:t>
-[...194 lines deleted...]
-    <x:t>$9,275,923.20</x:t>
+    <x:t>39,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,136,615.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,849,969.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,684,817.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,632,026.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,517,556.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,324,002.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Century Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>169,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,082,310.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,057,739.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R58W81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,797,835.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,664,368.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,652,341.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,451,019.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,268,960.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basf Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVT77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,931,906.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,824,578.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,764,464.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXYMJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,653,304.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,633,559.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LC1FS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,539,056.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,487,026.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,430,108.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,430,091.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,427,974.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,303,118.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>CRS</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGCQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>18,055</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>13,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,063,459.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,055,181.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,018,324.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,891,222.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,823,532.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,452,412.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,622,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,444,484.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,363,399.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,325,026.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,280,174.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,263,809.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JD6TN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,225,813.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,016,631.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,946,312.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,945,845.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,887,387.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,686,232.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8TW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,654,184.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXQSW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,644,643.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWN2Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,574,076.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,542,113.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,516,328.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,384,688.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,298,785.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AGX</x:t>
   </x:si>
   <x:si>
     <x:t>Argan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4J3T0</x:t>
   </x:si>
   <x:si>
-    <x:t>16,464</x:t>
-[...248 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>10,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,209,898.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402340 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Square Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011CLDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,173,417.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,076,724.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,909,926.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,832,027.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,829,803.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,529,298.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,564.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,226.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,490,019.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,431,533.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>DY</x:t>
   </x:si>
   <x:si>
     <x:t>Dycom Industries Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>16,129</x:t>
-[...470 lines deleted...]
-    <x:t>BBG00XLWSW57</x:t>
+    <x:t>11,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,402,218.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,327,833.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,196,383.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,057,676.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,926,992.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,903,737.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,892,557.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298040 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyosung Heavy Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,872,292.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,764,077.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,619,638.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,557,768.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,503,518.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,474,125.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,267.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,286,148.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,260,299.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB67V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,222,051.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,886.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,122,149.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,108,322.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,083,701.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Electric Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBD45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,932,916.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>24,876</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,476,707.58</x:t>
-[...452 lines deleted...]
-    <x:t>$2,046,019.83</x:t>
+    <x:t>$1,923,727.36</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3M1Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>346,064</x:t>
-[...98 lines deleted...]
-    <x:t>$1,873,187.19</x:t>
+    <x:t>360,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,912,343.40</x:t>
   </x:si>
   <x:si>
     <x:t>DHC</x:t>
   </x:si>
   <x:si>
     <x:t>Diversified Healthcare Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2GS0</x:t>
   </x:si>
   <x:si>
-    <x:t>230,951</x:t>
-[...2 lines deleted...]
-    <x:t>$1,870,703.10</x:t>
+    <x:t>240,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,804,915.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
-    <x:t>Nextracker Inc</x:t>
+    <x:t>Nextpower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>18,348</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>19,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,337.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>75,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,274,829.00</x:t>
+    <x:t>$1,333,563.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$530,025.44</x:t>
+    <x:t>$516,610.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$525,498.96</x:t>
+    <x:t>$512,181.86</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>9,481,269</x:t>
+    <x:t>11,381,697</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,481,269.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$11,381,697.33</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>856</x:t>
-[...2 lines deleted...]
-    <x:t>$.61</x:t>
+    <x:t>978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>280</x:t>
-[...2 lines deleted...]
-    <x:t>$326.38</x:t>
+    <x:t>471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548.77</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,109,742.46</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 31,400,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$461,416.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 32,675,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2065,62 +2080,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7487b7685c44bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9298e69e9a494ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fb71966ab5c4f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf786167d3d413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1d2f395383e457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7da4a6e6bcc04bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I123"/>
+  <x:dimension ref="A1:I124"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2486,544 +2501,544 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -3095,225 +3110,225 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
@@ -3356,312 +3371,312 @@
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
@@ -3733,515 +3748,515 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
@@ -4400,921 +4415,921 @@
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>571</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="F105" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="F106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="F108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="F109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
@@ -5473,210 +5488,239 @@
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>664</x:v>
-[...6 lines deleted...]
-      <x:c r="B123" s="2" t="s">
+        <x:v>660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="60" customHeight="1">
+      <x:c r="A124" s="2" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="B124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C123" s="2" t="s">
+      <x:c r="C124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="2" t="s">
+      <x:c r="D124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E123" s="2" t="s">
+      <x:c r="E124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F123" s="2" t="s">
+      <x:c r="F124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G123" s="2" t="s">
+      <x:c r="G124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H123" s="2" t="s">
+      <x:c r="H124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I123" s="2" t="s">
+      <x:c r="I124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A123:I123"/>
+    <x:mergeCell ref="A124:I124"/>
   </x:mergeCells>
 </x:worksheet>
 </file>