--- v7 (2026-09-10)
+++ v8 (2026-10-02)
@@ -1,2061 +1,2067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf722cff7d36c45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6679459e9b09496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260909" sheetId="1" r:id="R7da4a6e6bcc04bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260930" sheetId="1" r:id="R00ada7a89fe34df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="671">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="673">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,066,130</x:t>
+    <x:t>4,199,903</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$335,821,676.70</x:t>
+    <x:t>$344,518,043.09</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>24.58%</x:t>
+    <x:t>25.64%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,337,421</x:t>
-[...5 lines deleted...]
-    <x:t>19.61%</x:t>
+    <x:t>6,546,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,213,409.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.44%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>339,037</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>350,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,801,326.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>79,789</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>82,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,276,787.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>712,598</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>736,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,191,394.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quanta Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBL8V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,954,220.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJRC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,678,660.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP CN</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D07ZQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>259,652</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>268,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,564,528.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,556,727.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,450,641.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>125,118</x:t>
-[...56 lines deleted...]
-    <x:t>$15,109,616.88</x:t>
+    <x:t>129,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,907,233.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>VLO</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,655</x:t>
-[...5 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>54,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,882,481.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welltower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKY1G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,336,489.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>315,948</x:t>
-[...20 lines deleted...]
-    <x:t>$12,234,009.90</x:t>
+    <x:t>326,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,012,861.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,836,999.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>69,168</x:t>
-[...2 lines deleted...]
-    <x:t>$11,359,460.64</x:t>
+    <x:t>71,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,627,999.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,342,469.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,159,697.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>ABBN SW</x:t>
-[...47 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,569,458.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,467,993.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
-    <x:t>84,221</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>86,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,390,664.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,108,343.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,990,793.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>265,761</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>274,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,927,847.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,757,796.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DYNJGH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,175,444.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,162,889.12</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>180,339</x:t>
-[...110 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>186,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,075,220.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,263,172.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,193,263.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,153,067.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,984,778.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>139,063</x:t>
-[...59 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>143,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,884,792.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,643,020.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R58W81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,619,757.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,209,874.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>129,961</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>134,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,109,527.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,974,165.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,946,254.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,842,472.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basf Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVT77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,645,921.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,578,503.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,459,858.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CENX</x:t>
   </x:si>
   <x:si>
     <x:t>Century Aluminum Co</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>169,476</x:t>
-[...158 lines deleted...]
-    <x:t>$6,764,464.80</x:t>
+    <x:t>175,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,298,874.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,222,074.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,198,557.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LC1FS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,191,864.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,173,524.16</x:t>
   </x:si>
   <x:si>
     <x:t>CCO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXYMJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>66,128</x:t>
-[...38 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>68,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,937,274.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,783,156.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,749,124.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,728,658.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,678,884.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>46,970</x:t>
-[...68 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>48,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,589,273.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,483,303.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,440,604.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,406,989.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JD6TN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,359,418.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,311,407.72</x:t>
   </x:si>
   <x:si>
     <x:t>CRS</x:t>
   </x:si>
   <x:si>
     <x:t>Carpenter Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGCQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,226</x:t>
-[...35 lines deleted...]
-    <x:t>$6,018,324.29</x:t>
+    <x:t>13,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,309,725.92</x:t>
   </x:si>
   <x:si>
     <x:t>KAP LI</x:t>
   </x:si>
   <x:si>
     <x:t>Nac Kazatomprom Jsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MJM7K82</x:t>
   </x:si>
   <x:si>
-    <x:t>79,647</x:t>
-[...38 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>82,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,212,619.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,929,119.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,841,991.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWN2Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,826,634.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,781,985.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,744,657.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,720,170.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8TW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,561,673.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>DML CN</x:t>
   </x:si>
   <x:si>
     <x:t>Denison Mines Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVXRC9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,622,233</x:t>
-[...119 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>1,675,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,354,956.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,320,124.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,315,895.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402340 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Square Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011CLDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,278,395.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,224,931.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,211,558.70</x:t>
   </x:si>
   <x:si>
     <x:t>UEC</x:t>
   </x:si>
   <x:si>
     <x:t>Uranium Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LCK3Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>426,366</x:t>
-[...50 lines deleted...]
-    <x:t>$4,654,184.54</x:t>
+    <x:t>440,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,161,628.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,086,773.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,164.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,944,066.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,794,782.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,725,934.96</x:t>
   </x:si>
   <x:si>
     <x:t>EFR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXQSW9</x:t>
   </x:si>
   <x:si>
-    <x:t>318,782</x:t>
-[...134 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>329,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,648,163.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>91,847</x:t>
-[...32 lines deleted...]
-    <x:t>$3,829,803.96</x:t>
+    <x:t>94,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,511,606.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,471,286.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,371,685.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>VRT</x:t>
   </x:si>
   <x:si>
     <x:t>Vertiv Holdings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2B8KW8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,425</x:t>
-[...20 lines deleted...]
-    <x:t>$3,506,564.16</x:t>
+    <x:t>13,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,343,350.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,297,266.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dycom Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,255,598.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,100,222.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056,718.00</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>115,985</x:t>
-[...101 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>119,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,885,072.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>SUI</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLJWF3</x:t>
   </x:si>
   <x:si>
-    <x:t>25,224</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>26,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,884,821.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298040 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyosung Heavy Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,772,682.26</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>305,324</x:t>
-[...2 lines deleted...]
-    <x:t>$2,903,737.36</x:t>
+    <x:t>315,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,727,902.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>RIO AU</x:t>
   </x:si>
   <x:si>
     <x:t>Rio Tinto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYLWT7</x:t>
   </x:si>
   <x:si>
-    <x:t>22,647</x:t>
-[...14 lines deleted...]
-    <x:t>$2,872,292.54</x:t>
+    <x:t>23,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,683,884.14</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>52,251</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>53,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,456,220.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,451,195.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,422,839.72</x:t>
   </x:si>
   <x:si>
     <x:t>LUN CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K1XDF3</x:t>
   </x:si>
   <x:si>
-    <x:t>96,992</x:t>
-[...38 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>100,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,394,015.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,039.48</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>120,454</x:t>
-[...2 lines deleted...]
-    <x:t>$2,474,125.16</x:t>
+    <x:t>124,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,290,388.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>62,666</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>64,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,210,326.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB67V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,170,432.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Electric Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBD45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,112,785.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,127.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>107,939</x:t>
-[...47 lines deleted...]
-    <x:t>$2,182,886.64</x:t>
+    <x:t>111,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,972,576.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,948,738.95</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>68,195</x:t>
-[...2 lines deleted...]
-    <x:t>$2,122,149.51</x:t>
+    <x:t>70,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,944,138.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,939.23</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
     <x:t>29,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,108,322.50</x:t>
-[...35 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$1,809,666.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
-    <x:t>24,876</x:t>
-[...2 lines deleted...]
-    <x:t>$1,923,727.36</x:t>
+    <x:t>25,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,770,069.76</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3M1Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>360,140</x:t>
-[...20 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>372,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,551,273.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextpower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>19,113</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>19,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,539,740.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>75,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,333,563.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$1,109,922.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$516,610.08</x:t>
+    <x:t>$487,820.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$512,181.86</x:t>
+    <x:t>$483,751.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>11,381,697</x:t>
+    <x:t>12,752,295</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,381,697.33</x:t>
+    <x:t>$12,752,294.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,713.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>978</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>1,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.79</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>471</x:t>
   </x:si>
   <x:si>
-    <x:t>$548.77</x:t>
-[...5 lines deleted...]
-    <x:t>$.01</x:t>
+    <x:t>$535.18</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$461,416.08</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 32,675,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$86,815.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 33,750,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2080,56 +2086,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf786167d3d413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1d2f395383e457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7da4a6e6bcc04bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48464878a22641e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R24152b2f94d04652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00ada7a89fe34df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I124"/>
+  <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2443,109 +2449,109 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
@@ -2588,3139 +2594,3168 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>653</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>662</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A124" s="2" t="s">
+      <x:c r="D124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="B124" s="2" t="s">
+      <x:c r="G124" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="60" customHeight="1">
+      <x:c r="A125" s="2" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C124" s="2" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E124" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F124" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G124" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H124" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I124" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A124:I124"/>
+    <x:mergeCell ref="A125:I125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>