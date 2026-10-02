--- v8 (2026-10-02)
+++ v9 (2026-10-02)
@@ -1,2064 +1,2058 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6679459e9b09496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8f948041f342d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20260930" sheetId="1" r:id="R00ada7a89fe34df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20261001" sheetId="1" r:id="Rfdce7607024041b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="673">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="671">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
     <x:t>4,199,903</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$344,518,043.09</x:t>
+    <x:t>$348,465,951.91</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>25.64%</x:t>
+    <x:t>25.70%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
     <x:t>6,546,702</x:t>
   </x:si>
   <x:si>
-    <x:t>$261,213,409.80</x:t>
-[...2 lines deleted...]
-    <x:t>19.44%</x:t>
+    <x:t>$262,588,217.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.37%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>350,174</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,801,326.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>$24,239,044.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>82,412</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,276,787.72</x:t>
+    <x:t>$23,018,495.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>736,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,471,087.49</x:t>
   </x:si>
   <x:si>
     <x:t>1.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>KMI</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PWR</x:t>
   </x:si>
   <x:si>
     <x:t>Quanta Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBL8V7</x:t>
   </x:si>
   <x:si>
     <x:t>26,392</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,954,220.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$17,487,339.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,416,941.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,393,542.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D07ZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,704,126.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>CSX</x:t>
   </x:si>
   <x:si>
     <x:t>Csx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJRC8</x:t>
   </x:si>
   <x:si>
     <x:t>337,103</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,678,660.53</x:t>
-[...53 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$15,688,773.62</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
     <x:t>129,246</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,907,233.64</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$14,820,638.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
     <x:t>54,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,882,481.25</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$14,367,506.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
     <x:t>53,581</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,336,489.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$12,159,672.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,085,445.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
     <x:t>326,354</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,012,861.45</x:t>
-[...20 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$12,070,894.15</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>71,447</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,627,999.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$11,704,447.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
     <x:t>119,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,342,469.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$11,552,060.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>United Rentals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXMFC3</x:t>
   </x:si>
   <x:si>
     <x:t>11,151</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,159,697.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$11,531,360.61</x:t>
   </x:si>
   <x:si>
     <x:t>CAT</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF0K17</x:t>
   </x:si>
   <x:si>
     <x:t>13,036</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,569,458.44</x:t>
+    <x:t>$10,772,298.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>NSC</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5DS5</x:t>
   </x:si>
   <x:si>
     <x:t>33,877</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,467,993.00</x:t>
+    <x:t>$10,510,678.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
     <x:t>86,973</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,390,664.31</x:t>
+    <x:t>$10,443,717.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>PH</x:t>
   </x:si>
   <x:si>
     <x:t>Parker-Hannifin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3KL6</x:t>
   </x:si>
   <x:si>
     <x:t>10,580</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,108,343.60</x:t>
+    <x:t>$10,219,010.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>American Electric Power Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB9KF2</x:t>
   </x:si>
   <x:si>
     <x:t>84,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,990,793.04</x:t>
+    <x:t>$10,084,267.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
     <x:t>274,490</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,927,847.51</x:t>
+    <x:t>$10,011,933.87</x:t>
   </x:si>
   <x:si>
     <x:t>TT</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM6788</x:t>
   </x:si>
   <x:si>
     <x:t>21,589</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,757,796.22</x:t>
+    <x:t>$9,908,055.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,268,124.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HWM</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DYNJGH9</x:t>
   </x:si>
   <x:si>
     <x:t>40,567</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,175,444.06</x:t>
-[...17 lines deleted...]
-    <x:t>$9,162,889.12</x:t>
+    <x:t>$9,264,691.46</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
     <x:t>186,273</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,075,220.56</x:t>
+    <x:t>$9,064,044.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>Steel Dynamics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HGYNZ9</x:t>
   </x:si>
   <x:si>
     <x:t>37,287</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,263,172.07</x:t>
+    <x:t>$8,433,200.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,228,427.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
-    <x:t>AROC</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CRH</x:t>
   </x:si>
   <x:si>
     <x:t>Crh Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3JXM1</x:t>
   </x:si>
   <x:si>
     <x:t>98,467</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,153,067.60</x:t>
+    <x:t>$8,044,753.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,988,200.02</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
     <x:t>341,257</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,984,778.42</x:t>
-[...17 lines deleted...]
-    <x:t>$7,884,792.90</x:t>
+    <x:t>$7,961,088.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prysmian Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R58W81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,684,529.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
     <x:t>109,186</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,643,020.00</x:t>
-[...17 lines deleted...]
-    <x:t>$7,619,757.09</x:t>
+    <x:t>$7,564,406.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>PSA</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPPN67</x:t>
   </x:si>
   <x:si>
     <x:t>25,491</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,209,874.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$7,239,444.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
     <x:t>134,218</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,109,527.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$7,188,716.08</x:t>
   </x:si>
   <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>Nucor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ8KV2</x:t>
   </x:si>
   <x:si>
     <x:t>29,836</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,974,165.00</x:t>
+    <x:t>$7,040,699.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>SHEL</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0147BN6G2</x:t>
   </x:si>
   <x:si>
     <x:t>73,080</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,946,254.00</x:t>
+    <x:t>$6,987,178.80</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
     <x:t>72,831</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,842,472.45</x:t>
+    <x:t>$6,860,680.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,536,478.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAS GR</x:t>
   </x:si>
   <x:si>
     <x:t>Basf Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVT77</x:t>
   </x:si>
   <x:si>
     <x:t>116,703</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,645,921.28</x:t>
-[...17 lines deleted...]
-    <x:t>$6,578,503.80</x:t>
+    <x:t>$6,485,131.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,310,129.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Century Aluminum Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>175,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,300,625.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ati Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LC1FS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,248,748.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,198,006.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,107,914.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,971,828.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXYMJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,843,410.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,786,628.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,754,834.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VYLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vylor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CQR6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,678,685.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013G17W31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,652,163.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,557,251.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sterling Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JD6TN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,504,797.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,411,734.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,408,720.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,335,107.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,334,777.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGCQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,239,670.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,232,613.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfort Systems Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWN2Y9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,917,676.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,879,108.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,854,330.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,843,292.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,834,568.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,728,300.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5803 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fujikura Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8TW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,681,979.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402340 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Square Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011CLDZ86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,339,552.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,313,050.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,306,230.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,675,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,257,946.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,221,051.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,180,620.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,123,646.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,121,994.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,104,398.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,944,804.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,836,189.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,734,006.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,529,910.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Fuels Inc/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXQSW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,520,299.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,428,131.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,409,992.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,373,187.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dycom Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,266,246.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,217,999.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,060,258.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,922.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,882,676.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,864,510.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298040 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hyosung Heavy Industries Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,846,964.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,696,571.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,648,545.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,903.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,615.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,424,472.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,462.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,340,944.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5801 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furukawa Electric Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB67V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,326,541.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,281,679.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,141,990.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5802 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Electric Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLBD45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,099.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,726.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,231.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,921,431.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,895,068.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,159.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,821,044.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,669,987.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,570,365.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Antimony Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3M1Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,536,393.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BNY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,680.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>83,192</x:t>
-[...1136 lines deleted...]
-    <x:t>$1,109,922.00</x:t>
+    <x:t>$1,045,723.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$487,820.48</x:t>
+    <x:t>$490,372.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$483,751.40</x:t>
-[...8 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>$486,043.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,346,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,346,965.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...11 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530.77</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>221,074</x:t>
-[...23 lines deleted...]
-    <x:t>$535.18</x:t>
+    <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,815.80</x:t>
+    <x:t>$636,935.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 33,750,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2086,51 +2080,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48464878a22641e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R24152b2f94d04652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00ada7a89fe34df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c56b6f529e44532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R29ee4d112e9548db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdce7607024041b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2420,834 +2414,834 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -3261,370 +3255,370 @@
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
@@ -3638,2115 +3632,2115 @@
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="H118" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F119" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="G119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="60" customHeight="1">
       <x:c r="A125" s="2" t="s">
-        <x:v>672</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>