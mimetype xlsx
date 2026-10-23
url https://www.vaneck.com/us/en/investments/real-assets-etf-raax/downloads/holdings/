--- v9 (2026-10-02)
+++ v10 (2026-10-23)
@@ -1,2061 +1,2076 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8f948041f342d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4c8e08d4e34d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20261001" sheetId="1" r:id="Rfdce7607024041b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20261021" sheetId="1" r:id="R79146dba0d1648d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="671">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="676">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PIT</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Commodity Strategy ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C3FR5N9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,199,903</x:t>
+    <x:t>4,371,008</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$348,465,951.91</x:t>
+    <x:t>$367,864,033.28</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>25.70%</x:t>
+    <x:t>25.99%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold Shares</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,546,702</x:t>
-[...5 lines deleted...]
-    <x:t>19.37%</x:t>
+    <x:t>6,814,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,531,163.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.11%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>350,174</x:t>
-[...2 lines deleted...]
-    <x:t>$24,239,044.28</x:t>
+    <x:t>364,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,529,703.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>766,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,021,291.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,352,725.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRGP</x:t>
-[...32 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,032,278.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,249,598.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D07ZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,360,140.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJRC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,981,285.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>PWR</x:t>
   </x:si>
   <x:si>
     <x:t>Quanta Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBL8V7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,392</x:t>
-[...53 lines deleted...]
-    <x:t>$15,704,126.00</x:t>
+    <x:t>27,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,526,540.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,410,710.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>CSX</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>129,246</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>134,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,763,756.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,615,065.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,243,128.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
-    <x:t>53,581</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>55,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,063,352.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>JCI</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Controls International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWLJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>79,630</x:t>
-[...38 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>82,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,515,782.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,390,547.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,565,828.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,291,707.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,264,568.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Electric Power Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB9KF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,162,039.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
-    <x:t>119,796</x:t>
-[...20 lines deleted...]
-    <x:t>$11,531,360.61</x:t>
+    <x:t>124,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,872,575.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,592,335.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parker-Hannifin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3KL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,559,584.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FQS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,189,196.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>CAT</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF0K17</x:t>
   </x:si>
   <x:si>
-    <x:t>13,036</x:t>
-[...125 lines deleted...]
-    <x:t>$9,268,124.80</x:t>
+    <x:t>13,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,056,493.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>193,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,906,399.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,627,931.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,816,526.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HWM</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DYNJGH9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,567</x:t>
-[...38 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>42,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,787,468.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>355,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,577,789.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>270,494</x:t>
-[...20 lines deleted...]
-    <x:t>$8,044,753.90</x:t>
+    <x:t>281,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,380,076.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>143,621</x:t>
-[...17 lines deleted...]
-    <x:t>$7,961,088.85</x:t>
+    <x:t>149,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,369,256.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,212,908.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shell Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0147BN6G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,012,628.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,915,954.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeport-Mcmoran Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDB15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,829,864.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,196,636.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAS GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basf Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVT77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,164,665.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,935,033.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>PRY IM</x:t>
   </x:si>
   <x:si>
     <x:t>Prysmian Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R58W81</x:t>
   </x:si>
   <x:si>
-    <x:t>54,521</x:t>
-[...41 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>56,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,902,370.97</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>134,218</x:t>
-[...53 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>139,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,846,280.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,731,507.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,618,698.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agnico Eagle Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DLVDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,594,509.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,516,395.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,796</x:t>
-[...38 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>10,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,480,613.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VYLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vylor Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CQR6X9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,474,365.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,357,339.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>CENX</x:t>
   </x:si>
   <x:si>
     <x:t>Century Aluminum Co</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>175,066</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>182,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,290,096.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>ATI</x:t>
   </x:si>
   <x:si>
     <x:t>Ati Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LC1FS4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,692</x:t>
-[...53 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>34,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,145,628.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,872,917.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,858,998.45</x:t>
   </x:si>
   <x:si>
     <x:t>CCO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Cameco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXYMJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>68,321</x:t>
-[...53 lines deleted...]
-    <x:t>$5,678,685.92</x:t>
+    <x:t>71,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,828,482.43</x:t>
   </x:si>
   <x:si>
     <x:t>GEV</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G17W31</x:t>
   </x:si>
   <x:si>
-    <x:t>5,724</x:t>
-[...20 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>5,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,503,668.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZBB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,486,383.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCCRV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,484,966.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayer Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBWDG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,462,226.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAP LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nac Kazatomprom Jsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MJM7K82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,382,646.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,334,420.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carpenter Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGCQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,230,080.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,151,914.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,096,943.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BWXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwx Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D86F25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,968,400.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>STRL</x:t>
   </x:si>
   <x:si>
     <x:t>Sterling Infrastructure Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JD6TN5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,898</x:t>
-[...98 lines deleted...]
-    <x:t>$5,232,613.30</x:t>
+    <x:t>11,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,682,140.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvent Electric Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GNT7999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,477,861.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,298,638.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5NZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,280,308.02</x:t>
   </x:si>
   <x:si>
     <x:t>FIX</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWN2Y9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,918</x:t>
-[...83 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>3,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,243,045.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6503 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGHX91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,178,825.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Energy Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLWSW57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,150,712.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DML CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denison Mines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVXRC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,743,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,055,611.66</x:t>
   </x:si>
   <x:si>
     <x:t>5803 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fujikura Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8TW5</x:t>
   </x:si>
   <x:si>
-    <x:t>137,400</x:t>
-[...2 lines deleted...]
-    <x:t>$4,681,979.84</x:t>
+    <x:t>142,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,953,605.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powell Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,885,680.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4J3T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,883,972.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uranium Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LCK3Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,620,680.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Essex Property Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGJMB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,566,445.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMEXICOB MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grupo Mexico Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQC9K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,544,230.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWPX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwpx Infrastructure Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLVLF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,483,906.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastec Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYXD23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,480,403.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,428,715.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,339,897.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010120 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ls Industrial Systems Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,330,628.02</x:t>
   </x:si>
   <x:si>
     <x:t>402340 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Square Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011CLDZ86</x:t>
   </x:si>
   <x:si>
-    <x:t>5,129</x:t>
-[...194 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>5,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,161,149.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJWF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,154,435.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omega Healthcare Investors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGBTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,097,942.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056,020.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dycom Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,990,445.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinross Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB2DM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,520.74</x:t>
   </x:si>
   <x:si>
     <x:t>EFR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Fuels Inc/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXQSW9</x:t>
   </x:si>
   <x:si>
-    <x:t>329,274</x:t>
-[...2 lines deleted...]
-    <x:t>$3,520,299.76</x:t>
+    <x:t>342,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,810,185.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>94,857</x:t>
-[...134 lines deleted...]
-    <x:t>$2,864,510.00</x:t>
+    <x:t>98,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,737,145.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,649,767.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENB CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7P7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,625,839.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rio Tinto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYLWT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,609,805.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caretrust REIT Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005KC4Z70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,457,318.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,451,864.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K1XDF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,372,467.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Myr Group Inc/Delaware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,330,478.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,307,155.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,439.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>298040 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hyosung Heavy Industries Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>1,370</x:t>
-[...113 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>1,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,106,504.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,636.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diversified Healthcare Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2GS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,842.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,953,662.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,916,977.19</x:t>
   </x:si>
   <x:si>
     <x:t>5801 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Furukawa Electric Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB67V6</x:t>
   </x:si>
   <x:si>
-    <x:t>88,600</x:t>
-[...35 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>94,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,914,352.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXNF22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,433.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>5802 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Electric Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLBD45</x:t>
   </x:si>
   <x:si>
-    <x:t>142,800</x:t>
-[...20 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>148,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,712.32</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>111,508</x:t>
-[...50 lines deleted...]
-    <x:t>$1,844,159.38</x:t>
+    <x:t>116,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,867,614.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextpower Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,683,071.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
     <x:t>29,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,821,044.92</x:t>
-[...35 lines deleted...]
-    <x:t>$1,570,365.84</x:t>
+    <x:t>$1,374,833.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>UAMY</x:t>
   </x:si>
   <x:si>
     <x:t>United States Antimony Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3M1Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>372,008</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>387,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,848.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>75,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,174,680.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$1,164,891.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,045,723.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$1,101,577.44</x:t>
   </x:si>
   <x:si>
     <x:t>GLDM</x:t>
   </x:si>
   <x:si>
     <x:t>SPDR Gold MiniShares Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L8YYP89</x:t>
   </x:si>
   <x:si>
     <x:t>5,936</x:t>
   </x:si>
   <x:si>
-    <x:t>$490,372.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$485,505.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>IAU</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Gold Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QLKDR4</x:t>
   </x:si>
   <x:si>
     <x:t>6,194</x:t>
   </x:si>
   <x:si>
-    <x:t>$486,043.18</x:t>
+    <x:t>$481,335.74</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>12,346,965</x:t>
+    <x:t>13,437,496</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,346,965.27</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$13,437,495.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,066</x:t>
-[...2 lines deleted...]
-    <x:t>$.78</x:t>
+    <x:t>1,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.89</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>471</x:t>
-[...2 lines deleted...]
-    <x:t>$530.77</x:t>
+    <x:t>490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550.11</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$636,935.83</x:t>
-[...5 lines deleted...]
-    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 33,750,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
+    <x:t>$-79,177.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>These are not recommendations to buy or to sell any security. Securities and holdings will vary at times. The holdings presented reflect unsettled trade activity from creation and/or redemption transactions from the prior business day and may differ from the holdings information used to calculate the Fund's net asset value. The adjusted shares outstanding is 35,125,000. This includes any changes in shares outstanding due to creations or redemptions on the previous business day, and may differ from the information used to calculate the fund's net asset value.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
   </x:fonts>
   <x:fills count="1">
@@ -2080,51 +2095,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c56b6f529e44532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R29ee4d112e9548db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdce7607024041b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e1ec2a0cae4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R38a2e58b7ceb448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79146dba0d1648d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2414,3333 +2429,3333 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
         <x:v>571</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
         <x:v>665</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="60" customHeight="1">
       <x:c r="A125" s="2" t="s">
-        <x:v>670</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>