--- v10 (2026-10-23)
+++ v11 (2026-10-23)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4c8e08d4e34d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118e003ea5634188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20261021" sheetId="1" r:id="R79146dba0d1648d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RAAX_asof_20261021" sheetId="1" r:id="R9346cf2c5d8f49ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="676">
   <x:si>
     <x:t>Daily Holdings (%)  10/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2095,51 +2095,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e1ec2a0cae4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R38a2e58b7ceb448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79146dba0d1648d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583c56e8e88f4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd5d9d8141bcf45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9346cf2c5d8f49ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">