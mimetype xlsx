--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -1,675 +1,678 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057fa04360744f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bd13dae9d04b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260707" sheetId="1" r:id="Red784f4d64534be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260727" sheetId="1" r:id="R538b2f04f02b4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="210">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="211">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
     <x:t>143</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,975.37</x:t>
+    <x:t>$35,512.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.41%</x:t>
+    <x:t>13.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
     <x:t>188</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,998.68</x:t>
-[...2 lines deleted...]
-    <x:t>10.66%</x:t>
+    <x:t>$27,684.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.70%</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MBDGM6</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,458.60</x:t>
-[...2 lines deleted...]
-    <x:t>8.07%</x:t>
+    <x:t>$20,935.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.09%</x:t>
   </x:si>
   <x:si>
     <x:t>AMT</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XYV2</x:t>
   </x:si>
   <x:si>
     <x:t>94</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,533.50</x:t>
-[...2 lines deleted...]
-    <x:t>6.13%</x:t>
+    <x:t>$15,673.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,767.35</x:t>
-[...5 lines deleted...]
-    <x:t>Other</x:t>
+    <x:t>$15,058.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5ZRM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,920.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XLRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology Select Sector SPDR Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>282</x:t>
   </x:si>
   <x:si>
-    <x:t>other</x:t>
-[...5 lines deleted...]
-    <x:t>5.00%</x:t>
+    <x:t>$12,904.32</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
     <x:t>187</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,969.87</x:t>
-[...20 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>$12,248.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>PSA</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPPN67</x:t>
   </x:si>
   <x:si>
     <x:t>32</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,518.08</x:t>
-[...2 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>$10,368.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>VTR</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRVHB9</x:t>
   </x:si>
   <x:si>
     <x:t>96</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,030.72</x:t>
-[...2 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>$9,610.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CBRE</x:t>
   </x:si>
   <x:si>
     <x:t>Cbre Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C04224</x:t>
   </x:si>
   <x:si>
     <x:t>58</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,336.34</x:t>
-[...2 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>$8,345.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>IRM</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCZPC3</x:t>
   </x:si>
   <x:si>
     <x:t>59</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,829.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$7,492.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FV1Z23</x:t>
   </x:si>
   <x:si>
     <x:t>86</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,640.92</x:t>
-[...2 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>$6,375.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>EXR</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PV27K3</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,204.66</x:t>
-[...2 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>$6,228.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>VICI</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HVVB499</x:t>
   </x:si>
   <x:si>
     <x:t>216</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,782.32</x:t>
-[...2 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>$5,778.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>AVB</x:t>
   </x:si>
   <x:si>
     <x:t>Avalonbay Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLPBL5</x:t>
   </x:si>
   <x:si>
     <x:t>27</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,275.53</x:t>
-[...2 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>$5,064.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>EQR</x:t>
   </x:si>
   <x:si>
     <x:t>Equity Residential</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG8M31</x:t>
   </x:si>
   <x:si>
     <x:t>67</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,700.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$4,505.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ESS</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGJMB9</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,878.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>$3,778.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2M0Z7</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,847.83</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$3,624.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
     <x:t>133</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,363.57</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$3,508.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>WY</x:t>
   </x:si>
   <x:si>
     <x:t>Weyerhaeuser Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX3BL3</x:t>
   </x:si>
   <x:si>
     <x:t>142</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,307.18</x:t>
+    <x:t>$3,395.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>INVH</x:t>
   </x:si>
   <x:si>
     <x:t>Invitation Homes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FQH6BS9</x:t>
   </x:si>
   <x:si>
     <x:t>108</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,261.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$3,200.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Host Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL8804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,146.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>MAA</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-America Apartment Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMY92</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,259.33</x:t>
+    <x:t>$3,069.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>DOC</x:t>
   </x:si>
   <x:si>
     <x:t>Healthpeak Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYDP9</x:t>
   </x:si>
   <x:si>
     <x:t>136</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,982.48</x:t>
+    <x:t>$3,062.72</x:t>
   </x:si>
   <x:si>
     <x:t>1.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>HST</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
     <x:t>33</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,664.42</x:t>
+    <x:t>$2,717.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
     <x:t>81</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,419.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$2,362.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>UDR</x:t>
   </x:si>
   <x:si>
     <x:t>Udr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C41023</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,391.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$2,277.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CPT</x:t>
   </x:si>
   <x:si>
     <x:t>Camden Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB0V03</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,351.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$2,256.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Realty Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJVN28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,034.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,989.11</x:t>
-[...20 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$2,007.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ARE</x:t>
   </x:si>
   <x:si>
     <x:t>Alexandria Real Estate Equities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC33T9</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,531.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$1,593.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
+    <x:t>$43.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -697,51 +700,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0572c728b545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra2d83e56e2324106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red784f4d64534be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e9c5dd75b6443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R724f0da47f714f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R538b2f04f02b4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I38"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -952,101 +955,101 @@
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
@@ -1466,375 +1469,375 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="2" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="2" t="s">
         <x:v>1</x:v>
       </x:c>