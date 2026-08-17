--- v1 (2026-07-28)
+++ v2 (2026-08-17)
@@ -1,678 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bd13dae9d04b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reace613723894f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260727" sheetId="1" r:id="R538b2f04f02b4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260814" sheetId="1" r:id="Rab2a6f36eacb4574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="211">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="205">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
     <x:t>143</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,512.62</x:t>
+    <x:t>$33,679.36</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.72%</x:t>
+    <x:t>13.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
     <x:t>188</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,684.88</x:t>
-[...2 lines deleted...]
-    <x:t>10.70%</x:t>
+    <x:t>$26,513.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.36%</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MBDGM6</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,935.80</x:t>
-[...2 lines deleted...]
-    <x:t>8.09%</x:t>
+    <x:t>$22,042.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.62%</x:t>
   </x:si>
   <x:si>
     <x:t>AMT</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XYV2</x:t>
   </x:si>
   <x:si>
     <x:t>94</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,673.56</x:t>
-[...2 lines deleted...]
-    <x:t>6.06%</x:t>
+    <x:t>$16,504.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,058.55</x:t>
-[...2 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>$14,272.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
   </x:si>
   <x:si>
     <x:t>DLR</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5ZRM7</x:t>
   </x:si>
   <x:si>
     <x:t>66</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,920.16</x:t>
+    <x:t>$13,209.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XLRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology Select Sector SPDR Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,766.14</x:t>
   </x:si>
   <x:si>
     <x:t>4.99%</x:t>
   </x:si>
   <x:si>
-    <x:t>XLRE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
     <x:t>187</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,248.50</x:t>
-[...2 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>$11,732.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>PSA</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPPN67</x:t>
   </x:si>
   <x:si>
     <x:t>32</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,368.64</x:t>
-[...2 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>$10,429.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity Residential</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG8M31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,384.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cbre Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C04224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,865.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
   </x:si>
   <x:si>
     <x:t>VTR</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRVHB9</x:t>
   </x:si>
   <x:si>
     <x:t>96</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,610.56</x:t>
-[...20 lines deleted...]
-    <x:t>3.22%</x:t>
+    <x:t>$8,785.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>IRM</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCZPC3</x:t>
   </x:si>
   <x:si>
     <x:t>59</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,492.41</x:t>
-[...2 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>$7,636.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FV1Z23</x:t>
   </x:si>
   <x:si>
     <x:t>86</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,375.18</x:t>
-[...2 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>$6,534.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>EXR</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PV27K3</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,228.18</x:t>
-[...2 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>$6,211.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>VICI</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HVVB499</x:t>
   </x:si>
   <x:si>
     <x:t>216</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,778.00</x:t>
+    <x:t>$5,693.76</x:t>
   </x:si>
   <x:si>
     <x:t>2.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>AVB</x:t>
-[...32 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>SBAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2M0Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,889.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>ESS</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGJMB9</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,778.84</x:t>
+    <x:t>$3,737.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>SBAC</x:t>
-[...14 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>WY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX3BL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,487.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invitation Homes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FQH6BS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,271.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>KIM</x:t>
   </x:si>
   <x:si>
     <x:t>Kimco Realty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3S73</x:t>
   </x:si>
   <x:si>
     <x:t>133</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,508.54</x:t>
-[...38 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$3,246.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mid-America Apartment Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLMY92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,070.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>HST</x:t>
   </x:si>
   <x:si>
     <x:t>Host Hotels &amp; Resorts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL8804</x:t>
   </x:si>
   <x:si>
     <x:t>126</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,146.22</x:t>
-[...20 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$2,885.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>DOC</x:t>
   </x:si>
   <x:si>
     <x:t>Healthpeak Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYDP9</x:t>
   </x:si>
   <x:si>
     <x:t>136</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,062.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$2,813.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7JKW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,622.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
     <x:t>33</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,717.22</x:t>
-[...20 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$2,531.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camden Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB0V03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>UDR</x:t>
   </x:si>
   <x:si>
     <x:t>Udr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C41023</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,277.66</x:t>
-[...17 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$2,192.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5CM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>FRT</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJVN28</x:t>
   </x:si>
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,034.08</x:t>
-[...20 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$1,894.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ARE</x:t>
   </x:si>
   <x:si>
     <x:t>Alexandria Real Estate Equities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC33T9</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,593.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$1,492.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$91.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$43.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$138.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -700,56 +682,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e9c5dd75b6443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R724f0da47f714f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R538b2f04f02b4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681e46e47c464591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R39643143acc44ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab2a6f36eacb4574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I38"/>
+  <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1005,387 +987,387 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
@@ -1573,280 +1555,251 @@
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I38" s="2" t="s">
+      <x:c r="B37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A38:I38"/>
+    <x:mergeCell ref="A37:I37"/>
   </x:mergeCells>
 </x:worksheet>
 </file>