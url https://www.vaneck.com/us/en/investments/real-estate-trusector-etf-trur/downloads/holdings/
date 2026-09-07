--- v2 (2026-08-17)
+++ v3 (2026-09-07)
@@ -1,660 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reace613723894f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56fd2d6d759441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260814" sheetId="1" r:id="Rab2a6f36eacb4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260903" sheetId="1" r:id="R92d7940fa7cf45e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="205">
   <x:si>
-    <x:t>Daily Holdings (%)  08/14/2026</x:t>
+    <x:t>Daily Holdings (%)  09/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
     <x:t>143</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,679.36</x:t>
+    <x:t>$34,480.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.17%</x:t>
+    <x:t>13.77%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
     <x:t>188</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,513.64</x:t>
-[...2 lines deleted...]
-    <x:t>10.36%</x:t>
+    <x:t>$26,009.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.38%</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MBDGM6</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,042.00</x:t>
-[...2 lines deleted...]
-    <x:t>8.62%</x:t>
+    <x:t>$20,816.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AMT</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XYV2</x:t>
   </x:si>
   <x:si>
     <x:t>94</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,504.52</x:t>
-[...2 lines deleted...]
-    <x:t>6.45%</x:t>
+    <x:t>$16,708.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,272.70</x:t>
-[...2 lines deleted...]
-    <x:t>5.58%</x:t>
+    <x:t>$13,748.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XLRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology Select Sector SPDR Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,478.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>DLR</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5ZRM7</x:t>
   </x:si>
   <x:si>
     <x:t>66</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,209.90</x:t>
-[...20 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>$12,394.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
     <x:t>187</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,732.38</x:t>
-[...2 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>$11,545.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>PSA</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPPN67</x:t>
   </x:si>
   <x:si>
     <x:t>32</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,429.76</x:t>
-[...8 lines deleted...]
-    <x:t>Equity Residential</x:t>
+    <x:t>$9,783.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivmark Residential</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG8M31</x:t>
   </x:si>
   <x:si>
     <x:t>142</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,384.95</x:t>
-[...2 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>$9,224.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,842.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>CBRE</x:t>
   </x:si>
   <x:si>
     <x:t>Cbre Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C04224</x:t>
   </x:si>
   <x:si>
     <x:t>58</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,865.88</x:t>
-[...20 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>$8,626.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>IRM</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCZPC3</x:t>
   </x:si>
   <x:si>
     <x:t>59</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,636.37</x:t>
-[...2 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>$6,783.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FV1Z23</x:t>
   </x:si>
   <x:si>
     <x:t>86</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,534.28</x:t>
-[...2 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>$6,644.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>EXR</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PV27K3</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,211.80</x:t>
-[...2 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>$5,921.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>VICI</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HVVB499</x:t>
   </x:si>
   <x:si>
     <x:t>216</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,693.76</x:t>
-[...2 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>$5,540.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2M0Z7</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,889.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$4,021.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ESS</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGJMB9</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,737.76</x:t>
-[...2 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$3,622.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>WY</x:t>
   </x:si>
   <x:si>
     <x:t>Weyerhaeuser Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX3BL3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,487.52</x:t>
-[...2 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$3,241.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CN3S73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,144.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>INVH</x:t>
   </x:si>
   <x:si>
     <x:t>Invitation Homes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FQH6BS9</x:t>
   </x:si>
   <x:si>
     <x:t>108</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,271.32</x:t>
-[...20 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$3,072.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>MAA</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-America Apartment Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMY92</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,070.27</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$2,956.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthpeak Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKYDP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,860.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>HST</x:t>
   </x:si>
   <x:si>
     <x:t>Host Hotels &amp; Resorts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL8804</x:t>
   </x:si>
   <x:si>
     <x:t>126</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,885.40</x:t>
-[...20 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$2,770.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
     <x:t>81</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,622.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$2,566.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
     <x:t>33</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,531.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$2,505.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>CPT</x:t>
   </x:si>
   <x:si>
     <x:t>Camden Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB0V03</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,207.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$2,112.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>UDR</x:t>
   </x:si>
   <x:si>
     <x:t>Udr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C41023</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,192.11</x:t>
+    <x:t>$2,109.46</x:t>
   </x:si>
   <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,985.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$1,978.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>FRT</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJVN28</x:t>
   </x:si>
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,894.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$1,874.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ARE</x:t>
   </x:si>
   <x:si>
     <x:t>Alexandria Real Estate Equities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC33T9</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,492.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$1,633.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>91</x:t>
+    <x:t>214</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$91.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$214.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$138.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$245.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -682,51 +682,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681e46e47c464591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R39643143acc44ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab2a6f36eacb4574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8dff7728754997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5221862f27944a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92d7940fa7cf45e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1584,51 +1584,51 @@
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
@@ -1697,51 +1697,51 @@
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">