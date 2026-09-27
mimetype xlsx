--- v3 (2026-09-07)
+++ v4 (2026-09-27)
@@ -1,660 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56fd2d6d759441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f67272088f4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260903" sheetId="1" r:id="R92d7940fa7cf45e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260924" sheetId="1" r:id="Ra1cc84ba137449c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="205">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
-    <x:t>143</x:t>
+    <x:t>141</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,480.16</x:t>
+    <x:t>$32,939.01</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.77%</x:t>
+    <x:t>13.80%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
-    <x:t>188</x:t>
-[...5 lines deleted...]
-    <x:t>10.38%</x:t>
+    <x:t>186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,890.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.43%</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MBDGM6</x:t>
   </x:si>
   <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,660.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XLRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Real Estate Select Sector SPDR Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,909.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Tower Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XYV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,220.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simon Property Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ2D31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,896.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Realty Trust Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5ZRM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,489.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Realty Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DHPN63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,140.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,105.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventas Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRVHB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,422.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivmark Residential</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG8M31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,363.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cbre Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C04224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,236.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iron Mountain Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KCZPC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,389.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FV1Z23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,410.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extra Space Storage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PV27K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,289.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HVVB499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,793.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sba Communications Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2M0Z7</x:t>
+  </x:si>
+  <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,816.60</x:t>
-[...254 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$3,322.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ESS</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGJMB9</x:t>
   </x:si>
   <x:si>
-    <x:t>13</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,259.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Host Hotels &amp; Resorts Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL8804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,842.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CN3S73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>WY</x:t>
   </x:si>
   <x:si>
     <x:t>Weyerhaeuser Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX3BL3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,241.86</x:t>
-[...20 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,718.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>INVH</x:t>
   </x:si>
   <x:si>
     <x:t>Invitation Homes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FQH6BS9</x:t>
   </x:si>
   <x:si>
-    <x:t>108</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,676.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthpeak Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKYDP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,614.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>MAA</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-America Apartment Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMY92</x:t>
   </x:si>
   <x:si>
-    <x:t>23</x:t>
-[...41 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,579.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regency Centers Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL46Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,260.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
-    <x:t>81</x:t>
-[...23 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,116.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5CM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,868.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CPT</x:t>
   </x:si>
   <x:si>
     <x:t>Camden Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB0V03</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,112.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$1,850.79</x:t>
   </x:si>
   <x:si>
     <x:t>UDR</x:t>
   </x:si>
   <x:si>
     <x:t>Udr Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C41023</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,109.46</x:t>
-[...8 lines deleted...]
-    <x:t>BBG000BS5CM9</x:t>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,845.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Realty Investment Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJVN28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,655.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexandria Real Estate Equities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC33T9</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,978.67</x:t>
-[...38 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$1,463.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>214</x:t>
+    <x:t>-257</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$214.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$-257.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$245.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$881.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -682,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8dff7728754997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5221862f27944a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92d7940fa7cf45e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5f8603eb2c4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R18cac43185464934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1cc84ba137449c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1323,474 +1329,474 @@
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>