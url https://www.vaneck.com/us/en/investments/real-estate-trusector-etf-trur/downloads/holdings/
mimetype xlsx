--- v4 (2026-09-27)
+++ v5 (2026-10-17)
@@ -1,666 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f67272088f4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e899a5e54d4813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20260924" sheetId="1" r:id="Ra1cc84ba137449c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20261015" sheetId="1" r:id="R27b60b486acd4b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
   <x:si>
-    <x:t>Daily Holdings (%)  09/24/2026</x:t>
+    <x:t>Daily Holdings (%)  10/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
+    <x:t>140</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,939.01</x:t>
+    <x:t>$32,848.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.80%</x:t>
+    <x:t>13.81%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
-    <x:t>186</x:t>
-[...5 lines deleted...]
-    <x:t>10.43%</x:t>
+    <x:t>185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,483.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.87%</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MBDGM6</x:t>
   </x:si>
   <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,660.44</x:t>
-[...2 lines deleted...]
-    <x:t>8.24%</x:t>
+    <x:t>$18,928.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>XLRE</x:t>
   </x:si>
   <x:si>
     <x:t>Real Estate Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>454</x:t>
-[...5 lines deleted...]
-    <x:t>7.92%</x:t>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,895.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AMT</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XYV2</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,220.66</x:t>
-[...2 lines deleted...]
-    <x:t>6.38%</x:t>
+    <x:t>$16,503.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.94%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
     <x:t>63</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,896.10</x:t>
-[...2 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>$12,813.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
   </x:si>
   <x:si>
     <x:t>DLR</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5ZRM7</x:t>
   </x:si>
   <x:si>
-    <x:t>69</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,863.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
-    <x:t>183</x:t>
-[...2 lines deleted...]
-    <x:t>$10,140.03</x:t>
+    <x:t>182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,110.10</x:t>
   </x:si>
   <x:si>
     <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>PSA</x:t>
   </x:si>
   <x:si>
     <x:t>Public Storage</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPPN67</x:t>
   </x:si>
   <x:si>
     <x:t>32</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,105.92</x:t>
-[...2 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>$9,450.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivmark Residential</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG8M31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,320.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>VTR</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRVHB9</x:t>
   </x:si>
   <x:si>
     <x:t>97</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,422.51</x:t>
-[...20 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>$8,231.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
   </x:si>
   <x:si>
     <x:t>CBRE</x:t>
   </x:si>
   <x:si>
     <x:t>Cbre Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C04224</x:t>
   </x:si>
   <x:si>
     <x:t>53</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,236.09</x:t>
-[...2 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>$7,180.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crown Castle Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FV1Z23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>IRM</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCZPC3</x:t>
   </x:si>
   <x:si>
-    <x:t>56</x:t>
-[...23 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,197.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>EXR</x:t>
   </x:si>
   <x:si>
     <x:t>Extra Space Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PV27K3</x:t>
   </x:si>
   <x:si>
-    <x:t>40</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,369.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>VICI</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HVVB499</x:t>
   </x:si>
   <x:si>
-    <x:t>206</x:t>
-[...5 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,809.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2M0Z7</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,322.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$3,674.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ESS</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGJMB9</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,259.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$3,235.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>HST</x:t>
   </x:si>
   <x:si>
     <x:t>Host Hotels &amp; Resorts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL8804</x:t>
   </x:si>
   <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CN3S73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,833.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invitation Homes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FQH6BS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,680.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX3BL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,596.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mid-America Apartment Communities Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLMY92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,557.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Healthpeak Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKYDP9</x:t>
+  </x:si>
+  <x:si>
     <x:t>128</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,842.88</x:t>
-[...92 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$2,426.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D7JKW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,260.52</x:t>
+    <x:t>$2,264.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
-    <x:t>CSGP</x:t>
-[...14 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>CPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camden Property Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB0V03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,865.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Udr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C41023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,847.34</x:t>
   </x:si>
   <x:si>
     <x:t>BXP</x:t>
   </x:si>
   <x:si>
     <x:t>Boston Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5CM9</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,868.10</x:t>
-[...32 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$1,790.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>FRT</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJVN28</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,655.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$1,585.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>ARE</x:t>
   </x:si>
   <x:si>
     <x:t>Alexandria Real Estate Equities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC33T9</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,463.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$1,227.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-257</x:t>
+    <x:t>253</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-257.10</x:t>
-[...2 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>$253.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$881.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$303.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5f8603eb2c4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R18cac43185464934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1cc84ba137449c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87a8e4ce7604c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4caf29688d984c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27b60b486acd4b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1561,92 +1561,92 @@
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">