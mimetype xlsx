--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -1,666 +1,669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e899a5e54d4813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260af6b5061c412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20261015" sheetId="1" r:id="R27b60b486acd4b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUR_asof_20261105" sheetId="1" r:id="Ra536d29e5f924ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="208">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WELL</x:t>
   </x:si>
   <x:si>
     <x:t>Welltower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKY1G5</x:t>
   </x:si>
   <x:si>
     <x:t>140</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,848.20</x:t>
+    <x:t>$34,360.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.81%</x:t>
+    <x:t>13.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PLD</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9Z0J8</x:t>
   </x:si>
   <x:si>
     <x:t>185</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,483.90</x:t>
-[...2 lines deleted...]
-    <x:t>9.87%</x:t>
+    <x:t>$23,781.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XLRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Real Estate Select Sector SPDR Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,935.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>EQIX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MBDGM6</x:t>
   </x:si>
   <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,928.94</x:t>
-[...20 lines deleted...]
-    <x:t>7.94%</x:t>
+    <x:t>$18,949.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AMT</x:t>
   </x:si>
   <x:si>
     <x:t>American Tower Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XYV2</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,503.76</x:t>
-[...2 lines deleted...]
-    <x:t>6.94%</x:t>
+    <x:t>$17,653.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
   </x:si>
   <x:si>
     <x:t>SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Simon Property Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ2D31</x:t>
   </x:si>
   <x:si>
     <x:t>63</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,813.57</x:t>
-[...2 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>$14,272.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>DLR</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Realty Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5ZRM7</x:t>
   </x:si>
   <x:si>
     <x:t>68</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,863.96</x:t>
-[...2 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>$11,877.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public Storage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPPN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,896.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>O</x:t>
   </x:si>
   <x:si>
     <x:t>Realty Income Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DHPN63</x:t>
   </x:si>
   <x:si>
     <x:t>182</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,110.10</x:t>
-[...20 lines deleted...]
-    <x:t>3.97%</x:t>
+    <x:t>$10,829.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>VMRK</x:t>
   </x:si>
   <x:si>
     <x:t>Vivmark Residential</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG8M31</x:t>
   </x:si>
   <x:si>
     <x:t>136</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,320.48</x:t>
-[...2 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>$8,874.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>VTR</x:t>
   </x:si>
   <x:si>
     <x:t>Ventas Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRVHB9</x:t>
   </x:si>
   <x:si>
     <x:t>97</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,231.42</x:t>
-[...2 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>$8,636.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>CBRE</x:t>
   </x:si>
   <x:si>
     <x:t>Cbre Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C04224</x:t>
   </x:si>
   <x:si>
     <x:t>53</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,180.97</x:t>
-[...2 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>$7,226.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Castle Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FV1Z23</x:t>
   </x:si>
   <x:si>
     <x:t>79</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,320.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$7,185.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extra Space Storage Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PV27K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,244.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>IRM</x:t>
   </x:si>
   <x:si>
     <x:t>Iron Mountain Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCZPC3</x:t>
   </x:si>
   <x:si>
     <x:t>55</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,197.40</x:t>
-[...20 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>$5,802.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>VICI</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00HVVB499</x:t>
   </x:si>
   <x:si>
     <x:t>205</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,809.30</x:t>
-[...2 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$5,168.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>SBAC</x:t>
   </x:si>
   <x:si>
     <x:t>Sba Communications Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2M0Z7</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,674.40</x:t>
+    <x:t>$3,861.60</x:t>
   </x:si>
   <x:si>
     <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ESS</x:t>
   </x:si>
   <x:si>
     <x:t>Essex Property Trust Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGJMB9</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,235.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$3,256.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kimco Realty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CN3S73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,203.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>HST</x:t>
   </x:si>
   <x:si>
     <x:t>Host Hotels &amp; Resorts Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL8804</x:t>
   </x:si>
   <x:si>
     <x:t>127</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,028.95</x:t>
-[...20 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$3,128.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX3BL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,898.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>INVH</x:t>
   </x:si>
   <x:si>
     <x:t>Invitation Homes Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FQH6BS9</x:t>
   </x:si>
   <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,680.00</x:t>
-[...20 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$2,756.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>MAA</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-America Apartment Communities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLMY92</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,557.94</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$2,677.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DOC</x:t>
   </x:si>
   <x:si>
     <x:t>Healthpeak Properties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKYDP9</x:t>
   </x:si>
   <x:si>
     <x:t>128</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,426.88</x:t>
-[...2 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$2,575.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>CSGP</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D7JKW9</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,400.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$2,403.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>REG</x:t>
   </x:si>
   <x:si>
     <x:t>Regency Centers Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL46Q4</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,264.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$2,364.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Udr Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C41023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CPT</x:t>
   </x:si>
   <x:si>
     <x:t>Camden Property Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB0V03</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,865.61</x:t>
+    <x:t>$1,970.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boston Properties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5CM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>UDR</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>FRT</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Realty Investment Trust</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJVN28</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,585.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$1,698.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>ARE</x:t>
   </x:si>
   <x:si>
     <x:t>Alexandria Real Estate Equities Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC33T9</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,227.86</x:t>
+    <x:t>$1,309.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>253</x:t>
+    <x:t>568</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$253.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$567.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$303.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$45.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +691,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87a8e4ce7604c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4caf29688d984c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27b60b486acd4b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981699ef9a374ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9725a3c11bff4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra536d29e5f924ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1561,242 +1564,242 @@
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>