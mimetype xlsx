--- v8 (2026-03-22)
+++ v9 (2026-04-13)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26fc51d20c5f4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b19b5b73885470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260319" sheetId="1" r:id="R1aa002253d664bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260410" sheetId="1" r:id="R2887e8ad97e7460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>AMZN US</x:t>
+    <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>224,132</x:t>
+    <x:t>241,037</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,789,796.32</x:t>
+    <x:t>$57,458,400.06</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.24%</x:t>
-[...2 lines deleted...]
-    <x:t>WMT US</x:t>
+    <x:t>22.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>269,085</x:t>
-[...8 lines deleted...]
-    <x:t>COST US</x:t>
+    <x:t>239,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,352,541.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>24,582</x:t>
-[...8 lines deleted...]
-    <x:t>MCK US</x:t>
+    <x:t>21,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,825,555.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV8DN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,116,102.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Depot Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKZB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,321,006.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,408,493.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,379,253.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,893,052.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,375</x:t>
-[...74 lines deleted...]
-    <x:t>$10,535,134.40</x:t>
+    <x:t>12,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,684,966.40</x:t>
   </x:si>
   <x:si>
     <x:t>4.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>CVS US</x:t>
-[...17 lines deleted...]
-    <x:t>ROST US</x:t>
+    <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>41,723</x:t>
-[...8 lines deleted...]
-    <x:t>COR US</x:t>
+    <x:t>44,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,750,723.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autozone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C7LMS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,725,373.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>26,213</x:t>
-[...26 lines deleted...]
-    <x:t>CAH US</x:t>
+    <x:t>23,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,561,727.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,411,492.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,595,224.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>33,327</x:t>
-[...44 lines deleted...]
-    <x:t>KR US</x:t>
+    <x:t>30,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,571,635.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,975,809.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,816,481.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>82,746</x:t>
-[...44 lines deleted...]
-    <x:t>SYY US</x:t>
+    <x:t>63,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,285,341.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>59,794</x:t>
-[...8 lines deleted...]
-    <x:t>DG US</x:t>
+    <x:t>58,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,284,364.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,109</x:t>
-[...8 lines deleted...]
-    <x:t>ULTA US</x:t>
+    <x:t>26,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,086,634.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,994</x:t>
-[...8 lines deleted...]
-    <x:t>TSCO US</x:t>
+    <x:t>5,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,069,201.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>62,365</x:t>
-[...8 lines deleted...]
-    <x:t>LULU US</x:t>
+    <x:t>62,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,792,040.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
     <x:t>13,782</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,281,885.74</x:t>
-[...5 lines deleted...]
-    <x:t>DLTR US</x:t>
+    <x:t>$2,258,318.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,429</x:t>
-[...8 lines deleted...]
-    <x:t>BBY US</x:t>
+    <x:t>17,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,618.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,580</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>22,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,407,503.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>306,086</x:t>
+    <x:t>-9,348</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$306,086.31</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$-9,347.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$116,578.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$167,432.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29f5e965abd4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf11d4a60405c475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1aa002253d664bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f4c849a39a492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9691ecb5173043eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2887e8ad97e7460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1242,288 +1239,288 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>