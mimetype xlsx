--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f85bc105914342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a00ee2e323e4c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260819" sheetId="1" r:id="R5501ef8405404d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260910" sheetId="1" r:id="R6649c44485274d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>208,616</x:t>
+    <x:t>204,273</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,458,477.44</x:t>
+    <x:t>$51,454,325.97</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.49%</x:t>
+    <x:t>21.40%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>235,904</x:t>
-[...5 lines deleted...]
-    <x:t>10.45%</x:t>
+    <x:t>230,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,422,889.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.16%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,561</x:t>
-[...5 lines deleted...]
-    <x:t>8.00%</x:t>
+    <x:t>21,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,051,948.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,190,221.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>38,921</x:t>
-[...23 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>38,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,650,151.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,634,173.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,023,140.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,983,803.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>51,674</x:t>
-[...23 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>50,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,947,060.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>74,035</x:t>
-[...41 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>72,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,164,691.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
-    <x:t>56,122</x:t>
-[...5 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>54,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,557,986.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,630,054.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>155,843</x:t>
-[...2 lines deleted...]
-    <x:t>$8,016,563.92</x:t>
+    <x:t>152,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,478,876.99</x:t>
   </x:si>
   <x:si>
     <x:t>3.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>CAH</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,702</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>23,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,448,607.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,323</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>2,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,555,344.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>84,769</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>83,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,833,591.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>197,120</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>193,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,215,319.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>60,751</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>59,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,896,374.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>69,297</x:t>
-[...5 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>67,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,864,342.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,257</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>26,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,282,480.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,836</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>5,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,060,589.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,064</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>18,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,215,144.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>64,804</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>63,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,127,011.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,101</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>22,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,683.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,909</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>14,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,351.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>38,415</x:t>
+    <x:t>216,837</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,415.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$216,836.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$124,826.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$87,685.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea30e97a51a4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc12631979c13491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5501ef8405404d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8208e01c9b040e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb58883bc696494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6649c44485274d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">