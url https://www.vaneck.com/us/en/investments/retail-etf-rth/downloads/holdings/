--- v7 (2026-09-11)
+++ v8 (2026-10-03)
@@ -1,567 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a00ee2e323e4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792d1ed99d68485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260910" sheetId="1" r:id="R6649c44485274d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261001" sheetId="1" r:id="R70f1b8eb03ab415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>204,273</x:t>
+    <x:t>189,246</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,454,325.97</x:t>
+    <x:t>$46,976,534.58</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.40%</x:t>
+    <x:t>20.07%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>230,993</x:t>
-[...5 lines deleted...]
-    <x:t>10.16%</x:t>
+    <x:t>255,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,638,325.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.38%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,113</x:t>
-[...5 lines deleted...]
-    <x:t>7.93%</x:t>
+    <x:t>22,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,009,767.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV8DN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,648,701.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Depot Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKZB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,864,823.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>13,839</x:t>
-[...23 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>12,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,833,477.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,869,493.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,695,485.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>111,598</x:t>
-[...5 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>112,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,600,250.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,457,158.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>117,216</x:t>
-[...77 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>106,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,027,975.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,853,232.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,195,183.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>32,328</x:t>
-[...41 lines deleted...]
-    <x:t>3.10%</x:t>
+    <x:t>30,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,937,673.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,275</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>1,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,525,298.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,780,564.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMY992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,316,106.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,314,435.84</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>83,005</x:t>
-[...59 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>58,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,704,608.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,689</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>25,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,981,694.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,714</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>5,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,870,402.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>18,668</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>16,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,890,154.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,884,059.10</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>63,455</x:t>
-[...23 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>59,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,878,765.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,599</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>13,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,922.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>216,837</x:t>
+    <x:t>-55,203</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$216,836.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$-55,202.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$87,685.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$56,690.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8208e01c9b040e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb58883bc696494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6649c44485274d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f58cc5a4a584c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b9d3be2c9f744da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70f1b8eb03ab415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1213,317 +1207,317 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>