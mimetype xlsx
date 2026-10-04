--- v8 (2026-10-03)
+++ v9 (2026-10-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792d1ed99d68485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff95adaea4c4002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261001" sheetId="1" r:id="R70f1b8eb03ab415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261001" sheetId="1" r:id="Rf8638b2ab9cf44f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
   <x:si>
     <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -583,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f58cc5a4a584c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7b9d3be2c9f744da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70f1b8eb03ab415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdcb43c1e5434de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R55cabc45b14e40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8638b2ab9cf44f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">