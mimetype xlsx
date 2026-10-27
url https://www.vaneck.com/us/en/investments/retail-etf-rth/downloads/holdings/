--- v9 (2026-10-04)
+++ v10 (2026-10-27)
@@ -1,561 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff95adaea4c4002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1071b3a6add84549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261001" sheetId="1" r:id="Rf8638b2ab9cf44f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261026" sheetId="1" r:id="R4d01bcb6bf1e4f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
     <x:t>189,246</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,976,534.58</x:t>
+    <x:t>$47,139,286.14</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.07%</x:t>
+    <x:t>18.90%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
     <x:t>255,499</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,638,325.74</x:t>
-[...2 lines deleted...]
-    <x:t>11.38%</x:t>
+    <x:t>$30,733,974.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.32%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
     <x:t>22,963</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,009,767.22</x:t>
-[...2 lines deleted...]
-    <x:t>8.98%</x:t>
+    <x:t>$23,081,489.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
     <x:t>94,683</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,648,701.97</x:t>
-[...2 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>$13,605,947.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
     <x:t>38,465</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,864,823.90</x:t>
-[...2 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>$12,284,951.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
     <x:t>12,053</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,833,477.46</x:t>
-[...2 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>$11,967,062.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
     <x:t>54,115</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,869,493.70</x:t>
-[...2 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>$10,726,675.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,426,187.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
     <x:t>41,416</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,695,485.60</x:t>
-[...20 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>$9,695,899.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,667,142.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
     <x:t>60,352</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,457,158.40</x:t>
-[...20 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>$8,964,082.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
     <x:t>25,351</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,853,232.78</x:t>
-[...2 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>$8,365,830.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,584,434.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
     <x:t>143,259</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,195,183.28</x:t>
-[...20 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>$7,516,799.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
     <x:t>1,960</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,525,298.80</x:t>
-[...2 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>$6,252,537.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMY992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,845,098.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,590,443.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
     <x:t>181,288</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,780,564.56</x:t>
-[...35 lines deleted...]
-    <x:t>$4,314,435.84</x:t>
+    <x:t>$4,575,709.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ULTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ulta Beauty Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FWQ4VD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,338,011.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
     <x:t>58,766</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,704,608.64</x:t>
-[...2 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>$3,326,743.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
     <x:t>25,071</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,981,694.03</x:t>
-[...20 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$3,219,617.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,104,259.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
     <x:t>16,518</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,890,154.74</x:t>
-[...17 lines deleted...]
-    <x:t>$1,884,059.10</x:t>
+    <x:t>$2,063,428.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
     <x:t>59,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,878,765.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$1,926,133.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
     <x:t>13,352</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,279,922.72</x:t>
+    <x:t>$1,374,054.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-55,203</x:t>
+    <x:t>28,786</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-55,202.50</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$28,786.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,690.07</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$71,665.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdcb43c1e5434de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R55cabc45b14e40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8638b2ab9cf44f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cce07fb07794c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd88de902ebeb40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d01bcb6bf1e4f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1207,317 +1213,317 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>