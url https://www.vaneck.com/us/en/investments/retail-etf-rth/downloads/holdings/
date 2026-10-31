--- v10 (2026-10-27)
+++ v11 (2026-10-31)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1071b3a6add84549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b3da642c714963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261026" sheetId="1" r:id="R4d01bcb6bf1e4f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20261029" sheetId="1" r:id="Ra9ea3495aea84108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  10/26/2026</x:t>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>189,246</x:t>
+    <x:t>187,213</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,139,286.14</x:t>
+    <x:t>$45,640,657.27</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.90%</x:t>
+    <x:t>18.48%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>255,499</x:t>
-[...5 lines deleted...]
-    <x:t>12.32%</x:t>
+    <x:t>252,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,646,543.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.41%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>22,963</x:t>
-[...5 lines deleted...]
-    <x:t>9.25%</x:t>
+    <x:t>22,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,593,560.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>94,683</x:t>
-[...5 lines deleted...]
-    <x:t>5.45%</x:t>
+    <x:t>93,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,243,435.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>38,465</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>38,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,518,346.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>12,053</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>11,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,696,013.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>54,115</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>53,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,096,527.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>112,679</x:t>
-[...5 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>111,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,068,994.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>41,416</x:t>
-[...5 lines deleted...]
-    <x:t>3.89%</x:t>
+    <x:t>40,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,517,563.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>106,174</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>105,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,250,344.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
-    <x:t>60,352</x:t>
-[...5 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>59,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,064,261.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>25,351</x:t>
-[...5 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>25,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,289,361.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>30,152</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>29,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,489,512.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>143,259</x:t>
-[...2 lines deleted...]
-    <x:t>$7,516,799.73</x:t>
+    <x:t>141,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,447,386.00</x:t>
   </x:si>
   <x:si>
     <x:t>3.01%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,960</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>1,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,082,720.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>72,564</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>71,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,732,785.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,596,509.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>55,872</x:t>
-[...23 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>55,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,561,045.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,971,201.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,338</x:t>
-[...23 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>5,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,423,566.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>25,071</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>24,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,226,492.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSC0K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,502.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,483</x:t>
-[...23 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>21,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,133,488.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>59,211</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>58,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,971,048.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,352</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>13,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,450,612.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>28,786</x:t>
+    <x:t>28,060</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,786.12</x:t>
+    <x:t>$28,059.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,665.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$135,162.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cce07fb07794c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd88de902ebeb40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d01bcb6bf1e4f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e792abf62ba45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7a4370e769cd49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9ea3495aea84108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">