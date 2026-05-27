--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -1,558 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1eb5065381f40ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecacac1df3640f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260504" sheetId="1" r:id="Re81ced1e54b14700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260522" sheetId="1" r:id="R8552c350717e4410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="171">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>238,604</x:t>
+    <x:t>236,394</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,912,218.20</x:t>
+    <x:t>$62,956,450.08</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>24.73%</x:t>
+    <x:t>24.57%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>237,013</x:t>
-[...5 lines deleted...]
-    <x:t>11.77%</x:t>
+    <x:t>234,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,241,560.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.02%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,638</x:t>
-[...5 lines deleted...]
-    <x:t>8.35%</x:t>
+    <x:t>21,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,043,409.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cvs Health Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGRY34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,119,723.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>80,345</x:t>
-[...23 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>79,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,598,292.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>36,155</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>35,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,214,480.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>115,935</x:t>
-[...5 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>114,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,537,256.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,153,184.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>46,242</x:t>
-[...5 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>45,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,851,384.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>12,219</x:t>
-[...20 lines deleted...]
-    <x:t>$9,864,416.88</x:t>
+    <x:t>12,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,274,164.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,229</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>2,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,521,552.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,665,089.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,495,562.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,332</x:t>
-[...41 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>23,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,354,819.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,182,802.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,001,335.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>17,120</x:t>
-[...41 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>84,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,790,621.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>58,241</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>57,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,402,085.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>62,393</x:t>
-[...2 lines deleted...]
-    <x:t>$4,214,647.15</x:t>
+    <x:t>61,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,157,058.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,838</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>5,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,978,991.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,402</x:t>
-[...2 lines deleted...]
-    <x:t>$3,022,500.96</x:t>
+    <x:t>26,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,763,487.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>61,378</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>60,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,922,780.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,643</x:t>
-[...2 lines deleted...]
-    <x:t>$1,759,674.14</x:t>
+    <x:t>13,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,092.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,557</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>17,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,082.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,339</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>22,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,056.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>210,556</x:t>
+    <x:t>152,340</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$210,555.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$152,340.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,902.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$69,675.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -580,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4c17bf7954408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcdd1f5e7f7cf40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re81ced1e54b14700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8d9cb45e324f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R86b3c43bb1f040b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8552c350717e4410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -972,549 +981,549 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>