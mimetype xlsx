--- v1 (2026-05-27)
+++ v2 (2026-06-20)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ecacac1df3640f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57653ba9b4784c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260522" sheetId="1" r:id="R8552c350717e4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260617" sheetId="1" r:id="R4b83e96cc1bd4f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>236,394</x:t>
+    <x:t>241,267</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,956,450.08</x:t>
+    <x:t>$57,300,912.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>24.57%</x:t>
+    <x:t>22.62%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>234,818</x:t>
-[...5 lines deleted...]
-    <x:t>11.02%</x:t>
+    <x:t>239,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,310,917.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.18%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,438</x:t>
-[...5 lines deleted...]
-    <x:t>8.60%</x:t>
+    <x:t>21,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,127,109.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>140,679</x:t>
-[...5 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>143,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,237,392.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>79,600</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>81,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,333,921.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>35,821</x:t>
-[...5 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>36,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,972,341.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>114,860</x:t>
-[...5 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>117,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,363,043.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>43,240</x:t>
-[...5 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>44,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,294,022.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>45,814</x:t>
-[...5 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>46,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,159,110.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>12,106</x:t>
-[...5 lines deleted...]
-    <x:t>3.62%</x:t>
+    <x:t>12,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,635,208.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,922,189.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,906,291.88</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,208</x:t>
-[...23 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>2,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,896,406.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>147,828</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>150,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,771,225.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,116</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>23,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,537,107.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>202,582</x:t>
-[...23 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>206,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,770,643.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>84,807</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>86,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,440,847.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>57,702</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>58,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,652,547.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>61,815</x:t>
-[...5 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>63,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,900,161.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar General Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NV1KK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,901,805.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,784</x:t>
-[...23 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>5,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661,228.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dollar Tree Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSC0K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,888,990.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>60,809</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>62,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,846,404.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,629,570.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,517</x:t>
-[...41 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>13,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,541,729.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>152,340</x:t>
+    <x:t>309,917</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,340.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$309,916.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,675.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-5,035.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8d9cb45e324f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R86b3c43bb1f040b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8552c350717e4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b6811606604c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ecf94a2cef84418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b83e96cc1bd4f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1039,491 +1036,491 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>