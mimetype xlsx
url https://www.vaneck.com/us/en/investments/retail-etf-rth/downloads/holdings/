--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57653ba9b4784c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20b7d3c6f94411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260617" sheetId="1" r:id="R4b83e96cc1bd4f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260709" sheetId="1" r:id="Rdec687298ddd4f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>241,267</x:t>
+    <x:t>210,534</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,300,912.50</x:t>
+    <x:t>$52,010,319.36</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.62%</x:t>
+    <x:t>20.88%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>239,659</x:t>
-[...5 lines deleted...]
-    <x:t>11.18%</x:t>
+    <x:t>238,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,714,059.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.72%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,880</x:t>
-[...5 lines deleted...]
-    <x:t>8.34%</x:t>
+    <x:t>21,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,865,314.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Depot Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKZB36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,304,975.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>143,580</x:t>
-[...5 lines deleted...]
-    <x:t>5.62%</x:t>
+    <x:t>115,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,825,103.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,307,849.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>81,240</x:t>
-[...23 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>74,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,274,644.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,107,737.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>117,229</x:t>
-[...5 lines deleted...]
-    <x:t>4.09%</x:t>
+    <x:t>120,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,283,091.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>44,133</x:t>
-[...41 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>45,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,067,301.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cardinal Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D898T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,788,982.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
-    <x:t>54,160</x:t>
-[...20 lines deleted...]
-    <x:t>$6,906,291.88</x:t>
+    <x:t>56,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,491,375.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,289,742.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,234,540.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,254</x:t>
-[...41 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>2,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,056,354.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,741,914.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>206,759</x:t>
-[...23 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>198,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,518,373.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>58,893</x:t>
-[...5 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>61,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,029,341.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>63,089</x:t>
-[...5 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>69,933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,186,189.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,698</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>27,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,183,385.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,904</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>5,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,710,813.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,752</x:t>
-[...2 lines deleted...]
-    <x:t>$1,888,990.32</x:t>
+    <x:t>19,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,326,379.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,848.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,864,806.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>TSCO</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,795</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>15,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,009.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>309,917</x:t>
+    <x:t>190,862</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$309,916.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$190,862.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,035.89</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$36,691.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b6811606604c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ecf94a2cef84418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b83e96cc1bd4f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf60db2ad1e4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6878513dfb3a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdec687298ddd4f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1036,491 +1039,491 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>