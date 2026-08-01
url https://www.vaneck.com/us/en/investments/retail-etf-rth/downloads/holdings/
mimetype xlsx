--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20b7d3c6f94411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a65d6a75a6480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260709" sheetId="1" r:id="Rdec687298ddd4f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260730" sheetId="1" r:id="R37d4190eeb6540dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>210,534</x:t>
+    <x:t>208,365</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,010,319.36</x:t>
+    <x:t>$49,069,957.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.88%</x:t>
+    <x:t>19.59%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>238,072</x:t>
-[...5 lines deleted...]
-    <x:t>10.72%</x:t>
+    <x:t>235,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,177,270.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.45%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,759</x:t>
-[...5 lines deleted...]
-    <x:t>7.97%</x:t>
+    <x:t>21,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,548,050.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.21%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>39,279</x:t>
-[...5 lines deleted...]
-    <x:t>5.34%</x:t>
+    <x:t>38,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,958,647.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mckesson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYGNW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,217,539.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>115,019</x:t>
-[...23 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>113,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,977,613.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>TJX</x:t>
   </x:si>
   <x:si>
     <x:t>Tjx Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV8DN6</x:t>
   </x:si>
   <x:si>
-    <x:t>74,716</x:t>
-[...5 lines deleted...]
-    <x:t>4.53%</x:t>
+    <x:t>73,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,776,639.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ross Stores Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSBZH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,407,576.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>52,149</x:t>
-[...5 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>51,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,842,648.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLY</x:t>
   </x:si>
   <x:si>
     <x:t>O'Reilly Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGYWY6</x:t>
   </x:si>
   <x:si>
-    <x:t>120,807</x:t>
-[...23 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>119,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,444,936.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Target Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H8TVT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,100,363.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>33,319</x:t>
-[...23 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>32,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,487,860.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cencora Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MDCQC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,391,420.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>FAST</x:t>
   </x:si>
   <x:si>
     <x:t>Fastenal Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ8YN7</x:t>
   </x:si>
   <x:si>
-    <x:t>157,276</x:t>
-[...20 lines deleted...]
-    <x:t>$7,234,540.74</x:t>
+    <x:t>155,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,262,908.96</x:t>
   </x:si>
   <x:si>
     <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,344</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>2,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,975,242.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005YHY0Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,361,289.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>85,547</x:t>
-[...23 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>84,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,201,879.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>61,311</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>60,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,140,118.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>69,933</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>69,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,004,664.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,507</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>27,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,471,060.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,890</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>5,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,012,019.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,239</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>19,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,448,101.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best Buy Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCWCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,026,270.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>TSCO</x:t>
   </x:si>
   <x:si>
     <x:t>Tractor Supply Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLXZN1</x:t>
   </x:si>
   <x:si>
-    <x:t>65,400</x:t>
-[...23 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>64,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,955,372.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>15,046</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>14,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,779,102.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>190,862</x:t>
+    <x:t>259,203</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$190,862.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$259,203.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,691.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$130,414.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf60db2ad1e4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6878513dfb3a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdec687298ddd4f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51806e737a3a49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0408030ac9c74d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37d4190eeb6540dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">