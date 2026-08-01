--- v4 (2026-08-01)
+++ v5 (2026-08-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a65d6a75a6480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd835fc2b653b4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260730" sheetId="1" r:id="R37d4190eeb6540dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260730" sheetId="1" r:id="Ra5e7e80e11614d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
     <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51806e737a3a49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0408030ac9c74d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37d4190eeb6540dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f707513fc34850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R49a916a97214457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5e7e80e11614d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">