--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd835fc2b653b4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f85bc105914342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260730" sheetId="1" r:id="Ra5e7e80e11614d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RTH_asof_20260819" sheetId="1" r:id="R5501ef8405404d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>208,365</x:t>
+    <x:t>208,616</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,069,957.50</x:t>
+    <x:t>$55,458,477.44</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.59%</x:t>
+    <x:t>21.49%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
-    <x:t>235,619</x:t>
-[...2 lines deleted...]
-    <x:t>$26,177,270.90</x:t>
+    <x:t>235,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,963,827.20</x:t>
   </x:si>
   <x:si>
     <x:t>10.45%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,535</x:t>
-[...5 lines deleted...]
-    <x:t>8.21%</x:t>
+    <x:t>21,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,633,661.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HD</x:t>
   </x:si>
   <x:si>
     <x:t>Home Depot Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKZB36</x:t>
   </x:si>
   <x:si>
-    <x:t>38,874</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>38,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,400,500.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>MCK</x:t>
   </x:si>
   <x:si>
     <x:t>Mckesson Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYGNW7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,116</x:t>
-[...5 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>14,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,065,483.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,368,280.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGYWY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,917,369.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TJX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tjx Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV8DN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,698,057.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS</x:t>
   </x:si>
   <x:si>
     <x:t>Cvs Health Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGRY34</x:t>
   </x:si>
   <x:si>
-    <x:t>113,834</x:t>
-[...23 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>113,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,673,290.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ROST</x:t>
   </x:si>
   <x:si>
     <x:t>Ross Stores Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBZH7</x:t>
   </x:si>
   <x:si>
-    <x:t>45,166</x:t>
-[...41 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>45,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,612,681.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>TGT</x:t>
   </x:si>
   <x:si>
     <x:t>Target Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H8TVT2</x:t>
   </x:si>
   <x:si>
-    <x:t>56,054</x:t>
-[...5 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>56,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,923,398.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,016,563.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>CAH</x:t>
   </x:si>
   <x:si>
     <x:t>Cardinal Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D898T9</x:t>
   </x:si>
   <x:si>
-    <x:t>32,976</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>33,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,753,807.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>COR</x:t>
   </x:si>
   <x:si>
     <x:t>Cencora Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MDCQC2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,673</x:t>
-[...23 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>23,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,515,904.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>AZO</x:t>
   </x:si>
   <x:si>
     <x:t>Autozone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C7LMS8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,320</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>2,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,147,615.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,971,128.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>JD</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005YHY0Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>196,883</x:t>
-[...23 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>197,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,785,472.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>60,679</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>60,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,009,527.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>KR</x:t>
   </x:si>
   <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMY992</x:t>
   </x:si>
   <x:si>
-    <x:t>69,213</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>69,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,899,342.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DG</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar General Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NV1KK7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,224</x:t>
-[...5 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>27,257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,333,803.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ULTA</x:t>
   </x:si>
   <x:si>
     <x:t>Ulta Beauty Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FWQ4VD6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,829</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>5,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,080,532.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>DLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Dollar Tree Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSC0K9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,041</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>19,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,513,397.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tractor Supply Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLXZN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,296,653.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BBY</x:t>
   </x:si>
   <x:si>
     <x:t>Best Buy Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCWCG1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,073</x:t>
-[...23 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>23,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,060,840.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,891</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>14,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,880.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>259,203</x:t>
+    <x:t>38,415</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$259,203.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$38,415.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$130,414.14</x:t>
+    <x:t>$124,826.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f707513fc34850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R49a916a97214457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5e7e80e11614d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea30e97a51a4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc12631979c13491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5501ef8405404d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="32" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">