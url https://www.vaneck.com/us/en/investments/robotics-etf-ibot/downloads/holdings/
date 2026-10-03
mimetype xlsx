--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,1302 +1,1296 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555a25e20e5b48f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe87c8846a44df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260910" sheetId="1" r:id="R18cc9a56c2324d3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20261001" sheetId="1" r:id="R7b3964f8e6d046fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="419">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="417">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>EMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerson Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHX7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,905,146.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,882,081.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
     <x:t>6861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Keyence Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQF869</x:t>
   </x:si>
   <x:si>
-    <x:t>11,200</x:t>
-[...47 lines deleted...]
-    <x:t>5.49%</x:t>
+    <x:t>11,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,853,646.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,884</x:t>
-[...5 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>2,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,298,875.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
-    <x:t>50,320</x:t>
-[...5 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>51,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,929,558.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBCDZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,786,929.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
-    <x:t>17,492</x:t>
-[...23 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>17,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,754,978.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
-    <x:t>69,700</x:t>
-[...5 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>70,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,714,056.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,384,015.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>34,034</x:t>
-[...14 lines deleted...]
-    <x:t>BBG000BMT9T6</x:t>
+    <x:t>34,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,626.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB72K8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,908.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEXAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hexagon Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF1LW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,356.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GFPW64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,938,650.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,937,637.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNBG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,910,988.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostore Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0130YK040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,136,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,874,152.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6645 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,292.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLQSJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,785,002.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN0V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,650.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,347.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,676,012.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,641,776.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,084.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6134 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Corp/Aichi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMC18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,622,981.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCQP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,591,108.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symbotic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72HCV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,068.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,457,496.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,437,092.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,150.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardex Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC43V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,538.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCF47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,379.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kadant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKRSZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,579.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,375.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,701.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,263,027.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INRN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interroll Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,015.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,943.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,373.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,033.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,318.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPBVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,651.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubtech Robotics Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KPDM897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,537.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,923.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ats Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ6164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,454.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJPDZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,950.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB59S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,387.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,600.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bentley Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMSRR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,961.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F5L454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,761.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPRN29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$597,957.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMRC48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,002.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambarella Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001QZCPJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,765.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,168.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MHQMB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,385.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouster Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRTSTR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,080.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
   </x:si>
   <x:si>
     <x:t>3,830</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,284,595.00</x:t>
-[...761 lines deleted...]
-    <x:t>$468,726.67</x:t>
+    <x:t>$493,533.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,855</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>8,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,286.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>TWEKA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Tkh Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBT7H7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,427</x:t>
-[...14 lines deleted...]
-    <x:t>$436,389.80</x:t>
+    <x:t>7,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,726.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>LSCC</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFJQ6</x:t>
   </x:si>
   <x:si>
     <x:t>1,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$408,107.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$456,259.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,771.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>986</x:t>
-[...20 lines deleted...]
-    <x:t>$355,130.37</x:t>
+    <x:t>1,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,373.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>7595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Argo Graphics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCP9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>38,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>39,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,238.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BSL GR</x:t>
   </x:si>
   <x:si>
     <x:t>Basler Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3LP0</x:t>
   </x:si>
   <x:si>
-    <x:t>9,891</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>10,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,302.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6914 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optex Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNLSC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,152.38</x:t>
   </x:si>
   <x:si>
     <x:t>3277 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gpixel Changchun Microelectronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021HQY6Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>27,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>27,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,081.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>80,733</x:t>
+    <x:t>74,744</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,732.94</x:t>
-[...14 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$74,743.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$57.37</x:t>
+    <x:t>$55.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>187</x:t>
   </x:si>
   <x:si>
-    <x:t>$20.12</x:t>
+    <x:t>$19.41</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,008.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$159,274.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1324,56 +1318,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22512a0444c94668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb803e7f6de8243ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18cc9a56c2324d3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71cff1fdf5c4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44c42fbfd7cd439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b3964f8e6d046fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I75"/>
+  <x:dimension ref="A1:I74"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1832,602 +1826,602 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -2905,109 +2899,109 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
@@ -3021,529 +3015,500 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A74" s="2" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B75" s="2" t="s">
+      <x:c r="C74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C75" s="2" t="s">
+      <x:c r="D74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D75" s="2" t="s">
+      <x:c r="E74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E75" s="2" t="s">
+      <x:c r="F74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F75" s="2" t="s">
+      <x:c r="G74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G75" s="2" t="s">
+      <x:c r="H74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H75" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I75" s="2" t="s">
+      <x:c r="I74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A75:I75"/>
+    <x:mergeCell ref="A74:I74"/>
   </x:mergeCells>
 </x:worksheet>
 </file>