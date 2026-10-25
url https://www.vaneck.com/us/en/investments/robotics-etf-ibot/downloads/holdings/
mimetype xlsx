--- v10 (2026-10-03)
+++ v11 (2026-10-25)
@@ -1,1296 +1,1299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe87c8846a44df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf037abba96c54294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20261001" sheetId="1" r:id="R7b3964f8e6d046fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20261022" sheetId="1" r:id="R6c10dbe82ad94fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="417">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="418">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>EMR</x:t>
   </x:si>
   <x:si>
     <x:t>Emerson Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHX7N2</x:t>
   </x:si>
   <x:si>
     <x:t>37,240</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,905,146.80</x:t>
+    <x:t>$5,969,199.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.66%</x:t>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQF869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,780,239.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
     <x:t>25,479</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,882,081.94</x:t>
-[...20 lines deleted...]
-    <x:t>5.61%</x:t>
+    <x:t>$5,406,898.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
     <x:t>2,930</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,298,875.70</x:t>
-[...2 lines deleted...]
-    <x:t>5.08%</x:t>
+    <x:t>$4,572,382.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,530,461.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
     <x:t>51,120</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,929,558.06</x:t>
-[...2 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>$4,288,457.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
     <x:t>8,559</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,786,929.55</x:t>
-[...20 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>$3,627,903.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
     <x:t>70,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,714,056.77</x:t>
-[...2 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>$2,498,325.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
     <x:t>3,891</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,384,015.70</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$2,414,248.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
     <x:t>34,577</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,380,626.45</x:t>
-[...2 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>$2,310,435.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,753.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEXAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hexagon Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF1LW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,200,295.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>LECO</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB72K8</x:t>
   </x:si>
   <x:si>
     <x:t>7,869</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,119,908.60</x:t>
-[...20 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$2,022,175.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>KCR FH</x:t>
   </x:si>
   <x:si>
     <x:t>Konecranes Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GFPW64</x:t>
   </x:si>
   <x:si>
     <x:t>56,542</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,938,650.82</x:t>
-[...17 lines deleted...]
-    <x:t>$1,937,637.63</x:t>
+    <x:t>$1,817,065.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostore Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0130YK040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,136,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,855.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>IMI LN</x:t>
   </x:si>
   <x:si>
     <x:t>Imi Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNBG1</x:t>
   </x:si>
   <x:si>
     <x:t>46,982</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,910,988.36</x:t>
-[...20 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>$1,774,407.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,782.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>6645 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Omron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJC59</x:t>
   </x:si>
   <x:si>
     <x:t>46,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,870,292.31</x:t>
-[...2 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>$1,606,417.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLQSJ0</x:t>
   </x:si>
   <x:si>
     <x:t>48,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,785,002.84</x:t>
-[...2 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$1,599,067.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ANDR AV</x:t>
   </x:si>
   <x:si>
     <x:t>Andritz Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN0V14</x:t>
   </x:si>
   <x:si>
     <x:t>18,377</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,707,650.67</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$1,578,307.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCQP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,721.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,497.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,224.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardex Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC43V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,125.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symbotic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72HCV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,379.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,829.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,749.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,537.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kadant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKRSZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,252.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,850.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INRN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interroll Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,955.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6134 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Corp/Aichi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMC18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,259,464.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
     <x:t>3,203</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,695,347.90</x:t>
-[...2 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$1,202,982.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,191,229.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,235.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCF47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,439.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
     <x:t>4,928</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,676,012.80</x:t>
-[...284 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$1,134,179.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>DUE GR</x:t>
   </x:si>
   <x:si>
     <x:t>Duerr Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8LY1</x:t>
   </x:si>
   <x:si>
     <x:t>61,717</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,150,373.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$1,089,239.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,504.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ats Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ6164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,325.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJPDZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,459.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPBVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,817.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubtech Robotics Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KPDM897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,778.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,481.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
     <x:t>5,556</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,113,033.48</x:t>
-[...110 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$821,343.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bentley Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMSRR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,273.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB59S7</x:t>
   </x:si>
   <x:si>
     <x:t>9,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$765,387.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$573,750.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
     <x:t>1,786</x:t>
   </x:si>
   <x:si>
-    <x:t>$742,600.94</x:t>
-[...20 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$551,427.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,339.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambarella Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001QZCPJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,556.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F5L454</x:t>
   </x:si>
   <x:si>
     <x:t>593</x:t>
   </x:si>
   <x:si>
-    <x:t>$600,761.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$472,741.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMRC48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,591.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWEKA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkh Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBT7H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,046.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MHQMB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,078.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,633.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFJQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,506.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPRN29</x:t>
   </x:si>
   <x:si>
     <x:t>1,899</x:t>
   </x:si>
   <x:si>
-    <x:t>$597,957.12</x:t>
-[...71 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$377,274.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,548.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,212.00</x:t>
   </x:si>
   <x:si>
     <x:t>OUST</x:t>
   </x:si>
   <x:si>
     <x:t>Ouster Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XRTSTR1</x:t>
   </x:si>
   <x:si>
     <x:t>12,138</x:t>
   </x:si>
   <x:si>
-    <x:t>$496,080.06</x:t>
-[...89 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$339,621.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argo Graphics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCP9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,015.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
     <x:t>1,002</x:t>
   </x:si>
   <x:si>
-    <x:t>$387,373.20</x:t>
-[...20 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$310,750.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6914 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optex Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNLSC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,783.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BSL GR</x:t>
   </x:si>
   <x:si>
     <x:t>Basler Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3LP0</x:t>
   </x:si>
   <x:si>
     <x:t>10,048</x:t>
   </x:si>
   <x:si>
-    <x:t>$271,302.31</x:t>
-[...17 lines deleted...]
-    <x:t>$270,152.38</x:t>
+    <x:t>$232,094.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>3277 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gpixel Changchun Microelectronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021HQY6Z0</x:t>
   </x:si>
   <x:si>
     <x:t>27,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$251,081.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$152,931.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>74,744</x:t>
+    <x:t>86,711</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,743.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$86,710.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$55.58</x:t>
+    <x:t>$55.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>187</x:t>
   </x:si>
   <x:si>
-    <x:t>$19.41</x:t>
+    <x:t>$19.97</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$159,274.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$124,914.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1318,51 +1321,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71cff1fdf5c4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44c42fbfd7cd439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b3964f8e6d046fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bac21b5751e4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re7401f7bc89048f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c10dbe82ad94fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I74"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1826,109 +1829,109 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -2116,138 +2119,138 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
@@ -2261,370 +2264,370 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -2957,225 +2960,225 @@
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
@@ -3276,230 +3279,230 @@
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="2" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>