--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,1287 +1,1290 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d240a060e7745de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374fc2b567e84c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260415" sheetId="1" r:id="Re06f276aa93046fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260505" sheetId="1" r:id="R73b813f1bf864c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="414">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="415">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,283,321.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQF869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,211,931.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.81%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,601</x:t>
-[...47 lines deleted...]
-    <x:t>5.01%</x:t>
+    <x:t>2,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,923,299.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,843</x:t>
-[...5 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>16,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,254,629.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>EMR</x:t>
   </x:si>
   <x:si>
     <x:t>Emerson Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHX7N2</x:t>
   </x:si>
   <x:si>
-    <x:t>21,166</x:t>
-[...5 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>22,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,062,626.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,869</x:t>
-[...5 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>6,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,675,302.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
-    <x:t>9,664</x:t>
-[...5 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>10,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,240.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
-    <x:t>46,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>48,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,125,169.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,261</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>25,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,903,436.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>6902 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Denso Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGN9N1</x:t>
   </x:si>
   <x:si>
-    <x:t>132,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>138,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,832.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLQSJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>33,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>35,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,540,098.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,009</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>2,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,327,558.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>LECO</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB72K8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,693</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>4,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,598.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,373</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>4,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,261,233.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6134 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Corp/Aichi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMC18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,594.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,696.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6645 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,036.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>IMI LN</x:t>
   </x:si>
   <x:si>
     <x:t>Imi Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNBG1</x:t>
   </x:si>
   <x:si>
-    <x:t>29,318</x:t>
-[...41 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>30,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,019.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6622 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daihen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLWK64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,935.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,107,402.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>HEXAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Hexagon Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF1LW0</x:t>
   </x:si>
   <x:si>
-    <x:t>99,285</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>103,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,496.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,053,469.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN0V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,875.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,699.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCF47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,037.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,672.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCQP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,383.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>KCR FH</x:t>
   </x:si>
   <x:si>
     <x:t>Konecranes Oyj</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GFPW64</x:t>
   </x:si>
   <x:si>
-    <x:t>27,885</x:t>
-[...116 lines deleted...]
-    <x:t>BBG000BDCF47</x:t>
+    <x:t>29,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,065.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,851.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,840.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ats Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ6164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,099.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,670.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,923.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostore Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0130YK040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,588.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB59S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,554.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,244.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,048.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubtech Robotics Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KPDM897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,798.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardex Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC43V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,055.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symbotic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72HCV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,085.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,819.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,557.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,784.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kadant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKRSZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,595.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,812.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,560.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPRN29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,665.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,273.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F5L454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,845.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJPDZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,807.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,349.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPBVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,358.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MHQMB8</x:t>
   </x:si>
   <x:si>
     <x:t>27,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$918,392.45</x:t>
-[...377 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$580,440.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,607.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSY1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,407.93</x:t>
   </x:si>
   <x:si>
     <x:t>INRN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Interroll Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW8SN1</x:t>
   </x:si>
   <x:si>
-    <x:t>254</x:t>
-[...92 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,023.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMRC48</x:t>
   </x:si>
   <x:si>
     <x:t>1,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$466,681.23</x:t>
-[...38 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$514,598.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>BSY</x:t>
   </x:si>
   <x:si>
     <x:t>Bentley Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMSRR9</x:t>
   </x:si>
   <x:si>
-    <x:t>8,253</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>8,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,051.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,873</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>3,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,303.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouster Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRTSTR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,575.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>TWEKA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Tkh Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBT7H7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,110</x:t>
-[...23 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>3,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,319.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basler Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3LP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,473.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>6914 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Optex Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNLSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,200</x:t>
-[...2 lines deleted...]
-    <x:t>$112,810.60</x:t>
+    <x:t>6,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,545.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>BSL GR</x:t>
-[...11 lines deleted...]
-    <x:t>$108,063.71</x:t>
+    <x:t>MUM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mensch Und Maschine Software Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSZW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,199.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>7595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Argo Graphics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCP9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,369.23</x:t>
-[...20 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$93,905.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CHF CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...47 lines deleted...]
-    <x:t>$-.01</x:t>
+    <x:t>-6,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-6,474.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$123,344.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$177,102.00</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1309,51 +1312,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e464184bc149d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R364d8e3861244db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re06f276aa93046fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76138cafc7bc4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9f5839e0cafe4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73b813f1bf864c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1933,1593 +1936,1593 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="2" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>