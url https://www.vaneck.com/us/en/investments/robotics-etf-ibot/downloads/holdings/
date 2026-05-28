--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,1290 +1,1287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374fc2b567e84c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6591ebe49547f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260505" sheetId="1" r:id="R73b813f1bf864c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260526" sheetId="1" r:id="R7e552d36f66a4a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="415">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="414">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
-    <x:t>41,525</x:t>
+    <x:t>45,143</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,283,321.96</x:t>
+    <x:t>$4,882,937.35</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.91%</x:t>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,850,393.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>6861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Keyence Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQF869</x:t>
   </x:si>
   <x:si>
-    <x:t>8,600</x:t>
-[...23 lines deleted...]
-    <x:t>5.41%</x:t>
+    <x:t>9,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,580,630.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>16,563</x:t>
-[...5 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>18,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,890,255.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>EMR</x:t>
   </x:si>
   <x:si>
     <x:t>Emerson Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHX7N2</x:t>
   </x:si>
   <x:si>
-    <x:t>22,132</x:t>
-[...5 lines deleted...]
-    <x:t>4.23%</x:t>
+    <x:t>24,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,423,597.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,137</x:t>
-[...5 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>6,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,072,267.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6954 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fanuc Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM3TW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,816,808.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,104</x:t>
-[...23 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>11,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,641,494.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>25,369</x:t>
-[...5 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>27,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,768.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6134 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Corp/Aichi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMC18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,829,268.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLQSJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,748,799.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>6902 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Denso Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGN9N1</x:t>
   </x:si>
   <x:si>
-    <x:t>138,400</x:t>
-[...23 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>150,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,747,926.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,885.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCF47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,454,081.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,101</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>2,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,448,098.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,268.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>LECO</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB72K8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,907</x:t>
-[...59 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>5,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,422,857.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,272.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,729.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6622 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daihen Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLWK64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,301,001.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNBG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,382.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>6645 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Omron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJC59</x:t>
   </x:si>
   <x:si>
-    <x:t>32,000</x:t>
-[...56 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>34,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,716.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,100.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,894.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN0V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,436.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,997.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,571.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,144,480.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GFPW64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,704.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>HEXAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Hexagon Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF1LW0</x:t>
   </x:si>
   <x:si>
-    <x:t>103,815</x:t>
-[...92 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>112,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,338.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,653.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostore Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0130YK040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>705,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,913.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ats Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ6164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,880.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,319.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,552.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubtech Robotics Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KPDM897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,258.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,073.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>6841 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yokogawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDCQP0</x:t>
   </x:si>
   <x:si>
-    <x:t>28,400</x:t>
-[...125 lines deleted...]
-    <x:t>$848,588.60</x:t>
+    <x:t>30,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,222.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB59S7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,600</x:t>
-[...59 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>2,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,007.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kadant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKRSZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,509.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MHQMB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,507.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,551.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>KARN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Kardex Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC43V5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,134</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>2,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,803.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,670.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,550.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$753,403.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPBVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,318.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F5L454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,866.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,210.68</x:t>
   </x:si>
   <x:si>
     <x:t>SYM</x:t>
   </x:si>
   <x:si>
     <x:t>Symbotic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72HCV1</x:t>
   </x:si>
   <x:si>
-    <x:t>12,622</x:t>
-[...107 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>13,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,553.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJPDZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,763.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,336.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,424.70</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPRN29</x:t>
   </x:si>
   <x:si>
-    <x:t>2,153</x:t>
-[...128 lines deleted...]
-    <x:t>$560,607.95</x:t>
+    <x:t>2,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,589.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,079</x:t>
-[...2 lines deleted...]
-    <x:t>$556,407.93</x:t>
+    <x:t>1,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,209.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>INRN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Interroll Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW8SN1</x:t>
   </x:si>
   <x:si>
-    <x:t>266</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,959.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMRC48</x:t>
   </x:si>
   <x:si>
-    <x:t>1,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>2,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$537,945.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BSY</x:t>
   </x:si>
   <x:si>
     <x:t>Bentley Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMSRR9</x:t>
   </x:si>
   <x:si>
-    <x:t>8,629</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>9,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,770.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,003</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>3,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,096.74</x:t>
   </x:si>
   <x:si>
     <x:t>OUST</x:t>
   </x:si>
   <x:si>
     <x:t>Ouster Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XRTSTR1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,139</x:t>
-[...2 lines deleted...]
-    <x:t>$175,575.40</x:t>
+    <x:t>6,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,584.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basler Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3LP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,917.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>TWEKA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Tkh Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBT7H7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,252</x:t>
-[...20 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>3,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,892.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>6914 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Optex Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNLSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>6,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,459.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argo Graphics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCP9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,998.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>MUM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Mensch Und Maschine Software Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXSZW1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,046</x:t>
-[...17 lines deleted...]
-    <x:t>$93,905.31</x:t>
+    <x:t>2,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,602.09</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>389</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$527.75</x:t>
+    <x:t>$523.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.30</x:t>
+    <x:t>$3.29</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$6.73</x:t>
+    <x:t>$6.68</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-6,475</x:t>
-[...5 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>-190,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-190,549.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,102.00</x:t>
+    <x:t>$189,471.85</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1312,62 +1309,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76138cafc7bc4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9f5839e0cafe4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73b813f1bf864c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7932d51c422c403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R780cd2653d5f4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e552d36f66a4a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="14" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1762,979 +1759,979 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
@@ -2835,694 +2832,694 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F74" s="1" t="s">
+      <x:c r="G74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="G74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="2" t="s">
-        <x:v>414</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>