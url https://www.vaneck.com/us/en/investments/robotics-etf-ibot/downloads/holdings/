--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6591ebe49547f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e291bb05a9462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260526" sheetId="1" r:id="R7e552d36f66a4a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260526" sheetId="1" r:id="R0a099eabd98d47ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="414">
   <x:si>
     <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1309,51 +1309,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7932d51c422c403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R780cd2653d5f4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e552d36f66a4a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9744b0a1069c47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R56bfe951bcd84713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a099eabd98d47ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="14" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">