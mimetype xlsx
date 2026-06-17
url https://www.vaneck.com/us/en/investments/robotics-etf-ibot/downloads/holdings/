--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,1287 +1,1293 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e291bb05a9462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9641944ec7740a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260526" sheetId="1" r:id="R0a099eabd98d47ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260616" sheetId="1" r:id="R52b97c1840b74218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="414">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="416">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,999,738.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
-    <x:t>45,143</x:t>
-[...29 lines deleted...]
-    <x:t>5.78%</x:t>
+    <x:t>50,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,332,244.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>6861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Keyence Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQF869</x:t>
   </x:si>
   <x:si>
-    <x:t>9,400</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>10,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,960,173.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>18,106</x:t>
-[...5 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>20,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,204,615.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>EMR</x:t>
   </x:si>
   <x:si>
     <x:t>Emerson Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHX7N2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,286</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>27,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,441.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,733</x:t>
-[...5 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>7,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,514,578.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
-    <x:t>52,900</x:t>
-[...5 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>59,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,399.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
-    <x:t>11,088</x:t>
-[...5 lines deleted...]
-    <x:t>3.15%</x:t>
+    <x:t>12,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,499,931.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>27,836</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>31,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,122.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,122.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>6134 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Corp/Aichi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCMC18</x:t>
   </x:si>
   <x:si>
-    <x:t>35,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>39,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,138.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,420.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denso Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN9N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,190.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLQSJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>38,600</x:t>
-[...38 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>43,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,852,408.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB72K8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,607.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,626,840.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,416.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,045.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNBG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,497,223.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB59S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,484,330.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>6506 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yaskawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDCF47</x:t>
   </x:si>
   <x:si>
-    <x:t>31,400</x:t>
-[...56 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>35,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,483,699.68</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,113</x:t>
-[...23 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>4,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,407,794.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6645 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,564.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,213.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN0V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,033.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,700.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>6622 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daihen Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLWK64</x:t>
   </x:si>
   <x:si>
-    <x:t>12,000</x:t>
-[...56 lines deleted...]
-    <x:t>$1,210,100.85</x:t>
+    <x:t>13,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,072.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NOVT</x:t>
   </x:si>
   <x:si>
     <x:t>Novanta Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JB24Q5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,287</x:t>
-[...20 lines deleted...]
-    <x:t>$1,188,436.82</x:t>
+    <x:t>8,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,395.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,432.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137,344.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GFPW64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,162.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCQP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,119,151.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>DSY FP</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Systemes Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GVXC37</x:t>
   </x:si>
   <x:si>
-    <x:t>49,401</x:t>
-[...59 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>55,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,940.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>HEXAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Hexagon Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF1LW0</x:t>
   </x:si>
   <x:si>
-    <x:t>112,897</x:t>
-[...20 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>126,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,373.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,261.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>AUTO NO</x:t>
   </x:si>
   <x:si>
     <x:t>Autostore Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0130YK040</x:t>
   </x:si>
   <x:si>
-    <x:t>705,980</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>790,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,349.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,007,001.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,425.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubtech Robotics Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KPDM897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,358.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MHQMB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,786.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kadant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKRSZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,115.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ATS</x:t>
   </x:si>
   <x:si>
     <x:t>Ats Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ6164</x:t>
   </x:si>
   <x:si>
-    <x:t>28,498</x:t>
-[...164 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>31,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,466.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F5L454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,273.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPRN29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,900.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,889.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,066.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPBVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,674.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,895.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771,375.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>KARN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Kardex Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC43V5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,321</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>2,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,673.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSY1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,214.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>PTC</x:t>
   </x:si>
   <x:si>
     <x:t>Ptc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2VBB0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,416</x:t>
-[...92 lines deleted...]
-    <x:t>$730,210.68</x:t>
+    <x:t>6,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,643.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,634.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJPDZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,265.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>SYM</x:t>
   </x:si>
   <x:si>
     <x:t>Symbotic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72HCV1</x:t>
   </x:si>
   <x:si>
-    <x:t>13,799</x:t>
-[...89 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>15,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,473.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>INRN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Interroll Holding Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW8SN1</x:t>
   </x:si>
   <x:si>
-    <x:t>290</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,506.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMRC48</x:t>
   </x:si>
   <x:si>
     <x:t>2,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$537,945.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$571,186.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouster Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRTSTR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,141.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>BSY</x:t>
   </x:si>
   <x:si>
     <x:t>Bentley Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMSRR9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,431</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>10,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,565.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,282</x:t>
-[...20 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>3,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,598.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>BSL GR</x:t>
   </x:si>
   <x:si>
     <x:t>Basler Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3LP0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,871</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>6,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,652.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>TWEKA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Tkh Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBT7H7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,547</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>3,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,856.50</x:t>
   </x:si>
   <x:si>
     <x:t>6914 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Optex Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNLSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>7,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,988.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mensch Und Maschine Software Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSZW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,941.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>7595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Argo Graphics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCP9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,100</x:t>
-[...20 lines deleted...]
-    <x:t>$96,602.09</x:t>
+    <x:t>13,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,540.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$676.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>389</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$522.42</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.29</x:t>
+    <x:t>$3.22</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>6</x:t>
-[...2 lines deleted...]
-    <x:t>$6.68</x:t>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8.18</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,471.85</x:t>
+    <x:t>$-29,319.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1309,62 +1315,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9744b0a1069c47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R56bfe951bcd84713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a099eabd98d47ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95989f90d59443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4be32783f574bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52b97c1840b74218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="14" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1759,1767 +1765,1767 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="2" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>