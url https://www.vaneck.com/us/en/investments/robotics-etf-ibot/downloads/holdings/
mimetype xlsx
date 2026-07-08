--- v4 (2026-06-17)
+++ v5 (2026-07-08)
@@ -1,1293 +1,1293 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9641944ec7740a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d106918dd54f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260616" sheetId="1" r:id="R52b97c1840b74218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260707" sheetId="1" r:id="Rc060517baf29458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="416">
   <x:si>
-    <x:t>Daily Holdings (%)  06/16/2026</x:t>
+    <x:t>Daily Holdings (%)  07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQF869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,976,984.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DM2M32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,925,437.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerson Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHX7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,734,588.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,326</x:t>
-[...47 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>2,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,717,656.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>20,272</x:t>
-[...23 lines deleted...]
-    <x:t>4.36%</x:t>
+    <x:t>23,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,625,688.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>7,537</x:t>
-[...5 lines deleted...]
-    <x:t>3.79%</x:t>
+    <x:t>7,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,699,152.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,478,996.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
-    <x:t>59,500</x:t>
-[...23 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>65,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,790,465.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teledyne Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT9T6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,301,136.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>31,166</x:t>
-[...5 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>31,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,170,188.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLQSJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,173.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB72K8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,855,645.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCF47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,755,132.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCQP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,818.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEXAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hexagon Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF1LW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,676,251.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,637,438.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,637,193.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNBG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,636,203.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GFPW64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574,866.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,521,697.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6645 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,517,339.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,492,470.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,617</x:t>
-[...5 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>4,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,481,608.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN0V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,421.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>6134 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Corp/Aichi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCMC18</x:t>
   </x:si>
   <x:si>
-    <x:t>39,400</x:t>
-[...113 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>29,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,405,594.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kadant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKRSZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,937.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,368,370.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,507.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardex Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC43V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,442.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,867.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ats Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ6164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,327,137.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symbotic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72HCV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,158.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,506.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostore Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0130YK040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,047,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,110.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,046.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubtech Robotics Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KPDM897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,011.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,248.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,151,789.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INRN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interroll Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,066.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>6,350</x:t>
-[...23 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>5,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,108,542.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,574.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPBVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,225.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,365.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Surgical Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJPDZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,973.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB59S7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,400</x:t>
-[...56 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>1,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,143.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,246.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MHQMB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,647.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bentley Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMSRR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,166.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F5L454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,447.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$564,759.06</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>18,192</x:t>
-[...236 lines deleted...]
-    <x:t>$1,007,001.00</x:t>
+    <x:t>8,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,818.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,655.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFJQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,068.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMRC48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,017.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambarella Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001QZCPJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,867.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouster Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRTSTR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,987.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPRN29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,597.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,018.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,511</x:t>
-[...212 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>4,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,540.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,326</x:t>
-[...161 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,608.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWEKA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkh Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBT7H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,164.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6914 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optex Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNLSC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,961.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argo Graphics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCP9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,351.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3277 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpixel Changchun Microelectronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HQY6Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,760.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BSL GR</x:t>
   </x:si>
   <x:si>
     <x:t>Basler Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3LP0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,579</x:t>
-[...71 lines deleted...]
-    <x:t>$98,540.49</x:t>
+    <x:t>9,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,872.37</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>676</x:t>
+    <x:t>53,739</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$676.02</x:t>
+    <x:t>$53,739.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-GBP CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
-    <x:t>$3.22</x:t>
+    <x:t>$3.11</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>7</x:t>
-[...2 lines deleted...]
-    <x:t>$8.18</x:t>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21.32</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-29,319.57</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$50,935.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1315,62 +1315,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95989f90d59443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4be32783f574bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52b97c1840b74218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8a1e36c93c4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde29883607764c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc060517baf29458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="42" customWidth="1"/>
+    <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1910,950 +1910,950 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
@@ -2867,631 +2867,631 @@
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">