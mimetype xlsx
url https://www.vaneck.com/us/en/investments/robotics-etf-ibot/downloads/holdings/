--- v5 (2026-07-08)
+++ v6 (2026-07-30)
@@ -1,1293 +1,1344 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d106918dd54f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f8c8837cc74d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260707" sheetId="1" r:id="Rc060517baf29458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260728" sheetId="1" r:id="R60fe77b89d824ee5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="416">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="433">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>EMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerson Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHX7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,299,990.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,705,977.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
     <x:t>6861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Keyence Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQF869</x:t>
   </x:si>
   <x:si>
-    <x:t>10,400</x:t>
-[...11 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>10,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,598,629.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
-    <x:t>47,124</x:t>
-[...23 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>47,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,560,778.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,700</x:t>
-[...23 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>2,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,346,780.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autodesk Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7HL0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,954,276.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>7,889</x:t>
-[...23 lines deleted...]
-    <x:t>3.64%</x:t>
+    <x:t>8,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,780,196.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
-    <x:t>65,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>66,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,590,457.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,586</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>3,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,369,346.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>31,863</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>32,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,345,797.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lincoln Electric Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB72K8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,971,503.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,876,665.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEXAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hexagon Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF1LW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,763,801.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNBG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,769.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCQP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,736,404.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,648,216.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GFPW64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,268.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLQSJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>44,700</x:t>
-[...23 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>45,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,628,527.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN0V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,325.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kadant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKRSZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,460,488.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,449,798.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,430,809.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,639.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6645 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,376,247.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,033.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardex Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC43V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,656.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symbotic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72HCV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,704.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,339,561.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,103.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,035.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ats Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ6164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,235.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostore Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0130YK040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,065,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,261,046.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6134 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Corp/Aichi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMC18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,543.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,598.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INRN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interroll Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,068.37</x:t>
   </x:si>
   <x:si>
     <x:t>6506 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yaskawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDCF47</x:t>
   </x:si>
   <x:si>
-    <x:t>41,700</x:t>
-[...365 lines deleted...]
-    <x:t>$1,257,110.16</x:t>
+    <x:t>42,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,235,394.84</x:t>
   </x:si>
   <x:si>
     <x:t>1.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>RSW LN</x:t>
-[...14 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,180,917.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,617.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,052,085.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>9880 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ubtech Robotics Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KPDM897</x:t>
   </x:si>
   <x:si>
-    <x:t>99,550</x:t>
-[...59 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>101,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,694.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,121</x:t>
-[...20 lines deleted...]
-    <x:t>$1,014,574.56</x:t>
+    <x:t>5,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,686.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>CGNX</x:t>
   </x:si>
   <x:si>
     <x:t>Cognex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPBVW5</x:t>
   </x:si>
   <x:si>
-    <x:t>15,345</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>15,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,917.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>2,386</x:t>
-[...2 lines deleted...]
-    <x:t>$904,365.58</x:t>
+    <x:t>2,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,869.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJPDZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,043</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>2,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,820.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bentley Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMSRR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,342.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB59S7</x:t>
   </x:si>
   <x:si>
     <x:t>1,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$799,143.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$633,964.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGN014</x:t>
   </x:si>
   <x:si>
-    <x:t>3,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>3,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,130.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,768.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambarella Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001QZCPJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,169.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F5L454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,264.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,260.07</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MHQMB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,900</x:t>
-[...56 lines deleted...]
-    <x:t>$564,759.06</x:t>
+    <x:t>21,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,688.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMRC48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,416.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,015.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPRN29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,322.31</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,291</x:t>
-[...23 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>8,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,949.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DV7MX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,591.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFJQ6</x:t>
   </x:si>
   <x:si>
     <x:t>1,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$521,068.86</x:t>
-[...32 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$395,842.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>OUST</x:t>
   </x:si>
   <x:si>
     <x:t>Ouster Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XRTSTR1</x:t>
   </x:si>
   <x:si>
-    <x:t>11,189</x:t>
-[...56 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>11,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,827.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>922</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,376.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>TWEKA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Tkh Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBT7H7</x:t>
   </x:si>
   <x:si>
-    <x:t>6,955</x:t>
-[...2 lines deleted...]
-    <x:t>$340,164.77</x:t>
+    <x:t>7,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,219.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>7595 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argo Graphics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CCP9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,376.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basler Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3LP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,665.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
     <x:t>6914 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Optex Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNLSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>12,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,266.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>3277 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gpixel Changchun Microelectronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021HQY6Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>25,400</x:t>
-[...20 lines deleted...]
-    <x:t>$262,872.37</x:t>
+    <x:t>25,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,146.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>53,739</x:t>
+    <x:t>820,085</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,739.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$820,084.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-196,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-20,320.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-160,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-20,495.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SEK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-277,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-28,507.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>389</x:t>
-[...14 lines deleted...]
-    <x:t>$3.11</x:t>
+    <x:t>-39,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-52,536.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CHF CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-96,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-118,468.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>19</x:t>
-[...8 lines deleted...]
-    <x:t>$-.01</x:t>
+    <x:t>-124,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-141,508.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-59,838,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-365,146.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,935.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$25,925.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1315,62 +1366,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8a1e36c93c4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde29883607764c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc060517baf29458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1f2d3bbed24204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R43b75b30760a4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60fe77b89d824ee5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I75"/>
+  <x:dimension ref="A1:I78"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1910,1631 +1961,1718 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A75" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B75" s="2" t="s">
+      <x:c r="A75" s="1">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C75" s="2" t="s">
+      <x:c r="D75" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="1">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D75" s="2" t="s">
+      <x:c r="D76" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A77" s="1">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A78" s="2" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="B78" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E75" s="2" t="s">
+      <x:c r="C78" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F75" s="2" t="s">
+      <x:c r="D78" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G75" s="2" t="s">
+      <x:c r="E78" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H75" s="2" t="s">
+      <x:c r="F78" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I75" s="2" t="s">
+      <x:c r="G78" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H78" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I78" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A75:I75"/>
+    <x:mergeCell ref="A78:I78"/>
   </x:mergeCells>
 </x:worksheet>
 </file>