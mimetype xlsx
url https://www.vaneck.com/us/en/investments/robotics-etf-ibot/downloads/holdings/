--- v6 (2026-07-30)
+++ v7 (2026-07-30)
@@ -1,1341 +1,1269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f8c8837cc74d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb34977888a84114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260728" sheetId="1" r:id="R60fe77b89d824ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260729" sheetId="1" r:id="R6e8759a4e82a4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="433">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="409">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>EMR</x:t>
   </x:si>
   <x:si>
     <x:t>Emerson Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHX7N2</x:t>
   </x:si>
   <x:si>
     <x:t>34,912</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,299,990.72</x:t>
+    <x:t>$5,087,725.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.65%</x:t>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQF869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,996,882.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
     <x:t>23,887</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,705,977.87</x:t>
-[...20 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>$4,538,768.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
     <x:t>47,923</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,560,778.91</x:t>
-[...2 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>$4,433,080.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
     <x:t>2,746</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,346,780.70</x:t>
-[...2 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>$4,258,194.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
     <x:t>16,658</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,954,276.04</x:t>
-[...2 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>$4,085,374.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
     <x:t>8,023</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,780,196.91</x:t>
-[...2 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>$3,685,685.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
     <x:t>66,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,590,457.23</x:t>
-[...2 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$2,583,869.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technipfmc Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DL8NMV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,324,410.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
     <x:t>3,647</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,369,346.49</x:t>
-[...17 lines deleted...]
-    <x:t>$2,345,797.95</x:t>
+    <x:t>$2,302,533.45</x:t>
   </x:si>
   <x:si>
     <x:t>2.50%</x:t>
   </x:si>
   <x:si>
+    <x:t>HEXAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hexagon Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF1LW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,639.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
     <x:t>LECO</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB72K8</x:t>
   </x:si>
   <x:si>
     <x:t>7,377</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,971,503.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>$1,903,192.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>DSY FP</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Systemes Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GVXC37</x:t>
   </x:si>
   <x:si>
     <x:t>78,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,876,665.58</x:t>
-[...20 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$1,877,112.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6841 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yokogawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCQP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,693,121.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>IMI LN</x:t>
   </x:si>
   <x:si>
     <x:t>Imi Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNBG1</x:t>
   </x:si>
   <x:si>
     <x:t>44,046</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,743,769.25</x:t>
-[...20 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$1,667,080.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GFPW64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,376.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
     <x:t>34,345</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,648,216.55</x:t>
-[...20 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$1,599,790.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLQSJ0</x:t>
   </x:si>
   <x:si>
     <x:t>45,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,628,527.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$1,595,099.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,338.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ANDR AV</x:t>
   </x:si>
   <x:si>
     <x:t>Andritz Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DN0V14</x:t>
   </x:si>
   <x:si>
     <x:t>17,229</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,461,325.33</x:t>
-[...2 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$1,448,608.03</x:t>
   </x:si>
   <x:si>
     <x:t>KAI</x:t>
   </x:si>
   <x:si>
     <x:t>Kadant Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKRSZ3</x:t>
   </x:si>
   <x:si>
     <x:t>4,635</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,460,488.50</x:t>
-[...17 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$1,404,219.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,368,998.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,685.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6645 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,646.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardex Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC43V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,362,703.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,643.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
     <x:t>3,003</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,430,809.38</x:t>
-[...74 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>$1,310,659.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ats Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ6164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,297,228.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,971.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>SYM</x:t>
   </x:si>
   <x:si>
     <x:t>Symbotic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72HCV1</x:t>
   </x:si>
   <x:si>
     <x:t>31,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,351,704.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$1,287,854.50</x:t>
   </x:si>
   <x:si>
     <x:t>RSW LN</x:t>
   </x:si>
   <x:si>
     <x:t>Renishaw Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDZV65</x:t>
   </x:si>
   <x:si>
     <x:t>19,898</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,339,561.33</x:t>
-[...53 lines deleted...]
-    <x:t>$1,320,235.44</x:t>
+    <x:t>$1,263,902.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>AUTO NO</x:t>
   </x:si>
   <x:si>
     <x:t>Autostore Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0130YK040</x:t>
   </x:si>
   <x:si>
     <x:t>1,065,368</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,261,046.17</x:t>
+    <x:t>$1,231,354.32</x:t>
   </x:si>
   <x:si>
     <x:t>1.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>INRN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interroll Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,199.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
     <x:t>6134 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Corp/Aichi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCMC18</x:t>
   </x:si>
   <x:si>
     <x:t>30,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,252,543.93</x:t>
+    <x:t>$1,210,012.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCF47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,144.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,176,345.41</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
     <x:t>4,620</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,245,598.20</x:t>
-[...50 lines deleted...]
-    <x:t>$1,180,917.03</x:t>
+    <x:t>$1,165,857.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,092,927.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
     <x:t>3,994</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,106,617.58</x:t>
-[...17 lines deleted...]
-    <x:t>$1,052,085.01</x:t>
+    <x:t>$1,083,572.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubtech Robotics Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KPDM897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,247.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>9880 HK</x:t>
-[...14 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>CGNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPBVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,281.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
     <x:t>5,208</x:t>
   </x:si>
   <x:si>
-    <x:t>$993,686.40</x:t>
-[...20 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$886,349.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
     <x:t>2,427</x:t>
   </x:si>
   <x:si>
-    <x:t>$887,869.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$857,628.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJPDZ1</x:t>
   </x:si>
   <x:si>
     <x:t>2,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$751,820.40</x:t>
+    <x:t>$733,741.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>BSY</x:t>
   </x:si>
   <x:si>
     <x:t>Bentley Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMSRR9</x:t>
   </x:si>
   <x:si>
     <x:t>18,062</x:t>
   </x:si>
   <x:si>
-    <x:t>$647,342.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$667,571.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,020.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB59S7</x:t>
   </x:si>
   <x:si>
     <x:t>1,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$633,964.23</x:t>
-[...20 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$577,103.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
     <x:t>1,674</x:t>
   </x:si>
   <x:si>
-    <x:t>$536,768.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$534,692.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
     <x:t>7,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$488,169.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$489,726.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F5L454</x:t>
   </x:si>
   <x:si>
     <x:t>557</x:t>
   </x:si>
   <x:si>
-    <x:t>$480,264.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$456,241.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
     <x:t>6,317</x:t>
   </x:si>
   <x:si>
-    <x:t>$478,260.07</x:t>
+    <x:t>$450,844.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,771.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,526.40</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MHQMB8</x:t>
   </x:si>
   <x:si>
     <x:t>21,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$451,688.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$405,409.05</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMRC48</x:t>
   </x:si>
   <x:si>
-    <x:t>$432,416.59</x:t>
-[...17 lines deleted...]
-    <x:t>$431,015.40</x:t>
+    <x:t>$401,744.35</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPRN29</x:t>
   </x:si>
   <x:si>
     <x:t>1,779</x:t>
   </x:si>
   <x:si>
-    <x:t>$430,322.31</x:t>
-[...17 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$388,373.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
     <x:t>4,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$406,591.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$379,947.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFJQ6</x:t>
   </x:si>
   <x:si>
     <x:t>1,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$395,842.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$368,732.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>OUST</x:t>
   </x:si>
   <x:si>
     <x:t>Ouster Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XRTSTR1</x:t>
   </x:si>
   <x:si>
     <x:t>11,378</x:t>
   </x:si>
   <x:si>
-    <x:t>$385,827.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$356,131.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
     <x:t>938</x:t>
   </x:si>
   <x:si>
-    <x:t>$377,376.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$344,161.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>TWEKA NA</x:t>
   </x:si>
   <x:si>
     <x:t>Tkh Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBT7H7</x:t>
   </x:si>
   <x:si>
     <x:t>7,073</x:t>
   </x:si>
   <x:si>
-    <x:t>$341,219.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$337,313.75</x:t>
   </x:si>
   <x:si>
     <x:t>7595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Argo Graphics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCP9G5</x:t>
   </x:si>
   <x:si>
     <x:t>36,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$303,376.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$310,984.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>BSL GR</x:t>
   </x:si>
   <x:si>
     <x:t>Basler Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3LP0</x:t>
   </x:si>
   <x:si>
     <x:t>9,420</x:t>
   </x:si>
   <x:si>
-    <x:t>$261,665.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$251,442.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>6914 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Optex Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNLSC8</x:t>
   </x:si>
   <x:si>
     <x:t>12,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$250,266.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$240,681.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>3277 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gpixel Changchun Microelectronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021HQY6Z0</x:t>
   </x:si>
   <x:si>
     <x:t>25,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$212,146.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$198,245.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>820,085</x:t>
+    <x:t>71,844</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$820,084.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$71,843.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-196,850</x:t>
-[...38 lines deleted...]
-    <x:t>-0.06%</x:t>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21.23</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-96,955</x:t>
-[...29 lines deleted...]
-    <x:t>-0.39%</x:t>
+    <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,925.02</x:t>
+    <x:t>$25,221.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -1366,62 +1294,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1f2d3bbed24204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R43b75b30760a4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60fe77b89d824ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bffda3cabc4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re821efc2528d47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e8759a4e82a4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I78"/>
+  <x:dimension ref="A1:I74"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1990,1689 +1918,1573 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A74" s="2" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C74" s="1" t="s">
+      <x:c r="C74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B78" s="2" t="s">
+      <x:c r="F74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C78" s="2" t="s">
+      <x:c r="G74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D78" s="2" t="s">
+      <x:c r="H74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E78" s="2" t="s">
-[...11 lines deleted...]
-      <x:c r="I78" s="2" t="s">
+      <x:c r="I74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A78:I78"/>
+    <x:mergeCell ref="A74:I74"/>
   </x:mergeCells>
 </x:worksheet>
 </file>