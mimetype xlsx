--- v7 (2026-07-30)
+++ v8 (2026-08-23)
@@ -1,1272 +1,1281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb34977888a84114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcaeb6277a434914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260729" sheetId="1" r:id="R6e8759a4e82a4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260820" sheetId="1" r:id="R4e38ce2b553f4f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="409">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="412">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>EMR</x:t>
   </x:si>
   <x:si>
     <x:t>Emerson Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHX7N2</x:t>
   </x:si>
   <x:si>
     <x:t>34,912</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,087,725.76</x:t>
+    <x:t>$5,401,584.64</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.52%</x:t>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>6861 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Keyence Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQF869</x:t>
   </x:si>
   <x:si>
     <x:t>10,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,996,882.92</x:t>
-[...2 lines deleted...]
-    <x:t>5.42%</x:t>
+    <x:t>$5,345,227.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
     <x:t>23,887</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,538,768.87</x:t>
-[...2 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>$5,179,895.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,806,351.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
     <x:t>47,923</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,433,080.09</x:t>
-[...20 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>$4,756,727.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
     <x:t>16,658</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,085,374.50</x:t>
-[...2 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>$4,181,491.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
     <x:t>8,023</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,685,685.97</x:t>
-[...2 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>$3,461,523.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
     <x:t>66,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,583,869.68</x:t>
-[...2 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>$2,523,527.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
     <x:t>32,405</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,324,410.65</x:t>
-[...2 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$2,515,276.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
     <x:t>3,647</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,302,533.45</x:t>
-[...2 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>$2,312,015.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>HEXAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Hexagon Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF1LW0</x:t>
   </x:si>
   <x:si>
     <x:t>200,442</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,981,639.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>$2,079,148.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>LECO</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB72K8</x:t>
   </x:si>
   <x:si>
     <x:t>7,377</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,903,192.23</x:t>
-[...2 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>$2,042,543.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>DSY FP</x:t>
   </x:si>
   <x:si>
     <x:t>Dassault Systemes Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GVXC37</x:t>
   </x:si>
   <x:si>
     <x:t>78,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,877,112.38</x:t>
-[...2 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$2,041,945.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceaneering International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPBCL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,802,769.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNBG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,789,081.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostore Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0130YK040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,065,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,768,270.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6645 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJC59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,734,191.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GFPW64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,464.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6383 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daifuku Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLQSJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,656,502.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN0V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,601,685.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>6841 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yokogawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDCQP0</x:t>
   </x:si>
   <x:si>
     <x:t>50,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,693,121.65</x:t>
-[...71 lines deleted...]
-    <x:t>$1,595,099.21</x:t>
+    <x:t>$1,600,392.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,490,118.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kadant Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKRSZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,455,668.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,648.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardex Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC43V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,211.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6134 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuji Corp/Aichi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCMC18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,440.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,705.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,361,304.91</x:t>
   </x:si>
   <x:si>
     <x:t>6845 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Azbil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDD272</x:t>
   </x:si>
   <x:si>
     <x:t>145,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,451,338.64</x:t>
-[...53 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$1,361,136.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,654.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amada Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGN39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,352,638.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6506 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yaskawa Electric Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDCF47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,378.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symbotic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72HCV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,323,610.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INRN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interroll Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,610.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2VBB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,693.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>6141 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Dmg Mori Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLJ688</x:t>
   </x:si>
   <x:si>
     <x:t>64,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,366,685.54</x:t>
-[...65 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$1,216,780.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,147,984.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,060,806.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9880 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubtech Robotics Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KPDM897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,578.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$967,958.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ATS</x:t>
   </x:si>
   <x:si>
     <x:t>Ats Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ6164</x:t>
   </x:si>
   <x:si>
     <x:t>48,952</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,297,228.00</x:t>
-[...209 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$943,794.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CGNX</x:t>
   </x:si>
   <x:si>
     <x:t>Cognex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPBVW5</x:t>
   </x:si>
   <x:si>
     <x:t>15,605</x:t>
   </x:si>
   <x:si>
-    <x:t>$902,281.10</x:t>
-[...20 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$932,086.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
     <x:t>2,427</x:t>
   </x:si>
   <x:si>
-    <x:t>$857,628.99</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$898,572.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$855,067.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJPDZ1</x:t>
   </x:si>
   <x:si>
     <x:t>2,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$733,741.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$778,169.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BSY</x:t>
   </x:si>
   <x:si>
     <x:t>Bentley Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMSRR9</x:t>
   </x:si>
   <x:si>
     <x:t>18,062</x:t>
   </x:si>
   <x:si>
-    <x:t>$667,571.52</x:t>
-[...20 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$657,456.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$641,393.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB59S7</x:t>
   </x:si>
   <x:si>
     <x:t>1,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$577,103.33</x:t>
-[...20 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$634,820.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asm International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F5L454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,990.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onto Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPRN29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,636.36</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
     <x:t>7,078</x:t>
   </x:si>
   <x:si>
-    <x:t>$489,726.82</x:t>
-[...17 lines deleted...]
-    <x:t>$456,241.83</x:t>
+    <x:t>$512,801.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,891.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>MCHP</x:t>
-[...11 lines deleted...]
-    <x:t>$450,844.29</x:t>
+    <x:t>6723 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renesas Electronics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MHQMB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,423.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFJQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,651.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouster Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRTSTR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,795.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,040.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
     <x:t>8,432</x:t>
   </x:si>
   <x:si>
-    <x:t>$407,771.52</x:t>
-[...32 lines deleted...]
-    <x:t>$405,409.05</x:t>
+    <x:t>$420,925.44</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMRC48</x:t>
   </x:si>
   <x:si>
-    <x:t>$401,744.35</x:t>
-[...14 lines deleted...]
-    <x:t>$388,373.49</x:t>
+    <x:t>$410,711.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>TWEKA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkh Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBT7H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,666.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nova Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSY1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,070.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
     <x:t>4,818</x:t>
   </x:si>
   <x:si>
-    <x:t>$379,947.48</x:t>
-[...71 lines deleted...]
-    <x:t>$337,313.75</x:t>
+    <x:t>$359,952.78</x:t>
   </x:si>
   <x:si>
     <x:t>7595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Argo Graphics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCP9G5</x:t>
   </x:si>
   <x:si>
     <x:t>36,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$310,984.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$310,054.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6914 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optex Group Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNLSC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,401.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BSL GR</x:t>
   </x:si>
   <x:si>
     <x:t>Basler Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3LP0</x:t>
   </x:si>
   <x:si>
     <x:t>9,420</x:t>
   </x:si>
   <x:si>
-    <x:t>$251,442.26</x:t>
-[...20 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$246,360.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>3277 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gpixel Changchun Microelectronics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021HQY6Z0</x:t>
   </x:si>
   <x:si>
     <x:t>25,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$198,245.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$225,950.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>71,844</x:t>
+    <x:t>47,660</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,843.93</x:t>
+    <x:t>$47,660.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CHF CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,913.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1294,51 +1303,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bffda3cabc4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re821efc2528d47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e8759a4e82a4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf789865741a4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdfeb1ff593d64613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e38ce2b553f4f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I74"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1773,196 +1782,196 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
@@ -1976,80 +1985,80 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
@@ -2063,1419 +2072,1419 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="2" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>