--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,1281 +1,1302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcaeb6277a434914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555a25e20e5b48f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260820" sheetId="1" r:id="R4e38ce2b553f4f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IBOT_asof_20260910" sheetId="1" r:id="R18cc9a56c2324d3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="412">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="419">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>6861 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyence Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQF869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,483,408.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,476,687.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EMR</x:t>
   </x:si>
   <x:si>
     <x:t>Emerson Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHX7N2</x:t>
   </x:si>
   <x:si>
-    <x:t>34,912</x:t>
-[...47 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>36,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,438,947.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,746</x:t>
-[...5 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>2,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,866,548.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN SW</x:t>
   </x:si>
   <x:si>
     <x:t>Abb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DM2M32</x:t>
   </x:si>
   <x:si>
-    <x:t>47,923</x:t>
-[...5 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>50,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,805,879.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSK</x:t>
   </x:si>
   <x:si>
     <x:t>Autodesk Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7HL0</x:t>
   </x:si>
   <x:si>
-    <x:t>16,658</x:t>
-[...5 lines deleted...]
-    <x:t>4.26%</x:t>
+    <x:t>17,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,701,482.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ROK</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwell Automation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBCDZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,023</x:t>
-[...5 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>8,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,550,042.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>6954 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fanuc Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3TW6</x:t>
   </x:si>
   <x:si>
-    <x:t>66,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>69,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,610,612.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>FTI</x:t>
   </x:si>
   <x:si>
     <x:t>Technipfmc Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DL8NMV2</x:t>
   </x:si>
   <x:si>
-    <x:t>32,405</x:t>
-[...5 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>34,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,572,289.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>TDY</x:t>
   </x:si>
   <x:si>
     <x:t>Teledyne Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT9T6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,647</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>3,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,284,595.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>HEXAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Hexagon Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF1LW0</x:t>
   </x:si>
   <x:si>
-    <x:t>200,442</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>210,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,030,942.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,952,439.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>LECO</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln Electric Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB72K8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,377</x:t>
-[...20 lines deleted...]
-    <x:t>$2,041,945.13</x:t>
+    <x:t>7,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,944,710.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMI LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Imi Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNBG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,404.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCR FH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Konecranes Oyj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GFPW64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,245.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUTO NO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostore Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0130YK040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,118,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,846,353.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>OII</x:t>
   </x:si>
   <x:si>
     <x:t>Oceaneering International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPBCL8</x:t>
   </x:si>
   <x:si>
-    <x:t>34,345</x:t>
-[...2 lines deleted...]
-    <x:t>$1,802,769.05</x:t>
+    <x:t>36,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,823,604.77</x:t>
   </x:si>
   <x:si>
     <x:t>1.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>IMI LN</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>6645 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Omron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJC59</x:t>
   </x:si>
   <x:si>
-    <x:t>43,500</x:t>
-[...2 lines deleted...]
-    <x:t>$1,734,191.33</x:t>
+    <x:t>45,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,906.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDR AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andritz Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DN0V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,754,813.05</x:t>
   </x:si>
   <x:si>
     <x:t>1.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>KCR FH</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>6383 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daifuku Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLQSJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>45,500</x:t>
-[...23 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>47,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,005.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>6841 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yokogawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDCQP0</x:t>
   </x:si>
   <x:si>
-    <x:t>50,200</x:t>
-[...2 lines deleted...]
-    <x:t>$1,600,392.15</x:t>
+    <x:t>52,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,557,026.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,646.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,003</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>3,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,493.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6845 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azbil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,425,059.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novanta Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JB24Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,417,945.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSW LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renishaw Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDZV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,130.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KARN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardex Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC43V5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,407,688.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krones Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJGN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,399,843.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>KAI</x:t>
   </x:si>
   <x:si>
     <x:t>Kadant Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKRSZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,635</x:t>
-[...41 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>4,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,392,795.18</x:t>
   </x:si>
   <x:si>
     <x:t>6134 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Fuji Corp/Aichi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCMC18</x:t>
   </x:si>
   <x:si>
-    <x:t>30,200</x:t>
-[...20 lines deleted...]
-    <x:t>$1,365,705.20</x:t>
+    <x:t>31,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,118.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symbotic Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72HCV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,713.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>KRN GR</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>6113 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Amada Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGN39</x:t>
   </x:si>
   <x:si>
-    <x:t>82,600</x:t>
-[...2 lines deleted...]
-    <x:t>$1,352,638.56</x:t>
+    <x:t>86,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,323.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INRN SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interroll Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8SN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,754.25</x:t>
   </x:si>
   <x:si>
     <x:t>6506 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Yaskawa Electric Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDCF47</x:t>
   </x:si>
   <x:si>
-    <x:t>42,400</x:t>
-[...38 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>44,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,253,477.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUE GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duerr Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8LY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,851.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6141 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dmg Mori Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLJ688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,324.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>PTC</x:t>
   </x:si>
   <x:si>
     <x:t>Ptc Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2VBB0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,251</x:t>
-[...41 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>8,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,315.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,994</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>4,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,749.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>9880 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Ubtech Robotics Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KPDM897</x:t>
   </x:si>
   <x:si>
-    <x:t>101,250</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>106,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,183.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cognex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPBVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,790.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ats Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ6164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,142.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,208</x:t>
-[...41 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>5,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,997.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>2,427</x:t>
-[...5 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>2,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,187.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGN014</x:t>
   </x:si>
   <x:si>
-    <x:t>3,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>4,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,137.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ISRG</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Surgical Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJPDZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,078</x:t>
-[...2 lines deleted...]
-    <x:t>$778,169.44</x:t>
+    <x:t>2,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,884.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,794.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB59S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,857.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BSY</x:t>
   </x:si>
   <x:si>
     <x:t>Bentley Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMSRR9</x:t>
   </x:si>
   <x:si>
-    <x:t>18,062</x:t>
-[...38 lines deleted...]
-    <x:t>$634,820.43</x:t>
+    <x:t>18,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$587,915.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ASM NA</x:t>
   </x:si>
   <x:si>
     <x:t>Asm International Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F5L454</x:t>
   </x:si>
   <x:si>
-    <x:t>557</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,586.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambarella Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001QZCPJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,409.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ONTO</x:t>
   </x:si>
   <x:si>
     <x:t>Onto Innovation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPRN29</x:t>
   </x:si>
   <x:si>
-    <x:t>1,779</x:t>
-[...20 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>1,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,611.48</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,317</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>6,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,933.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>6723 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Renesas Electronics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MHQMB8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>22,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,726.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,302.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWEKA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tkh Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBT7H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,550.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMRC48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,389.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,307.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouster Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRTSTR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$420,928.04</x:t>
   </x:si>
   <x:si>
     <x:t>6146 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Disco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFJQ6</x:t>
   </x:si>
   <x:si>
     <x:t>1,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$446,651.97</x:t>
-[...83 lines deleted...]
-    <x:t>$400,666.05</x:t>
+    <x:t>$408,107.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>938</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,905.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,818</x:t>
-[...2 lines deleted...]
-    <x:t>$359,952.78</x:t>
+    <x:t>5,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,130.37</x:t>
   </x:si>
   <x:si>
     <x:t>7595 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Argo Graphics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CCP9G5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>38,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,243.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basler Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3LP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,601.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3277 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpixel Changchun Microelectronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HQY6Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,257.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>6914 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Optex Group Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNLSC8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,200</x:t>
-[...20 lines deleted...]
-    <x:t>$246,360.47</x:t>
+    <x:t>12,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,876.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>3277 HK</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>47,660</x:t>
+    <x:t>80,733</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,660.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$80,732.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,745,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,834.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>46</x:t>
-[...2 lines deleted...]
-    <x:t>$54.09</x:t>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>187</x:t>
   </x:si>
   <x:si>
-    <x:t>$19.98</x:t>
+    <x:t>$20.12</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,913.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$39,008.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1303,56 +1324,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf789865741a4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdfeb1ff593d64613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e38ce2b553f4f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22512a0444c94668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb803e7f6de8243ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18cc9a56c2324d3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I74"/>
+  <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1782,1718 +1803,1747 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="G73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A74" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B74" s="2" t="s">
+      <x:c r="A74" s="1">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A75" s="2" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C74" s="2" t="s">
+      <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D74" s="2" t="s">
+      <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E74" s="2" t="s">
+      <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F74" s="2" t="s">
+      <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G74" s="2" t="s">
+      <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H74" s="2" t="s">
+      <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I74" s="2" t="s">
+      <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A74:I74"/>
+    <x:mergeCell ref="A75:I75"/>
   </x:mergeCells>
 </x:worksheet>
 </file>