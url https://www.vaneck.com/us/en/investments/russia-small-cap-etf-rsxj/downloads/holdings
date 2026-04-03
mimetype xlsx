--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,387 +1,435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba909a20267e4618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3f9a2730ed4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RSXJ_asof_20260312" sheetId="1" r:id="R9d932f4136584c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RSXJ_asof_20260401" sheetId="1" r:id="R3bf814ea53094318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="114">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="130">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>TGKA RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tgc-1 Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QFH687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,701,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGKB RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogk-2 Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RK52V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,450,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETLN LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etalon Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001M2SC01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>394,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPRO RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unipro Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S686W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,734,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOM RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Bank Of Moscow Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009GSYN76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,005,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSNG RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosenergo Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S687W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,492,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLTR LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globaltrans Investment Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VFX6Y4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGZH RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Segezha Group Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0100R9963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,945,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMTP RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novorossiysk Commercial Sea Port Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S68BR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,972,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFKS RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sistema Afk Pao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S68614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,612,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFLT RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeroflot Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S683W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,885,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOT RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sovcomflot Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R04X57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>989,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTLR RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mechel Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S68598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438,883</x:t>
+  </x:si>
+  <x:si>
     <x:t>RASP RM</x:t>
   </x:si>
   <x:si>
     <x:t>Raspadskaya Ojsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S68696</x:t>
   </x:si>
   <x:si>
     <x:t>703,205</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
+    <x:t>SMLT RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samolet Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F6NKQX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,988</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t> -- </x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>LSRG RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lsr Group Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004S68C39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSNGP RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosseti Lenenergo Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NLCCM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELU RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beluga Group Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TY1C41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNTA RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lenta International Co Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QQPXZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SFIN RM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sfi Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003LYCMB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,663</x:t>
   </x:si>
   <x:si>
     <x:t>MVID RM</x:t>
   </x:si>
   <x:si>
     <x:t>M.Video Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004S68CP5</x:t>
   </x:si>
   <x:si>
     <x:t>110,194</x:t>
   </x:si>
   <x:si>
-    <x:t>NMTP RM</x:t>
-[...226 lines deleted...]
-  <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>467</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$623.04</x:t>
+    <x:t>$622.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.26</x:t>
+    <x:t>$1.27</x:t>
   </x:si>
   <x:si>
     <x:t>-RUB CASH-</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-817.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.24%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$341,988.25</x:t>
-[...2 lines deleted...]
-    <x:t>99.82%</x:t>
+    <x:t>$343,436.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -409,56 +457,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca5dc1051f1418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref192136b0e94bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d932f4136584c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cc26e621234aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R60c4eb54d30949c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bf814ea53094318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I29"/>
+  <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="49" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -563,738 +611,767 @@
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A29" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I29" s="2" t="s">
+      <x:c r="A29" s="1">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A29:I29"/>
+    <x:mergeCell ref="A30:I30"/>
   </x:mergeCells>
 </x:worksheet>
 </file>