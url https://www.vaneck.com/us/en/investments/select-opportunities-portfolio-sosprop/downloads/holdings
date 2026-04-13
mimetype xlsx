--- v4 (2026-03-21)
+++ v5 (2026-04-13)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf91f84ea044c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d18a50ad764cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260228" sheetId="1" r:id="R79909a4cef0a430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260228" sheetId="1" r:id="R974fa467010c45a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="74">
   <x:si>
     <x:t>Holdings 02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -289,51 +289,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa93463706145eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbce82fa5c21844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79909a4cef0a430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd18a8c91114667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8be748251209436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R974fa467010c45a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G19"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="63" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>