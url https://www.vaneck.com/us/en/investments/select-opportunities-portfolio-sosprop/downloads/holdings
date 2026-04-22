--- v5 (2026-04-13)
+++ v6 (2026-04-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d18a50ad764cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c7716068b68469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260228" sheetId="1" r:id="R974fa467010c45a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260331" sheetId="1" r:id="R1ea0d656fab44ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="74">
   <x:si>
-    <x:t>Holdings 02/28/2026</x:t>
+    <x:t>Holdings 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -289,51 +289,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bd18a8c91114667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8be748251209436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R974fa467010c45a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3765b677dcb4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96ce40c7a50242bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ea0d656fab44ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G19"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="63" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>