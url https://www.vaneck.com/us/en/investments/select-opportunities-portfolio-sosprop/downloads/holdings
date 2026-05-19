--- v6 (2026-04-22)
+++ v7 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c7716068b68469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58178d4fffb14058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260331" sheetId="1" r:id="R1ea0d656fab44ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260430" sheetId="1" r:id="R84645d97709e4cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="74">
   <x:si>
-    <x:t>Holdings 03/31/2026</x:t>
+    <x:t>Holdings 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -289,51 +289,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3765b677dcb4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96ce40c7a50242bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ea0d656fab44ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be321c48d9144d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d570aeb17d048c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84645d97709e4cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G19"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="63" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>