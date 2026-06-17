--- v7 (2026-05-19)
+++ v8 (2026-06-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58178d4fffb14058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85433f487db3429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260430" sheetId="1" r:id="R84645d97709e4cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260531" sheetId="1" r:id="R74b0bdfc53a542de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="74">
   <x:si>
-    <x:t>Holdings 04/30/2026</x:t>
+    <x:t>Holdings 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -289,51 +289,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be321c48d9144d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d570aeb17d048c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84645d97709e4cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb685ddb9e844023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R549f86e6d08445de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74b0bdfc53a542de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G19"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="63" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>