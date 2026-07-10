--- v8 (2026-06-17)
+++ v9 (2026-07-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85433f487db3429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0901c506fd3c4d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260531" sheetId="1" r:id="R74b0bdfc53a542de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260531" sheetId="1" r:id="R8f801012748c414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="74">
   <x:si>
     <x:t>Holdings 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -289,51 +289,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb685ddb9e844023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R549f86e6d08445de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74b0bdfc53a542de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca2530500574ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77a780fbe29b463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f801012748c414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G19"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="63" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>