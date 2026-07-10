--- v9 (2026-07-10)
+++ v10 (2026-07-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0901c506fd3c4d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf5eb133ea643fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260531" sheetId="1" r:id="R8f801012748c414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260531" sheetId="1" r:id="R0c5ef28dd78b493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="74">
   <x:si>
     <x:t>Holdings 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -289,51 +289,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca2530500574ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R77a780fbe29b463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f801012748c414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73aa5983bc154013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ab73b7c22a64baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c5ef28dd78b493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G19"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="63" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>