--- v10 (2026-07-10)
+++ v11 (2026-07-30)
@@ -1,267 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf5eb133ea643fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84db5adb4da4497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260531" sheetId="1" r:id="R0c5ef28dd78b493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260630" sheetId="1" r:id="Re6a5ce65fa01420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="74">
-[...1 lines deleted...]
-    <x:t>Holdings 05/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="72">
+  <x:si>
+    <x:t>Holdings 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SMH</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Semiconductor ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV7ZQ5</x:t>
   </x:si>
   <x:si>
     <x:t>Equities</x:t>
   </x:si>
   <x:si>
     <x:t>AI &amp; Tech Leaders</x:t>
   </x:si>
   <x:si>
-    <x:t>11.50%</x:t>
+    <x:t>15.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAAX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Real Assets ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KK0KQ11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Real Assets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.00%</x:t>
   </x:si>
   <x:si>
     <x:t>OUNZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Merk Gold ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
-    <x:t>Real Assets</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Gold</x:t>
   </x:si>
   <x:si>
-    <x:t>11.00%</x:t>
+    <x:t>9.50%</x:t>
   </x:si>
   <x:si>
     <x:t>MGK</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard Mega Cap Growth ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V1FPR1</x:t>
   </x:si>
   <x:si>
-    <x:t>10.00%</x:t>
-[...11 lines deleted...]
-    <x:t>9.00%</x:t>
+    <x:t>XLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technology Select Sector SPDR Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ7007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QTUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Defiance Quantum ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LWJ39P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>IWY</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Russell Top 200 Growth ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PBGFP9</x:t>
   </x:si>
   <x:si>
-    <x:t>7.00%</x:t>
-[...11 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>IXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iShares Global Tech ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBTL04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global X Artificial Intelligence &amp; Technology ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KX8KG94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>IGM</x:t>
   </x:si>
   <x:si>
     <x:t>iShares Expanded Tech Sector ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H13601</x:t>
   </x:si>
   <x:si>
-    <x:t>5.50%</x:t>
-[...17 lines deleted...]
-    <x:t>BBG00KX8KG94</x:t>
+    <x:t>TRUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Technology TruSector ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WT38H22</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>PPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Aerospace &amp; Defense ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDX0N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Defense</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GPZ</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Alternative Asset Manager ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V8DV9N4</x:t>
   </x:si>
   <x:si>
     <x:t>Private Markets</x:t>
   </x:si>
   <x:si>
-    <x:t>QTUM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>HODL</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Bitcoin ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KY678Y1</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>4.50%</x:t>
-[...14 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NLR</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Uranium and Nuclear ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KJ6RN4</x:t>
   </x:si>
   <x:si>
     <x:t>Nuclear Energy</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -289,51 +283,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73aa5983bc154013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8ab73b7c22a64baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c5ef28dd78b493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35a4831e2f546ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8289ad8e9b3c496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6a5ce65fa01420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G19"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="63" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -414,358 +408,358 @@
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7" ht="15" customHeight="1">
       <x:c r="A19" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C19" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D19" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E19" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G19" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
     <x:mergeCell ref="A19:G19"/>