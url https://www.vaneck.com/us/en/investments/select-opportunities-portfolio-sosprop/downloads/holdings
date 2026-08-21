--- v11 (2026-07-30)
+++ v12 (2026-08-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84db5adb4da4497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd3cd8d5e6244c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260630" sheetId="1" r:id="Re6a5ce65fa01420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SOSPROP_asof_20260731" sheetId="1" r:id="R4c3e04528d5c4d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="72">
   <x:si>
-    <x:t>Holdings 06/30/2026</x:t>
+    <x:t>Holdings 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Sub Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
@@ -283,51 +283,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd35a4831e2f546ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8289ad8e9b3c496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6a5ce65fa01420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb416e4539aee415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra62430a0f4e043fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c3e04528d5c4d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G19"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="63" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="21" customWidth="1"/>
     <x:col min="6" max="6" width="25" customWidth="1"/>
     <x:col min="7" max="7" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>