--- v7 (2026-03-15)
+++ v8 (2026-04-06)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c048ac02ce4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4fec8d70c24e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260312" sheetId="1" r:id="R4cb7ff280ee14499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260401" sheetId="1" r:id="R049cd9fa56a64c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  03/12/2026</x:t>
+    <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>NVDA US</x:t>
+    <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>45,579,274</x:t>
+    <x:t>46,985,377</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,347,388,240.36</x:t>
+    <x:t>$8,257,680,007.75</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.18%</x:t>
-[...2 lines deleted...]
-    <x:t>TSM US</x:t>
+    <x:t>19.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>13,911,090</x:t>
-[...8 lines deleted...]
-    <x:t>AVGO US</x:t>
+    <x:t>14,614,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,990,690,237.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>9,836,505</x:t>
-[...8 lines deleted...]
-    <x:t>MU US</x:t>
+    <x:t>10,504,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,293,132,196.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,575,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,142,777,796.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,342,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,040,251,454.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,601,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,318,702.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,985,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,869,744.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,601,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,952,573.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,160,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,044,010.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,989,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,968,704,071.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,899,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,943,201,770.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,146,966</x:t>
-[...152 lines deleted...]
-    <x:t>QCOM US</x:t>
+    <x:t>5,219,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,919,822,392.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>10,343,705</x:t>
-[...8 lines deleted...]
-    <x:t>SNPS US</x:t>
+    <x:t>13,243,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,621,733.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,914,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,022,073.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,532,074</x:t>
-[...8 lines deleted...]
-    <x:t>CDNS US</x:t>
+    <x:t>2,631,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,043,929,663.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,448,574</x:t>
-[...26 lines deleted...]
-    <x:t>TER US</x:t>
+    <x:t>3,652,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,375,202.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,933,959</x:t>
-[...8 lines deleted...]
-    <x:t>NXPI US</x:t>
+    <x:t>1,988,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,760,996.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>469,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,073,422.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,744,540</x:t>
-[...26 lines deleted...]
-    <x:t>MCHP US</x:t>
+    <x:t>2,625,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,553,181.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,153,767</x:t>
-[...8 lines deleted...]
-    <x:t>STM US</x:t>
+    <x:t>6,447,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,559,713.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,522,408</x:t>
-[...8 lines deleted...]
-    <x:t>ON US</x:t>
+    <x:t>10,822,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,581,860.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,109,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,049,918.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,065,474</x:t>
-[...8 lines deleted...]
-    <x:t>SWKS US</x:t>
+    <x:t>4,029,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,630,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,690,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,714,712.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,597,615</x:t>
-[...2 lines deleted...]
-    <x:t>$88,188,348.00</x:t>
+    <x:t>1,637,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,122,151.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>QRVO US</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>22,613,948</x:t>
+    <x:t>12,684,649</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,613,948.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$12,684,648.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,591,947.65</x:t>
+    <x:t>$16,967,047.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461ffc65051c4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1454adcac584e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cb7ff280ee14499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc407e7865045473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra61fe5b28fc94533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R049cd9fa56a64c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">