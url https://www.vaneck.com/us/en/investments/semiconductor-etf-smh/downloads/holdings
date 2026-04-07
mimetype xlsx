--- v8 (2026-04-06)
+++ v9 (2026-04-07)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4fec8d70c24e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3d74343b33489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260401" sheetId="1" r:id="R049cd9fa56a64c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260402" sheetId="1" r:id="R79dad6b7892146ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+    <x:t>Daily Holdings (%)  04/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>46,985,377</x:t>
+    <x:t>47,288,071</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,257,680,007.75</x:t>
+    <x:t>$8,388,430,914.69</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.35%</x:t>
+    <x:t>19.52%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,614,455</x:t>
-[...5 lines deleted...]
-    <x:t>11.70%</x:t>
+    <x:t>14,708,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,986,701,014.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,504,744</x:t>
-[...5 lines deleted...]
-    <x:t>7.72%</x:t>
+    <x:t>10,572,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,325,484,251.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,663,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101,766,010.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,575,850</x:t>
-[...5 lines deleted...]
-    <x:t>5.02%</x:t>
+    <x:t>1,586,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,126,780.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,253,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,078,332,084.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,342,412</x:t>
-[...23 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>1,351,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,347,917.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>8,985,495</x:t>
-[...5 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>9,043,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,437,019.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,200,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,878,630.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,601,901</x:t>
-[...41 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>5,637,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,671,420.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,899,143</x:t>
-[...5 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>9,962,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,472,856.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,219,036</x:t>
-[...5 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>5,252,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,923,735,663.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,243,414</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>13,328,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,047,460.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>9,914,929</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>9,978,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,830,446.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,631,269</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>2,648,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,048,541,723.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,652,433</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>3,675,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,542,109.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,988,344</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>2,001,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,577,289.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>469,914</x:t>
-[...2 lines deleted...]
-    <x:t>$526,073,422.14</x:t>
+    <x:t>472,938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,976,423.62</x:t>
   </x:si>
   <x:si>
     <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,625,796</x:t>
-[...2 lines deleted...]
-    <x:t>$513,553,181.68</x:t>
+    <x:t>2,642,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,138,841.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,447,839</x:t>
-[...2 lines deleted...]
-    <x:t>$421,559,713.82</x:t>
+    <x:t>6,489,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,693,947.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,822,186</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>10,891,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,810,213.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,109,047</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>2,122,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,498,649.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,029,435</x:t>
-[...2 lines deleted...]
-    <x:t>$250,630,857.00</x:t>
+    <x:t>4,055,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,204,766.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>1,690,160</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>1,701,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,256,311.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,637,019</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,647,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,928,891.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>12,684,649</x:t>
+    <x:t>12,681,366</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,684,648.67</x:t>
+    <x:t>$12,681,366.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,967,047.44</x:t>
+    <x:t>$16,556,051.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc407e7865045473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra61fe5b28fc94533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R049cd9fa56a64c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d61cd3c37f412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R642d71f14c2e4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79dad6b7892146ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">