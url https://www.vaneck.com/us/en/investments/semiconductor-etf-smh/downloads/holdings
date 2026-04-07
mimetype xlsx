--- v9 (2026-04-07)
+++ v10 (2026-04-07)
@@ -1,567 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3d74343b33489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55df9e162ac43bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260402" sheetId="1" r:id="R79dad6b7892146ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260406" sheetId="1" r:id="Rf3e715103912431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>47,288,071</x:t>
+    <x:t>47,374,555</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,388,430,914.69</x:t>
+    <x:t>$8,415,615,950.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.52%</x:t>
+    <x:t>19.36%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,708,297</x:t>
-[...5 lines deleted...]
-    <x:t>11.60%</x:t>
+    <x:t>14,735,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,035,870,851.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.59%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,572,196</x:t>
-[...5 lines deleted...]
-    <x:t>7.74%</x:t>
+    <x:t>10,591,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,330,275,283.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>9,663,292</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>9,680,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,131,554,653.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,328,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,098,664,581.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,353,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,084,526,652.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,586,000</x:t>
-[...38 lines deleted...]
-    <x:t>$2,049,347,917.76</x:t>
+    <x:t>1,588,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,071,941,489.00</x:t>
   </x:si>
   <x:si>
     <x:t>4.77%</x:t>
   </x:si>
   <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,211,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,033,519,727.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,043,385</x:t>
-[...2 lines deleted...]
-    <x:t>$1,975,437,019.40</x:t>
+    <x:t>9,059,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,072,451.25</x:t>
   </x:si>
   <x:si>
     <x:t>4.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>ADI</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,637,993</x:t>
-[...2 lines deleted...]
-    <x:t>$1,964,671,420.71</x:t>
+    <x:t>5,648,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,705,309.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,981,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,437,542.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,262,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,875,870.72</x:t>
   </x:si>
   <x:si>
     <x:t>4.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>TXN</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,328,450</x:t>
-[...5 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>13,352,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,678,840,754.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>9,978,811</x:t>
-[...5 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>9,997,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,777,931.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,648,167</x:t>
-[...5 lines deleted...]
-    <x:t>2.44%</x:t>
+    <x:t>2,652,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,053,424,724.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,675,883</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>3,682,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,876,864.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,001,154</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>2,004,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,378,480.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>472,938</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>473,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,100,574.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,642,708</x:t>
-[...2 lines deleted...]
-    <x:t>$514,138,841.40</x:t>
+    <x:t>2,647,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,777,183.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,489,237</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>6,501,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,001,589.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,891,906</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>10,911,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,715,113.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,122,585</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>2,126,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,352,412.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,055,391</x:t>
-[...2 lines deleted...]
-    <x:t>$252,204,766.29</x:t>
+    <x:t>4,062,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,947,616.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>1,701,010</x:t>
-[...2 lines deleted...]
-    <x:t>$199,256,311.40</x:t>
+    <x:t>1,704,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,067,938.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,647,561</x:t>
-[...2 lines deleted...]
-    <x:t>$90,928,891.59</x:t>
+    <x:t>1,650,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,382,570.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>12,681,366</x:t>
+    <x:t>12,679,444</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,681,366.46</x:t>
+    <x:t>$12,679,444.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,556,051.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$14,723,127.94</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d61cd3c37f412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R642d71f14c2e4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79dad6b7892146ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902f3882b5e741a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9a5f81204e5e4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3e715103912431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1010,520 +1004,520 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>