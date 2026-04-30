--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cffffff1dc64c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9eeba46afd421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260401" sheetId="1" r:id="R87b33add65da4318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260428" sheetId="1" r:id="Rb7b2db8681d74a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  04/01/2026</x:t>
+    <x:t>Daily Holdings (%)  04/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>46,985,377</x:t>
+    <x:t>50,163,188</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,257,680,007.75</x:t>
+    <x:t>$10,693,286,785.96</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.35%</x:t>
+    <x:t>18.73%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,614,455</x:t>
-[...5 lines deleted...]
-    <x:t>11.70%</x:t>
+    <x:t>15,599,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,120,358,049.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.72%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,504,744</x:t>
-[...5 lines deleted...]
-    <x:t>7.72%</x:t>
+    <x:t>11,212,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,483,251,807.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,761,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,698,709,048.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,250,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,313,183,692.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,572,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,809,904,384.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,568,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,800,693,840.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,433,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,592,720,724.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,577,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,921,394.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,593,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,410,113,202.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,575,850</x:t>
-[...59 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>1,682,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,329,418,358.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,601,901</x:t>
-[...77 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>5,980,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,279,336,209.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>13,243,414</x:t>
-[...5 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>14,136,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,120,417,550.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>9,914,929</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>10,585,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,622,018,156.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,631,269</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>2,808,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,359,092,165.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,652,433</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>3,898,658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,272,433.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,988,344</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>2,122,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,958,590.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>469,914</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>501,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,545,797.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,625,796</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>2,803,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645,868,875.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,447,839</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>6,882,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,919,450.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,822,186</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>11,554,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,512,211.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,109,047</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>2,251,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,200,085.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,029,435</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>4,301,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,374,080.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>1,690,160</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>1,804,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,706,821.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,637,019</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,747,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,575,355.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>12,684,649</x:t>
+    <x:t>29,902,286</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,684,648.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$29,902,286.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,967,047.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-8,491,713.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcfa7de846cb49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9520edd4fe2e4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87b33add65da4318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c1b23c9cd2454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R738f04eac99142b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7b2db8681d74a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1427,51 +1427,51 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">