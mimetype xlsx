--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9eeba46afd421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78130d89b194e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260428" sheetId="1" r:id="Rb7b2db8681d74a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260519" sheetId="1" r:id="Rd9363e0d279944ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  04/28/2026</x:t>
+    <x:t>Daily Holdings (%)  05/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>50,163,188</x:t>
+    <x:t>49,425,997</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,693,286,785.96</x:t>
+    <x:t>$10,903,869,198.17</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.73%</x:t>
+    <x:t>17.52%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,599,628</x:t>
-[...5 lines deleted...]
-    <x:t>10.72%</x:t>
+    <x:t>15,365,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,032,463,250.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,118,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,777,493,900.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,212,895</x:t>
-[...23 lines deleted...]
-    <x:t>6.48%</x:t>
+    <x:t>11,044,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,539,966,835.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,250,870</x:t>
-[...5 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>10,100,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,181,965,451.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.72%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,572,001</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>5,490,176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,836,205,578.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,568,656</x:t>
-[...5 lines deleted...]
-    <x:t>4.91%</x:t>
+    <x:t>10,413,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,148,049,257.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,923,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,723,585,615.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,480,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,685,072,262.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,452,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,584,046,810.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,433,258</x:t>
-[...41 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>1,412,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,458,008,783.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,682,425</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>1,657,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,419,297,634.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.89%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,980,783</x:t>
-[...23 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>5,892,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,397,869,766.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>10,585,513</x:t>
-[...5 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>10,429,971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,490,988.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,808,680</x:t>
-[...5 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>2,766,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,366,253,327.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,898,658</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>3,840,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,391,957.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,762,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,862,275.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,677,964.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,384,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,061,913.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,122,849</x:t>
-[...41 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>2,091,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,501,842.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,882,500</x:t>
-[...23 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>6,778,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,379,347.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,251,196</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>2,217,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,801,875.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,301,973</x:t>
-[...2 lines deleted...]
-    <x:t>$401,374,080.90</x:t>
+    <x:t>4,238,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,388,882.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,776,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,040,249.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>ALAB</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,747,710</x:t>
-[...2 lines deleted...]
-    <x:t>$106,575,355.80</x:t>
+    <x:t>1,722,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,143,895.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>29,902,286</x:t>
+    <x:t>16,848,936</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,902,286.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$16,848,935.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,491,713.81</x:t>
+    <x:t>$-8,183,519.67</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c1b23c9cd2454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R738f04eac99142b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7b2db8681d74a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445c8c83968b4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb5fda9c1b7f42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9363e0d279944ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">