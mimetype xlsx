--- v2 (2026-05-20)
+++ v3 (2026-06-10)
@@ -1,567 +1,558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78130d89b194e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ce9397a0c84782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260519" sheetId="1" r:id="Rd9363e0d279944ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260608" sheetId="1" r:id="Rd084f70fd4bb4822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="171">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>49,425,997</x:t>
+    <x:t>49,707,064</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,903,869,198.17</x:t>
+    <x:t>$10,370,881,832.96</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>17.52%</x:t>
+    <x:t>15.07%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,365,027</x:t>
-[...5 lines deleted...]
-    <x:t>9.69%</x:t>
+    <x:t>15,452,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,594,988,290.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,521,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,241,362,186.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,157,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,980,578,459.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.24%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>43,118,176</x:t>
-[...5 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>43,363,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,781,681,125.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,044,267</x:t>
-[...41 lines deleted...]
-    <x:t>6.16%</x:t>
+    <x:t>11,106,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,404,964,018.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,505,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,084,204,504.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,002,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,336,402.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,413,315</x:t>
-[...23 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>10,472,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,046,466,249.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,489,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,029,834,882.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,420,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,892,108.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,926,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,916,793,827.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,667,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,915,849,070.56</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>6,480,829</x:t>
-[...95 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>6,517,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,632,429,814.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,861,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,479,185.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,766,423</x:t>
-[...23 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>2,782,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,278,177.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,449,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,791,515.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,762,207</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>2,777,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,540,118.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,103,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,170,906.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>494,294</x:t>
-[...20 lines deleted...]
-    <x:t>$697,061,913.60</x:t>
+    <x:t>497,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,071,496.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,229,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,422,681.58</x:t>
   </x:si>
   <x:si>
     <x:t>1.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>TER</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,778,993</x:t>
-[...23 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>6,817,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,912,325.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,787,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,903,831.55</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,238,718</x:t>
-[...23 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>4,262,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,374,938.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,722,017</x:t>
-[...2 lines deleted...]
-    <x:t>$121,143,895.95</x:t>
+    <x:t>1,731,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,526,218.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>16,848,936</x:t>
+    <x:t>4,171,861</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,848,935.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$4,171,860.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,183,519.67</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$31,606,109.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +580,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445c8c83968b4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcb5fda9c1b7f42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9363e0d279944ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda041a6f5ae4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fafc23cd0d04e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd084f70fd4bb4822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -952,578 +943,578 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>