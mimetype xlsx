--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -1,555 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ce9397a0c84782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d160487d2b48a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260608" sheetId="1" r:id="Rd084f70fd4bb4822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260609" sheetId="1" r:id="Rab7458ddd3964a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="171">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>49,707,064</x:t>
+    <x:t>50,225,992</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,370,881,832.96</x:t>
+    <x:t>$10,456,549,274.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.07%</x:t>
+    <x:t>15.21%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,452,175</x:t>
-[...5 lines deleted...]
-    <x:t>9.58%</x:t>
+    <x:t>15,613,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,681,135,072.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.72%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,521,408</x:t>
-[...5 lines deleted...]
-    <x:t>7.61%</x:t>
+    <x:t>5,579,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,221,382,719.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,157,605</x:t>
-[...5 lines deleted...]
-    <x:t>7.24%</x:t>
+    <x:t>10,263,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,880,410,711.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>43,363,391</x:t>
-[...5 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>43,816,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,728,633,835.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,106,818</x:t>
-[...2 lines deleted...]
-    <x:t>$4,404,964,018.80</x:t>
+    <x:t>11,222,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,400,995,992.00</x:t>
   </x:si>
   <x:si>
     <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,505,947</x:t>
-[...5 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>9,605,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,142,432,978.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,435,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,070,090,082.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,581,875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,054,246,581.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,684,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,994,678,453.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,988,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,989,402,769.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>14,002,555</x:t>
-[...20 lines deleted...]
-    <x:t>$3,046,466,249.50</x:t>
+    <x:t>14,148,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,906,350,154.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>10,489,302</x:t>
-[...56 lines deleted...]
-    <x:t>$2,915,849,070.56</x:t>
+    <x:t>10,598,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,828,611,480.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>6,517,690</x:t>
-[...5 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>6,585,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,718,072.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,861,808</x:t>
-[...5 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>3,902,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,525,294,927.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,782,120</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>2,811,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,307,914,913.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,449,027</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>11,568,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848,205,866.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,777,911</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>2,806,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,801,021.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,103,528</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>2,125,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,751,424.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>497,102</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>502,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,492,106.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,229,922</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>2,253,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,951,811.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,817,471</x:t>
-[...2 lines deleted...]
-    <x:t>$622,912,325.27</x:t>
+    <x:t>6,888,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,085,515.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,805,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,985,479.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
-    <x:t>ALAB</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,262,820</x:t>
-[...5 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>4,307,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,955,972.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,731,806</x:t>
-[...2 lines deleted...]
-    <x:t>$130,526,218.22</x:t>
+    <x:t>1,749,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,721,025.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,171,861</x:t>
+    <x:t>4,197,263</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,171,860.54</x:t>
+    <x:t>$4,197,262.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,606,109.78</x:t>
+    <x:t>$30,936,679.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -580,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda041a6f5ae4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fafc23cd0d04e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd084f70fd4bb4822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8a331966cd455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcffd0012ad104470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab7458ddd3964a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -943,578 +952,578 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>