--- v4 (2026-06-10)
+++ v5 (2026-06-13)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d160487d2b48a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f57b4cbe454a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260609" sheetId="1" r:id="Rab7458ddd3964a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260611" sheetId="1" r:id="Rc4b2148a1a1d4ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  06/09/2026</x:t>
+    <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>50,225,992</x:t>
+    <x:t>50,139,504</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,456,549,274.48</x:t>
+    <x:t>$10,272,080,184.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.21%</x:t>
+    <x:t>14.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,613,047</x:t>
-[...5 lines deleted...]
-    <x:t>9.72%</x:t>
+    <x:t>15,586,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,562,895,971.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.27%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,579,056</x:t>
-[...5 lines deleted...]
-    <x:t>7.60%</x:t>
+    <x:t>5,569,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,546,446,179.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,740,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,115,906,540.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.22%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,263,637</x:t>
-[...23 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>10,245,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,004,641,604.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,222,450</x:t>
-[...5 lines deleted...]
-    <x:t>6.40%</x:t>
+    <x:t>11,203,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,319,609,341.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,605,187</x:t>
-[...5 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>9,588,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,476,076,310.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,435,044</x:t>
-[...5 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>14,325,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,454,847,938.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,977,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,303,657,051.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,681,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,194,192,160.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,581,875</x:t>
-[...41 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>10,563,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,138,461,900.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,580,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,069,559.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>14,148,331</x:t>
-[...23 lines deleted...]
-    <x:t>4.12%</x:t>
+    <x:t>14,124,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,614,143.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>6,585,730</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>6,574,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,709,503,350.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,902,008</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>3,895,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,494,785,491.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,811,088</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>2,806,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,468,375.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,568,547</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>11,548,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$902,178,741.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,806,903</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>2,802,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$847,766,581.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,125,488</x:t>
-[...2 lines deleted...]
-    <x:t>$784,751,424.48</x:t>
+    <x:t>2,121,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,265,199.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>502,286</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>501,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,035,340.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,253,130</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>2,249,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,764,934.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,802,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$662,377,536.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,888,439</x:t>
-[...20 lines deleted...]
-    <x:t>$616,985,479.50</x:t>
+    <x:t>6,876,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,112,226.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,307,316</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>4,299,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,616,404.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,749,878</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>1,746,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,049,564.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>4,197,263</x:t>
+    <x:t>7,580,589</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,197,262.63</x:t>
+    <x:t>$7,580,588.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,936,679.44</x:t>
+    <x:t>$38,022,166.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8a331966cd455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcffd0012ad104470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab7458ddd3964a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3aa62eba414c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd2a0186933b44484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4b2148a1a1d4ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">