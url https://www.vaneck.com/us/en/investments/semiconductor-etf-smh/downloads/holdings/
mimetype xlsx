--- v5 (2026-06-13)
+++ v6 (2026-07-04)
@@ -1,567 +1,561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f57b4cbe454a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd2ec1b6e3c4595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260611" sheetId="1" r:id="Rc4b2148a1a1d4ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260701" sheetId="1" r:id="Rcdd272aa17544219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>50,139,504</x:t>
+    <x:t>67,132,346</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,272,080,184.48</x:t>
+    <x:t>$13,264,008,922.68</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.51%</x:t>
+    <x:t>18.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,586,235</x:t>
-[...5 lines deleted...]
-    <x:t>9.27%</x:t>
+    <x:t>14,889,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,614,561,600.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,418,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,012,348,984.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,077,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,955,656,877.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,700,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,952,224,977.18</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,569,448</x:t>
-[...5 lines deleted...]
-    <x:t>7.83%</x:t>
+    <x:t>3,762,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,884,302,410.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,802,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,674,003,891.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,159,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,583,881,737.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,939,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,574,771,442.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>43,740,651</x:t>
-[...113 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>27,912,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,545,382,621.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,985,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,260,533,940.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,563,655</x:t>
-[...23 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>10,710,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,196,059,429.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,709,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,851,812.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>14,124,035</x:t>
-[...23 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>15,483,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,816,819,445.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,895,308</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>4,386,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,656,731,712.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,806,260</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>3,075,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,896,560.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,366,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,261,222.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,548,627</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>12,881,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,948,138.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>675,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,133,490.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>2,802,071</x:t>
-[...41 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>3,122,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,774,447.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,019,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$869,927,883.00</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,249,262</x:t>
-[...23 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>2,516,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,156,862.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>6,876,611</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>7,538,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,611,471.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,299,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>4,682,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,110,179.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,746,866</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,797,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,481,616.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>7,580,589</x:t>
+    <x:t>-6,190,625</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,580,588.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-6,190,625.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,022,166.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$18,703,181.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +583,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3aa62eba414c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd2a0186933b44484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4b2148a1a1d4ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a1c14e51834a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcbead8e2834746e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdd272aa17544219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -836,694 +830,694 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>