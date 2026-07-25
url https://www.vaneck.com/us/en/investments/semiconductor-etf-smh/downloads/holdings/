--- v6 (2026-07-04)
+++ v7 (2026-07-25)
@@ -1,561 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd2ec1b6e3c4595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce689334b4634f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260701" sheetId="1" r:id="Rcdd272aa17544219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260723" sheetId="1" r:id="Rc2016391ed1a4642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="172">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>67,132,346</x:t>
+    <x:t>68,659,972</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,264,008,922.68</x:t>
+    <x:t>$14,333,455,754.72</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.41%</x:t>
+    <x:t>20.70%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,889,948</x:t>
-[...5 lines deleted...]
-    <x:t>9.18%</x:t>
+    <x:t>15,263,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,343,215,719.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,932,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,290,774,822.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,418,187</x:t>
-[...5 lines deleted...]
-    <x:t>5.57%</x:t>
+    <x:t>7,604,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,103,988,413.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,857,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,819,497,424.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,983,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,576,728,295.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,077,118</x:t>
-[...38 lines deleted...]
-    <x:t>5.39%</x:t>
+    <x:t>6,229,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,506,027,884.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>13,802,186</x:t>
-[...5 lines deleted...]
-    <x:t>5.10%</x:t>
+    <x:t>14,494,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,170,447,604.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,978,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,128,903,785.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,159,847</x:t>
-[...23 lines deleted...]
-    <x:t>4.96%</x:t>
+    <x:t>9,619,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,076,141,297.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,884,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,997,866,734.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>27,912,003</x:t>
-[...5 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>28,923,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,898,975,342.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,872,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,715,914,557.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>11,985,054</x:t>
-[...59 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>12,257,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,565,795,160.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,386,021</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>4,485,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,386,059.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,075,477</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>3,152,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,177,575,586.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,779,578.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,366,409</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>2,420,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,569,932.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,193,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,573,863.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,573,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,406,836.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,881,054</x:t>
-[...41 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>13,174,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,687,904.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,019,050</x:t>
-[...20 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>2,065,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,197,300.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,538,747</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>7,727,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,661,899.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,682,555</x:t>
-[...2 lines deleted...]
-    <x:t>$443,110,179.65</x:t>
+    <x:t>4,800,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,628,867.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,797,082</x:t>
-[...2 lines deleted...]
-    <x:t>$118,481,616.26</x:t>
+    <x:t>1,842,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,396,745.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-6,190,625</x:t>
+    <x:t>44,905,904</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,190,625.05</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$44,905,904.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,703,181.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-11,345,513.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -583,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a1c14e51834a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcbead8e2834746e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdd272aa17544219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ecbcbc02814aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4325523b33c24f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2016391ed1a4642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -830,694 +836,694 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>