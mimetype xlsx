--- v7 (2026-07-25)
+++ v8 (2026-08-15)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce689334b4634f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc304897687f04bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260723" sheetId="1" r:id="Rc2016391ed1a4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260813" sheetId="1" r:id="R233c1a5a37dd483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+    <x:t>Daily Holdings (%)  08/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>68,659,972</x:t>
+    <x:t>70,300,022</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,333,455,754.72</x:t>
+    <x:t>$15,838,594,956.60</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.70%</x:t>
+    <x:t>22.01%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,263,525</x:t>
-[...5 lines deleted...]
-    <x:t>9.16%</x:t>
+    <x:t>15,628,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,727,741,199.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.35%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>10,932,746</x:t>
-[...5 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>11,194,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,677,389,191.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,604,344</x:t>
-[...5 lines deleted...]
-    <x:t>5.93%</x:t>
+    <x:t>7,786,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,760,719,724.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,031,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,753,312,191.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,857,260</x:t>
-[...23 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>3,949,380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,239,605.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,229,616</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>6,378,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,409,532,921.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,849,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,319,327,084.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,494,800</x:t>
-[...5 lines deleted...]
-    <x:t>4.58%</x:t>
+    <x:t>14,841,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,107,276,710.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,614,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,096,453,746.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,073,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,077,303,191.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>10,978,995</x:t>
-[...59 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>11,241,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,689,245.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,550,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,788,481,199.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,872,331</x:t>
-[...23 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>16,251,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,678,079,246.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,485,826</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>4,592,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,071,077.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,152,644</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>3,227,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,106,765.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,478,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,291,959.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>690,534</x:t>
-[...23 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>707,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,332,387.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,193,674</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>3,269,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,324,596.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,573,512</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>2,634,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,233,275.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>13,174,199</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>13,488,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,319,331.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,065,013</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>2,114,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,450,526.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,727,866</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>7,912,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,719,017.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,800,054</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>4,914,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,846,031.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,842,182</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>1,886,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,580,335.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>44,905,904</x:t>
+    <x:t>48,634,825</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,905,904.11</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$48,634,824.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-11,345,513.43</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-8,790,937.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ecbcbc02814aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4325523b33c24f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2016391ed1a4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd972a6c668ef4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d14e3d59e954de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R233c1a5a37dd483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">