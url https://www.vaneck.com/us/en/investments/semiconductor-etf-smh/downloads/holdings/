--- v8 (2026-08-15)
+++ v9 (2026-08-15)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc304897687f04bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d70822bef6c46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260813" sheetId="1" r:id="R233c1a5a37dd483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260813" sheetId="1" r:id="Rc0ecba4d7e6c4719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
     <x:t>Daily Holdings (%)  08/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd972a6c668ef4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d14e3d59e954de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R233c1a5a37dd483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5f606397514aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R36a8562ef8e841e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0ecba4d7e6c4719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">