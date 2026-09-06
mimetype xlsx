--- v9 (2026-08-15)
+++ v10 (2026-09-06)
@@ -1,567 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d70822bef6c46e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d900da976704543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260813" sheetId="1" r:id="Rc0ecba4d7e6c4719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260903" sheetId="1" r:id="R3f649f6bb21843f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  08/13/2026</x:t>
+    <x:t>Daily Holdings (%)  09/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>70,300,022</x:t>
+    <x:t>69,983,638</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,838,594,956.60</x:t>
+    <x:t>$15,987,762,101.10</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>22.01%</x:t>
+    <x:t>23.78%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,628,101</x:t>
-[...5 lines deleted...]
-    <x:t>9.35%</x:t>
+    <x:t>15,557,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,487,748,586.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.65%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,194,747</x:t>
-[...5 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>11,144,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,980,281,401.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,931,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,767,095,148.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,786,008</x:t>
-[...5 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>7,750,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,535,673,808.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,031,123</x:t>
-[...23 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>2,021,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,328,587,949.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,805,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,869,548,859.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,036,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,865,174,101.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,190,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,840,530,558.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>AMAT</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBPFB9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,378,443</x:t>
-[...23 lines deleted...]
-    <x:t>4.61%</x:t>
+    <x:t>6,349,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,767,907,317.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,178,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,727,187,493.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,480,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,702,506,311.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,494,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,609,144,155.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>KLAC</x:t>
   </x:si>
   <x:si>
     <x:t>Kla Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTFR4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,841,079</x:t>
-[...95 lines deleted...]
-    <x:t>3.72%</x:t>
+    <x:t>14,774,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,555,065,020.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,592,986</x:t>
-[...2 lines deleted...]
-    <x:t>$1,487,071,077.22</x:t>
+    <x:t>4,572,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,981,791.75</x:t>
   </x:si>
   <x:si>
     <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,227,946</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>3,213,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,337,776,798.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,200,852.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,478,057</x:t>
-[...23 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>2,466,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,947,989.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,269,909</x:t>
-[...5 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>3,255,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,399,372.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,428,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,597,993.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,634,966</x:t>
-[...23 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>2,623,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,337,101.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,114,290</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>2,104,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,293,111.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,912,460</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>7,876,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,875,114.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,914,738</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>4,892,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,340,431.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,886,186</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,877,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,255,121.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>48,634,825</x:t>
+    <x:t>31,507,226</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,634,824.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$31,507,225.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,790,937.99</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$28,822,287.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5f606397514aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R36a8562ef8e841e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0ecba4d7e6c4719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805a11326c804d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref0109cd97464bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f649f6bb21843f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">