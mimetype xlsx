--- v10 (2026-09-06)
+++ v11 (2026-09-27)
@@ -1,564 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d900da976704543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb580c9b8f7a4e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260903" sheetId="1" r:id="R3f649f6bb21843f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260924" sheetId="1" r:id="R948734bb74de4bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
   <x:si>
-    <x:t>Daily Holdings (%)  09/03/2026</x:t>
+    <x:t>Daily Holdings (%)  09/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>69,983,638</x:t>
+    <x:t>63,441,782</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,987,762,101.10</x:t>
+    <x:t>$14,247,755,401.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>23.78%</x:t>
+    <x:t>19.28%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,557,777</x:t>
-[...5 lines deleted...]
-    <x:t>9.65%</x:t>
+    <x:t>15,159,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,839,103,307.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,807,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,283,871,193.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,144,253</x:t>
-[...5 lines deleted...]
-    <x:t>5.92%</x:t>
+    <x:t>11,069,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,878,227,335.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,982,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,819,497,936.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,931,593</x:t>
-[...23 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>3,451,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,729,624,340.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKHYV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238L5JS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,859,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,328,541,362.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,176,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,295,683,939.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,657,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,277,571,323.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,414,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,258,509,423.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,793,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,054,025.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>Asml Holding Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K6MRN4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,021,995</x:t>
-[...5 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>1,846,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,179,784,952.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>LRCX</x:t>
   </x:si>
   <x:si>
     <x:t>Lam Research Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNFLM9</x:t>
   </x:si>
   <x:si>
-    <x:t>9,805,060</x:t>
-[...5 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>10,085,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,097,825,935.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,120,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,937,327,561.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ADI</x:t>
   </x:si>
   <x:si>
     <x:t>Analog Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6G37</x:t>
   </x:si>
   <x:si>
-    <x:t>8,036,954</x:t>
-[...113 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>7,638,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,922,418,797.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,572,306</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>4,341,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,802,966.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,213,415</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>3,058,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,299,380,728.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teradyne Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV4DR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,342,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,251,220.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,909,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,355,353.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>703,828</x:t>
-[...23 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>659,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,300,062.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,363,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,965,523.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>3,255,253</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>3,193,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,027,928.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>13,428,198</x:t>
-[...38 lines deleted...]
-    <x:t>$595,293,111.36</x:t>
+    <x:t>12,768,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,589,326.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,876,831</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>7,502,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,371,957.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,892,606</x:t>
-[...23 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>4,621,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,056,141.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>31,507,226</x:t>
+    <x:t>17,130,513</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,507,225.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$17,130,512.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,822,287.46</x:t>
+    <x:t>$29,689,120.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -589,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805a11326c804d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref0109cd97464bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f649f6bb21843f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416105fd3fd0474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcef199f6a78f46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R948734bb74de4bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">