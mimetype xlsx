--- v11 (2026-09-27)
+++ v12 (2026-10-17)
@@ -1,567 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb580c9b8f7a4e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf236e2b8f70c4141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20260924" sheetId="1" r:id="R948734bb74de4bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261015" sheetId="1" r:id="R31c8ad0fb843420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>63,441,782</x:t>
+    <x:t>62,771,618</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,247,755,401.56</x:t>
+    <x:t>$13,635,878,578.14</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.28%</x:t>
+    <x:t>20.06%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,159,267</x:t>
-[...5 lines deleted...]
-    <x:t>9.26%</x:t>
+    <x:t>14,999,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,333,387,287.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.32%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,807,792</x:t>
-[...5 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>6,735,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,787,111,563.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>11,069,264</x:t>
-[...5 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>10,952,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,771,121,442.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,047,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,362,834,410.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,415,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,180,382,022.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,557,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,052,753,561.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,826,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,362,225.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,523,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,021,161,661.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,230,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,006,041,753.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,722,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,890,551,730.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>29,982,714</x:t>
-[...26 lines deleted...]
-    <x:t>SKHYV</x:t>
+    <x:t>29,665,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,172,985.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,978,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,768,663,743.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,960,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,668,954,805.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKHY</x:t>
   </x:si>
   <x:si>
     <x:t>Sk Hynix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0238L5JS9</x:t>
   </x:si>
   <x:si>
-    <x:t>17,859,856</x:t>
-[...149 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>17,671,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,581,939,324.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,025,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,334,212.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,341,003</x:t>
-[...23 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>4,295,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,223,453.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,582,692.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,342,665</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>2,317,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,513,073.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,159,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,180,388.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,338,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,090,239.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,909,693</x:t>
-[...59 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>2,878,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,721,769.57</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>Stmicroelectronics Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD4GX2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,768,308</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>12,633,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,702,832.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>7,502,637</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>7,423,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,247,945.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,621,410</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>4,572,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,991,628.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>17,130,513</x:t>
+    <x:t>43,886,374</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,130,512.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$43,886,374.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,689,120.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-9,454,994.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,51 +586,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416105fd3fd0474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcef199f6a78f46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R948734bb74de4bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307adc5f568c4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R887751ff0f0a40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31c8ad0fb843420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1329,201 +1326,201 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>