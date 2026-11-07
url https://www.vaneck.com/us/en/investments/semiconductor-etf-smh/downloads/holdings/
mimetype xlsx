--- v12 (2026-10-17)
+++ v13 (2026-11-07)
@@ -1,564 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf236e2b8f70c4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11786c7e115b4f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261015" sheetId="1" r:id="R31c8ad0fb843420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMH_asof_20261105" sheetId="1" r:id="Rcd39f715f9134c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="173">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
+  <x:si>
+    <x:t>Daily Holdings (%)  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>62,771,618</x:t>
+    <x:t>67,463,117</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,635,878,578.14</x:t>
+    <x:t>$12,251,302,047.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.06%</x:t>
+    <x:t>21.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8ZK0</x:t>
   </x:si>
   <x:si>
-    <x:t>14,999,141</x:t>
-[...5 lines deleted...]
-    <x:t>9.32%</x:t>
+    <x:t>16,120,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,692,026,730.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,950,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,602,214,674.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,772,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,432,064,037.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analog Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6G37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,123,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,932,610,944.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,735,876</x:t>
-[...41 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>7,239,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,927,589,904.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asml Holding Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K6MRN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,963,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,143,292.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,081,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,520,734,683.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,415,212</x:t>
-[...41 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>3,670,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,409,247,331.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kla Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTFR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,521,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,074,475.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sk Hynix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238L5JS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,991,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,353,101,861.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBPFB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,225,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,789,401.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lam Research Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNFLM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,726,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,483,720.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>12,523,469</x:t>
-[...41 lines deleted...]
-    <x:t>4.25%</x:t>
+    <x:t>13,459,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,797,508,479.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>29,665,230</x:t>
-[...59 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>31,887,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,666,123,599.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,616,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,437,813,449.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,025,644</x:t>
-[...23 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>3,252,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,432,024,175.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,396,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,183,763.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>652,884</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>701,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,085,094.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stmicroelectronics Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD4GX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,579,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,501,384.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>TER</x:t>
   </x:si>
   <x:si>
     <x:t>Teradyne Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV4DR6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,317,861</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>2,491,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,039,369.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,979,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,457,605.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,094,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,923,876.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>2,338,202</x:t>
-[...56 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>2,513,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,072,898.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>ON</x:t>
   </x:si>
   <x:si>
     <x:t>On Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DV7MX4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,572,478</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>4,915,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,694,276.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>43,886,374</x:t>
+    <x:t>27,376,428</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,886,374.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$27,376,427.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,454,994.81</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$16,291,506.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -586,51 +589,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307adc5f568c4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R887751ff0f0a40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31c8ad0fb843420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f89a3ec3e94c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2897808b06564b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd39f715f9134c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I31"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1326,201 +1329,201 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="2" t="s">
         <x:v>1</x:v>
       </x:c>