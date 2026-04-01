--- v4 (2026-02-19)
+++ v5 (2026-04-01)
@@ -1,1413 +1,1428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf98ea8cd40d4082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f696fb063847bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260217" sheetId="1" r:id="R2ba6fa21074e4774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260330" sheetId="1" r:id="Rca610d3d219548b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="456">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  02/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="461">
+  <x:si>
+    <x:t>Daily Holdings (%)  03/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>MU US</x:t>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,726,903.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,652,941.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,521,654.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,494,727.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,488,025.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,478,788.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,471,080.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,687.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,362,225.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,344,670.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q53VYM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,179,099.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,114,271.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101,019.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,095,568.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,791.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,988,433.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,967,445.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,784.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,768,450.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,699,970.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,661,381.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>10,218</x:t>
-[...68 lines deleted...]
-    <x:t>META US</x:t>
+    <x:t>4,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,958.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,674.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,500,331.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>5,172</x:t>
-[...26 lines deleted...]
-    <x:t>GOOGL US</x:t>
+    <x:t>2,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,741.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,004.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,488.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,729.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,275</x:t>
-[...26 lines deleted...]
-    <x:t>INTC US</x:t>
+    <x:t>4,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,520.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,695.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>66,736</x:t>
-[...221 lines deleted...]
-    <x:t>NKE US</x:t>
+    <x:t>27,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,127,741.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,114,480.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,061,688.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,056.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,082.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,435.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,828.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,044.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,362.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,504.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,499.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,593.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,575.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,345.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,764.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,880.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,884.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,624.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,351.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,807.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,632.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,415.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpmorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DMBXR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,776.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VY1MYW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,203.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,479.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,561.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,952.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>31,828</x:t>
-[...221 lines deleted...]
-    <x:t>AG US</x:t>
+    <x:t>7,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,738.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,632</x:t>
-[...23 lines deleted...]
-    <x:t>QBTS US</x:t>
+    <x:t>19,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,072.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,635.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,783.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,259.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,039.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,594.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pinterest Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002583CV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,470.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,299.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,146.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doordash Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005D7QCJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,788.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,655.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,226.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F6H8W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,056.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,483.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongodb Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0022FDRY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,559.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,461.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
   </x:si>
   <x:si>
     <x:t>D-Wave Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0192379V9</x:t>
   </x:si>
   <x:si>
-    <x:t>42,467</x:t>
-[...560 lines deleted...]
-    <x:t>$250,614.00</x:t>
+    <x:t>15,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,043.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>APP US</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-7,807</x:t>
+    <x:t>-21,190</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,806.93</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-21,190.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,034.85</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-49,816.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1435,60 +1450,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf6e56eff4b40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9a4b28021ac4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ba6fa21074e4774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ecb9def90b84e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R428e5375cf954a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca610d3d219548b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="36" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1682,2144 +1697,2144 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>