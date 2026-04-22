--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75d85b28ecf4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd156484b3b2b4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260420" sheetId="1" r:id="Rbbb5a99ca2d34135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260420" sheetId="1" r:id="R4266c8d8a82f4bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
   <x:si>
     <x:t>Daily Holdings (%)  04/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1453,51 +1453,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831a16e2f86b45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R912bb7ec865d4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbb5a99ca2d34135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7c92c3a80e4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd21c1cbb4c464f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4266c8d8a82f4bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">