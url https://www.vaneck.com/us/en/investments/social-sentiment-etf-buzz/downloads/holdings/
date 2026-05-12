--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -1,1431 +1,1428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd156484b3b2b4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936c72e444de478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260420" sheetId="1" r:id="R4266c8d8a82f4bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260511" sheetId="1" r:id="R8a68eaa866dd4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="461">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,323,737.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,104,427.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,687,835.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
     <x:t>72,537</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>$4,000,415.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
     <x:t>116,504</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,356,480.24</x:t>
-[...2 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>$3,905,214.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,669,705.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,651,509.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,461,210.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,238,888.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,207,554.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,973,627.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,062.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,350.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,837,866.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,723,494.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>SOFI</x:t>
   </x:si>
   <x:si>
     <x:t>Sofi Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YB1ZD58</x:t>
   </x:si>
   <x:si>
     <x:t>165,227</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,221,926.50</x:t>
-[...92 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>$2,686,591.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
     <x:t>32,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,957,127.45</x:t>
-[...35 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>$2,617,110.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,606,221.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
     <x:t>4,305</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,888,267.55</x:t>
-[...74 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$2,578,092.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q402TR2</x:t>
   </x:si>
   <x:si>
     <x:t>29,344</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,376,864.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>$2,422,347.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
     <x:t>8,823</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,190,574.44</x:t>
-[...35 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>$2,373,298.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,174,027.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
     <x:t>356,097</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,136,582.00</x:t>
-[...20 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$2,047,557.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>GOOGL</x:t>
   </x:si>
   <x:si>
     <x:t>Alphabet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009S39JX6</x:t>
   </x:si>
   <x:si>
     <x:t>4,486</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,513,666.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$1,743,439.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,513,263.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,238.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,076.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,297.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>TTD</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00629NGT2</x:t>
   </x:si>
   <x:si>
     <x:t>61,361</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,475,732.05</x:t>
-[...56 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$1,320,488.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CRWV</x:t>
   </x:si>
   <x:si>
     <x:t>Coreweave Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011ZTRJ21</x:t>
   </x:si>
   <x:si>
     <x:t>10,224</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,200,604.32</x:t>
-[...20 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$1,172,692.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
     <x:t>100,072</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,145,824.40</x:t>
+    <x:t>$1,162,836.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,116,243.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,300.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,875.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,883.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,805.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,972.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
     <x:t>62,892</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,064,132.64</x:t>
-[...20 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$885,519.36</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
     <x:t>10,337</x:t>
   </x:si>
   <x:si>
-    <x:t>$980,257.71</x:t>
-[...50 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$883,296.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,384.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1R011</x:t>
   </x:si>
   <x:si>
     <x:t>9,052</x:t>
   </x:si>
   <x:si>
-    <x:t>$902,665.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$828,167.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,726.76</x:t>
   </x:si>
   <x:si>
     <x:t>RTX</x:t>
   </x:si>
   <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW8S60</x:t>
   </x:si>
   <x:si>
     <x:t>4,591</x:t>
   </x:si>
   <x:si>
-    <x:t>$898,871.89</x:t>
-[...20 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$819,998.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,710.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,584.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,118.84</x:t>
   </x:si>
   <x:si>
     <x:t>CELH</x:t>
   </x:si>
   <x:si>
     <x:t>Celsius Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NY37X4</x:t>
   </x:si>
   <x:si>
     <x:t>24,950</x:t>
   </x:si>
   <x:si>
-    <x:t>$842,811.00</x:t>
-[...104 lines deleted...]
-    <x:t>$694,995.84</x:t>
+    <x:t>$764,468.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$703,533.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>U</x:t>
   </x:si>
   <x:si>
     <x:t>Unity Software Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0056JW5G6</x:t>
   </x:si>
   <x:si>
     <x:t>25,806</x:t>
   </x:si>
   <x:si>
-    <x:t>$684,633.18</x:t>
-[...20 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$693,407.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K008L5</x:t>
   </x:si>
   <x:si>
     <x:t>7,779</x:t>
   </x:si>
   <x:si>
-    <x:t>$625,120.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$639,822.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,920.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
     <x:t>3,214</x:t>
   </x:si>
   <x:si>
-    <x:t>$598,671.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$570,452.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,489</x:t>
-[...2 lines deleted...]
-    <x:t>$598,563.11</x:t>
+    <x:t>7,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,532.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,218.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,717.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,590.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,029.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,265.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,726.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,957.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
     <x:t>3,585</x:t>
   </x:si>
   <x:si>
-    <x:t>$598,013.85</x:t>
-[...104 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$452,928.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,733.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>JPM</x:t>
   </x:si>
   <x:si>
     <x:t>Jpmorgan Chase &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DMBXR2</x:t>
   </x:si>
   <x:si>
     <x:t>1,413</x:t>
   </x:si>
   <x:si>
-    <x:t>$447,906.87</x:t>
-[...35 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$423,900.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,778.00</x:t>
   </x:si>
   <x:si>
     <x:t>DIS</x:t>
   </x:si>
   <x:si>
     <x:t>Walt Disney Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH4R78</x:t>
   </x:si>
   <x:si>
     <x:t>3,935</x:t>
   </x:si>
   <x:si>
-    <x:t>$418,290.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$412,073.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,337.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>MELI</x:t>
   </x:si>
   <x:si>
     <x:t>Mercadolibre Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQPB11</x:t>
   </x:si>
   <x:si>
     <x:t>218</x:t>
   </x:si>
   <x:si>
-    <x:t>$407,677.44</x:t>
-[...56 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$339,491.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>WMT</x:t>
   </x:si>
   <x:si>
     <x:t>Walmart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWXBC2</x:t>
   </x:si>
   <x:si>
     <x:t>2,549</x:t>
   </x:si>
   <x:si>
-    <x:t>$326,068.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$325,226.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,793.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>GRAB</x:t>
   </x:si>
   <x:si>
     <x:t>Grab Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011768M53</x:t>
   </x:si>
   <x:si>
     <x:t>76,931</x:t>
   </x:si>
   <x:si>
-    <x:t>$323,879.51</x:t>
+    <x:t>$280,798.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,037.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transocean Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5LT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,674.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carnival Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF6LY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,499.68</x:t>
   </x:si>
   <x:si>
     <x:t>SPOT</x:t>
   </x:si>
   <x:si>
     <x:t>Spotify Technology Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003T4VFC2</x:t>
   </x:si>
   <x:si>
     <x:t>594</x:t>
   </x:si>
   <x:si>
-    <x:t>$318,835.44</x:t>
-[...71 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$249,183.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
     <x:t>225</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,514.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$224,880.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>202,880</x:t>
+    <x:t>158,816</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$202,880.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$158,815.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-25,673.25</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-13,417.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1453,51 +1450,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7c92c3a80e4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd21c1cbb4c464f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4266c8d8a82f4bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cca77eea277491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09a0bd1b1cfb4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a68eaa866dd4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1874,1008 +1871,1008 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
@@ -3063,254 +3060,254 @@
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
@@ -3324,283 +3321,283 @@
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
@@ -3643,201 +3640,201 @@
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F80" s="1" t="s">
+      <x:c r="G80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>461</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>