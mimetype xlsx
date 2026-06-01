--- v2 (2026-05-12)
+++ v3 (2026-06-01)
@@ -1,1428 +1,1413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936c72e444de478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df195ffa0a343c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260511" sheetId="1" r:id="R8a68eaa866dd4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260529" sheetId="1" r:id="R8e63c41cccdd4d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="461">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="456">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,582,590.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,498,861.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,292,506.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,119,953.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,854,327.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,769,594.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,029.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,611,825.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,573,044.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,431,686.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,263,119.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>41,129</x:t>
-[...29 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>28,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,248,884.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,896.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,324.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,302.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,112,088.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,038,290.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,180.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>105,132</x:t>
-[...95 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>60,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,861,905.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,736,020.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,615,266.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,523,458.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>16,530</x:t>
-[...149 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>15,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,389,054.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,263,362.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,297.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,774,666.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,276.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>61,482</x:t>
-[...77 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>32,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,492,632.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,488,133.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>356,097</x:t>
-[...23 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>238,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,363,313.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,273,926.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,167,279.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,161,097.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,632.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,648.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,081,111.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,991.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,737.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,970.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,707.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$837,541.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,380.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,842.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,433.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,569.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,789.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,411.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,605.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,342.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,167.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,209.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,988.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,609.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0192379V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,400.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,025.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,649.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>11,485</x:t>
-[...299 lines deleted...]
-    <x:t>$827,726.76</x:t>
+    <x:t>4,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,942.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,620.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurora Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z92Y6X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,064.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,959.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,037.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,281.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,709.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,369.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,493.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,301.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,608.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,448.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,601.10</x:t>
   </x:si>
   <x:si>
     <x:t>RTX</x:t>
   </x:si>
   <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW8S60</x:t>
   </x:si>
   <x:si>
-    <x:t>4,591</x:t>
-[...107 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>1,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,570.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,197.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,303.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,363.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K008L5</x:t>
   </x:si>
   <x:si>
-    <x:t>7,779</x:t>
-[...329 lines deleted...]
-    <x:t>$292,793.40</x:t>
+    <x:t>3,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,998.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>GRAB</x:t>
-[...82 lines deleted...]
-  <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>225</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,376.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>158,816</x:t>
+    <x:t>67,184</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$158,815.95</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$67,183.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-13,417.71</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-31,209.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1450,51 +1435,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cca77eea277491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R09a0bd1b1cfb4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a68eaa866dd4fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c680b78daf04e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e7603d368514cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e63c41cccdd4d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1958,979 +1943,979 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
@@ -2944,897 +2929,897 @@
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>