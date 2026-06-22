--- v3 (2026-06-01)
+++ v4 (2026-06-22)
@@ -1,1413 +1,1431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df195ffa0a343c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61acbe3189884e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260529" sheetId="1" r:id="R8e63c41cccdd4d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260617" sheetId="1" r:id="Rc1fd3c29405c4f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="456">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,876,913.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,599,620.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,130,588.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,947,459.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,827,807.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,782,437.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,736,451.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,633,395.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,613,400.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,603,110.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,545,559.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,373,238.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,353,353.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,235,649.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,827.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,143,014.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,113,457.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>99,427</x:t>
-[...311 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>109,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,045,771.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>60,531</x:t>
-[...5 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>66,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,041,660.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,579,930.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,069</x:t>
-[...23 lines deleted...]
-    <x:t>2.20%</x:t>
+    <x:t>21,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,270,279.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,191,412.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XZP0LB4</x:t>
   </x:si>
   <x:si>
-    <x:t>35,014</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>38,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,143.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>15,017</x:t>
-[...23 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>16,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,930,816.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,063.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,252.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ORCL</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQLTW7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,266</x:t>
-[...41 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>9,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,426.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>32,576</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>35,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,481.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>CELH</x:t>
   </x:si>
   <x:si>
     <x:t>Celsius Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NY37X4</x:t>
   </x:si>
   <x:si>
-    <x:t>44,729</x:t>
-[...2 lines deleted...]
-    <x:t>$1,488,133.83</x:t>
+    <x:t>49,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,128.94</x:t>
   </x:si>
   <x:si>
     <x:t>1.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,299,418.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,881.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>238,759</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>263,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247,980.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,075</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>5,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,715.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,809.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,033.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>TTD</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00629NGT2</x:t>
   </x:si>
   <x:si>
-    <x:t>54,141</x:t>
-[...38 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>59,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,084,097.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>PATH</x:t>
   </x:si>
   <x:si>
     <x:t>Uipath Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKS1G03</x:t>
   </x:si>
   <x:si>
-    <x:t>93,912</x:t>
-[...38 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>103,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,418.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$982,409.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>5,384</x:t>
-[...2 lines deleted...]
-    <x:t>$1,017,737.52</x:t>
+    <x:t>5,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,935.44</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>14,862</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>16,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$963,824.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,428.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Parcel Service Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000L9CV04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,843.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,362.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,564.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,507.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
-    <x:t>1,368</x:t>
-[...56 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>1,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,988.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>38,995</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>43,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,147.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,795.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$636,910.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,883.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,128.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shopify Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008HBD923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,274.80</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>2,722</x:t>
-[...74 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>2,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,447.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,659</x:t>
-[...2 lines deleted...]
-    <x:t>$611,167.62</x:t>
+    <x:t>5,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,334.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,740.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,693.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,104.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>JOBY</x:t>
   </x:si>
   <x:si>
     <x:t>Joby Aviation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X2MYTC2</x:t>
   </x:si>
   <x:si>
-    <x:t>50,942</x:t>
-[...38 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>56,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,361.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,268.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,660.80</x:t>
   </x:si>
   <x:si>
     <x:t>QBTS</x:t>
   </x:si>
   <x:si>
     <x:t>D-Wave Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0192379V9</x:t>
   </x:si>
   <x:si>
-    <x:t>19,290</x:t>
-[...35 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>21,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,508.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,727.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurora Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z92Y6X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,420.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arista Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N2HDY5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,715.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,734</x:t>
-[...74 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>5,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,163.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,283.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,378.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloudflare Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WMKHH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,837.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>CRM</x:t>
   </x:si>
   <x:si>
     <x:t>Salesforce.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2DC2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,283</x:t>
-[...53 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>2,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,115.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercadolibre Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQPB11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,318.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,439.32</x:t>
   </x:si>
   <x:si>
     <x:t>CVNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carvana Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCTWDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,237</x:t>
-[...65 lines deleted...]
-    <x:t>$353,570.88</x:t>
+    <x:t>5,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,142.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>MP</x:t>
-[...26 lines deleted...]
-    <x:t>$349,303.90</x:t>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,647.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>GRAB</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>GSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K008L5</x:t>
   </x:si>
   <x:si>
-    <x:t>3,705</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>4,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,160.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>COST</x:t>
   </x:si>
   <x:si>
     <x:t>Costco Wholesale Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6H8W8</x:t>
   </x:si>
   <x:si>
-    <x:t>289</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,229.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>67,184</x:t>
+    <x:t>28,250</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,183.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$28,249.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-31,209.68</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-3,799.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1435,51 +1453,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c680b78daf04e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e7603d368514cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e63c41cccdd4d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223902ec64e14d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re0e3ec38df9f4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1fd3c29405c4f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1943,1883 +1961,1883 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>