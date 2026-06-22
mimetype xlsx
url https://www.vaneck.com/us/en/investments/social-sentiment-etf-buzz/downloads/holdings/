--- v4 (2026-06-22)
+++ v5 (2026-06-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61acbe3189884e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2210128005a494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260617" sheetId="1" r:id="Rc1fd3c29405c4f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260617" sheetId="1" r:id="R8a43a95940244e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
   <x:si>
     <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1453,51 +1453,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223902ec64e14d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re0e3ec38df9f4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1fd3c29405c4f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96eae1c5a504fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd9fd8054971428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a43a95940244e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">