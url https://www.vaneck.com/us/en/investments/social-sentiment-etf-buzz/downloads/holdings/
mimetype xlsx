--- v5 (2026-06-22)
+++ v6 (2026-07-14)
@@ -1,1431 +1,1428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2210128005a494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5d5ec8a8bc4d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260617" sheetId="1" r:id="R8a43a95940244e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260710" sheetId="1" r:id="R42ceb43ffaef412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="461">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,628,456.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,518,587.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,516,380.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,472,065.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,220,313.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,173,471.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,148,314.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,046,106.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,040,749.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,675</x:t>
-[...65 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>3,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,030,933.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,012,522.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,801,044.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,112.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,589,368.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,957.99</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,386</x:t>
-[...23 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>23,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,410.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,822.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q402TR2</x:t>
   </x:si>
   <x:si>
-    <x:t>43,737</x:t>
-[...41 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>31,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,316,178.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>62,005</x:t>
-[...23 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>54,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,235,835.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>11,398</x:t>
-[...113 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>7,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,227,420.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,059,082.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,785,252.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,310.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,165.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,585,879.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,546,162.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>66,747</x:t>
-[...2 lines deleted...]
-    <x:t>$3,041,660.79</x:t>
+    <x:t>47,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,473,457.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,460,263.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,123.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,703.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>33,523</x:t>
-[...41 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>15,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,718.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,166,380.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,947.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,084,221.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,241.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,491.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,645.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,988.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,369.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$867,699.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XZP0LB4</x:t>
   </x:si>
   <x:si>
-    <x:t>38,602</x:t>
-[...113 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>19,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,298.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,053.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zscaler Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003338H34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,366.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007DHGNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$617,283.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,355.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$594,484.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,113.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0192379V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,893.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$569,939.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,030.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,033.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,999.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,137.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,932.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>46,641</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>23,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,460.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,847.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,382.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,338.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,706.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,376.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nu Holdings Ltd/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0136WM1M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,232.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palo Alto Networks Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014GJCT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,440.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,515.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,649.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,365.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,442.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F6H8W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,598.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,467.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,973.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,216.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>SNAP</x:t>
   </x:si>
   <x:si>
     <x:t>Snap Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00441QMJ7</x:t>
   </x:si>
   <x:si>
-    <x:t>263,287</x:t>
-[...455 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>58,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,024.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,964.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carvana Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCTWDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,492.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Echostar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TGLV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,168.00</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,819</x:t>
-[...278 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,934.00</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>28,250</x:t>
+    <x:t>130,656</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,249.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$130,656.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,799.26</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-7,837.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1453,60 +1450,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96eae1c5a504fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfd9fd8054971428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a43a95940244e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81d825140b2485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcfbb06739bb544fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42ceb43ffaef412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="45" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1816,921 +1813,921 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
@@ -2889,225 +2886,225 @@
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
@@ -3150,457 +3147,457 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
@@ -3614,230 +3611,230 @@
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F80" s="1" t="s">
+      <x:c r="G80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>461</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>