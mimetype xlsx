--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,1428 +1,1419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5d5ec8a8bc4d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8fc709707a43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260710" sheetId="1" r:id="R42ceb43ffaef412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260730" sheetId="1" r:id="Rb37929dbb5fe439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="461">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="458">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,599,326.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,192,579.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056,964.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,339.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,949,589.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,905,508.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,812,416.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,705,323.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,672,879.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>5,422</x:t>
-[...11 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>4,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,618,068.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,524,015.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>IBRX</x:t>
   </x:si>
   <x:si>
     <x:t>Immunitybio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007T9DYW9</x:t>
   </x:si>
   <x:si>
-    <x:t>428,052</x:t>
-[...5 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>333,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,487,756.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,634.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,425,785.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,329,655.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,327,622.75</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,303</x:t>
-[...182 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>4,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,277,935.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackberry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CR90K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,264,511.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,983.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>INTC</x:t>
   </x:si>
   <x:si>
     <x:t>Intel Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0G1D1</x:t>
   </x:si>
   <x:si>
-    <x:t>23,574</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>23,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,268.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,113,213.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,950,684.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,728,276.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,682.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,842.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,964.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,161.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q53VYM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,050.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,573.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,096.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,143.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,903.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,125.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,163.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,341.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,690.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>10,979</x:t>
-[...17 lines deleted...]
-    <x:t>$2,588,410.49</x:t>
+    <x:t>4,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,954.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,653.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,904.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>5,920</x:t>
-[...77 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>1,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,512.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,919.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,376.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,240.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,445.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLZ2CD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,870.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,168.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,996.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,477.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>PATH</x:t>
   </x:si>
   <x:si>
     <x:t>Uipath Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKS1G03</x:t>
   </x:si>
   <x:si>
-    <x:t>152,847</x:t>
-[...23 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>41,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,722.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,376.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,638.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,012.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,280.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,587.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,313.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,734.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,589.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,235.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$384,370.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>DELL</x:t>
   </x:si>
   <x:si>
     <x:t>Dell Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DW3SZS1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,665</x:t>
-[...203 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,685.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,134.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,689.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,743.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,255</x:t>
-[...95 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>2,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,340.08</x:t>
   </x:si>
   <x:si>
     <x:t>INTU</x:t>
   </x:si>
   <x:si>
     <x:t>Intuit Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH5DV1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,037</x:t>
-[...143 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>1,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,066.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,139.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,290.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,380.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,494.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,247.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,023.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comcast Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFT2L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,718.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>Unitedhealth Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH5208</x:t>
   </x:si>
   <x:si>
-    <x:t>1,293</x:t>
-[...38 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,528.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,181.44</x:t>
   </x:si>
   <x:si>
     <x:t>CRWD</x:t>
   </x:si>
   <x:si>
     <x:t>Crowdstrike Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BLYKS03</x:t>
   </x:si>
   <x:si>
-    <x:t>2,751</x:t>
-[...362 lines deleted...]
-    <x:t>$216,934.00</x:t>
+    <x:t>1,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,965.58</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>130,656</x:t>
+    <x:t>149,111</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$130,656.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$149,111.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-7,837.37</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-48,957.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1450,51 +1441,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra81d825140b2485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcfbb06739bb544fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42ceb43ffaef412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9b22476a9a46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re9acbf131a1f491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb37929dbb5fe439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1813,602 +1804,602 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2770,1071 +2761,1071 @@
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>460</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>