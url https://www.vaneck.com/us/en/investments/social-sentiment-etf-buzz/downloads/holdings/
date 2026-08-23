--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,1419 +1,1410 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8fc709707a43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cea94919f7246a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260730" sheetId="1" r:id="Rb37929dbb5fe439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260820" sheetId="1" r:id="R9d2a239c2c9041dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="458">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="455">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,233,252.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,165,598.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,147,243.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,133,090.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,999,348.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,999,070.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,049.56</x:t>
+  </x:si>
+  <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>7,979</x:t>
-[...11 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>6,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,988,422.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,411.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,959,059.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,937,184.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,876,492.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,831,220.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,807,404.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,806,592.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,719,216.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,697,336.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,551.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,379,036.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,966.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,335,002.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,320,181.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,288.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>32,664</x:t>
-[...269 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>15,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,794,643.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,736,161.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,660,160.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRY</x:t>
   </x:si>
   <x:si>
     <x:t>Blackberry Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CR90K4</x:t>
   </x:si>
   <x:si>
-    <x:t>268,307</x:t>
-[...113 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>202,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,419.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q53VYM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,623,107.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,046.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,882.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,967.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,182,004.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,114,484.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,283.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,862.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,701.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,433.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,483.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,860.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$719,361.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,390.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,265.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,995.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,833.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,798.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$658,618.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,501.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,998.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,520.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joby Aviation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X2MYTC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,572.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,338.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>NKE</x:t>
   </x:si>
   <x:si>
     <x:t>Nike Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5HS04</x:t>
   </x:si>
   <x:si>
-    <x:t>39,320</x:t>
-[...110 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>11,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,151.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,858.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,136.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figma Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLZ2CD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,782.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,218.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,096.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,736.67</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>4,570</x:t>
-[...266 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>1,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,608.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,194.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,359.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,308.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,129.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eli Lilly &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNBDC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,810.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,888.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,606.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,486</x:t>
-[...209 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>1,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,886.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unitedhealth Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH5208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,713.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,818.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,077.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,464.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,695.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>14,056</x:t>
-[...239 lines deleted...]
-    <x:t>$210,965.58</x:t>
+    <x:t>8,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,328.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0192379V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,327.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurora Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z92Y6X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,918.09</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>149,111</x:t>
+    <x:t>73,020</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$149,111.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$73,019.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-48,957.25</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$-15,499.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1441,51 +1432,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9b22476a9a46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re9acbf131a1f491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb37929dbb5fe439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779c84229baf4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7f2ed7ab03a44ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d2a239c2c9041dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1717,1385 +1708,1385 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
@@ -3109,723 +3100,723 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>457</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>