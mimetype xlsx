--- v8 (2026-08-23)
+++ v9 (2026-09-16)
@@ -1,1410 +1,1413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cea94919f7246a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180a755d90b044de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260820" sheetId="1" r:id="R9d2a239c2c9041dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260915" sheetId="1" r:id="R634690bc66644e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="455">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="456">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,433,423.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,350,529.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,227,914.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,118,648.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,104,359.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SNDK</x:t>
   </x:si>
   <x:si>
     <x:t>Sandisk Corp/De</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01R388JG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,020</x:t>
-[...11 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>1,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,183.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,976,257.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MU</x:t>
   </x:si>
   <x:si>
     <x:t>Micron Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C5Z1S3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,249</x:t>
-[...59 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>3,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,902,460.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,887,482.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>PLTR</x:t>
   </x:si>
   <x:si>
     <x:t>Palantir Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7QR55</x:t>
   </x:si>
   <x:si>
-    <x:t>17,240</x:t>
-[...35 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>16,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,566.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>13,698</x:t>
-[...23 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>13,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,800,219.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,762,953.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>68,948</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>66,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,762,575.20</x:t>
   </x:si>
   <x:si>
     <x:t>SMCI</x:t>
   </x:si>
   <x:si>
     <x:t>Super Micro Computer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MYZDJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>78,808</x:t>
-[...23 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>75,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,706,501.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,671,562.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,506,947.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,475,918.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q402TR2</x:t>
   </x:si>
   <x:si>
-    <x:t>43,151</x:t>
-[...56 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>41,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,443,597.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>NBIS</x:t>
   </x:si>
   <x:si>
     <x:t>Yandex Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NVJ6W4</x:t>
   </x:si>
   <x:si>
-    <x:t>12,101</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>11,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,418,141.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,336,139.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>29,686</x:t>
-[...38 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>28,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,228,407.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>AMZN</x:t>
   </x:si>
   <x:si>
     <x:t>Amazon.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVPV84</x:t>
   </x:si>
   <x:si>
-    <x:t>8,920</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>8,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,135,418.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,284.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,857,879.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>28,640</x:t>
-[...23 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>27,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,725.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackberry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CR90K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,315.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,634.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>60,599</x:t>
-[...41 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>58,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,610.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HIMS</x:t>
   </x:si>
   <x:si>
     <x:t>Hims &amp; Hers Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q53VYM7</x:t>
   </x:si>
   <x:si>
-    <x:t>50,945</x:t>
-[...23 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>49,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,367,240.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,400.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,520.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,555.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>CELH</x:t>
   </x:si>
   <x:si>
     <x:t>Celsius Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NY37X4</x:t>
   </x:si>
   <x:si>
-    <x:t>43,635</x:t>
-[...41 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>42,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,161,758.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,187.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>17,889</x:t>
-[...38 lines deleted...]
-    <x:t>$1,033,862.88</x:t>
+    <x:t>17,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,522.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>62,839</x:t>
-[...2 lines deleted...]
-    <x:t>$1,033,701.55</x:t>
+    <x:t>60,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,383.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>APP</x:t>
   </x:si>
   <x:si>
     <x:t>Applovin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006HFPX77</x:t>
   </x:si>
   <x:si>
-    <x:t>2,608</x:t>
-[...5 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>2,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,627.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,359.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,235.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>3,201</x:t>
-[...2 lines deleted...]
-    <x:t>$803,483.01</x:t>
+    <x:t>3,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,944.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,819.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PATH</x:t>
   </x:si>
   <x:si>
     <x:t>Uipath Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GKS1G03</x:t>
   </x:si>
   <x:si>
-    <x:t>49,049</x:t>
-[...41 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>47,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,580.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,980.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,975.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>IONQ</x:t>
   </x:si>
   <x:si>
     <x:t>Ionq Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XZP0LB4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,958</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>16,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,471.10</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,267</x:t>
-[...23 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>38,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,537.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
-    <x:t>8,387</x:t>
-[...38 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>8,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,368.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,520.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Draftkings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0134WCM78</x:t>
   </x:si>
   <x:si>
-    <x:t>21,614</x:t>
-[...23 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>20,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,152.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,348.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,445.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roblox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R1GCT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,671.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,698.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,358.12</x:t>
   </x:si>
   <x:si>
     <x:t>JOBY</x:t>
   </x:si>
   <x:si>
     <x:t>Joby Aviation Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X2MYTC2</x:t>
   </x:si>
   <x:si>
-    <x:t>67,094</x:t>
-[...74 lines deleted...]
-    <x:t>$428,136.03</x:t>
+    <x:t>64,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,329.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,238.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,477.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>FIG</x:t>
   </x:si>
   <x:si>
     <x:t>Figma Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BLZ2CD1</x:t>
   </x:si>
   <x:si>
-    <x:t>14,895</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>14,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,797.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,922.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,096.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,045.92</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>1,017</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,823.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>17,351</x:t>
-[...20 lines deleted...]
-    <x:t>$363,736.67</x:t>
+    <x:t>16,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,364.30</x:t>
   </x:si>
   <x:si>
     <x:t>ADBE</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5006</x:t>
   </x:si>
   <x:si>
-    <x:t>1,310</x:t>
-[...38 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>1,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,293.12</x:t>
   </x:si>
   <x:si>
     <x:t>BA</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSST7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,526</x:t>
-[...17 lines deleted...]
-    <x:t>$328,129.80</x:t>
+    <x:t>1,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,244.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford Motor Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQPC32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,515.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>LLY</x:t>
   </x:si>
   <x:si>
     <x:t>Eli Lilly &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNBDC2</x:t>
   </x:si>
   <x:si>
-    <x:t>257</x:t>
-[...53 lines deleted...]
-    <x:t>$296,886.78</x:t>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,891.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>UNH</x:t>
   </x:si>
   <x:si>
     <x:t>Unitedhealth Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH5208</x:t>
   </x:si>
   <x:si>
-    <x:t>745</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,541.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,493.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumentum Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,942.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurora Innovation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z92Y6X1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,155.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,538.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>QXO</x:t>
   </x:si>
   <x:si>
     <x:t>Qxo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV5627</x:t>
   </x:si>
   <x:si>
-    <x:t>20,751</x:t>
-[...23 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>19,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,742.80</x:t>
   </x:si>
   <x:si>
     <x:t>MP</x:t>
   </x:si>
   <x:si>
     <x:t>Mp Materials Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,695</x:t>
-[...38 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>4,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,395.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>QBTS</x:t>
   </x:si>
   <x:si>
     <x:t>D-Wave Quantum Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0192379V9</x:t>
   </x:si>
   <x:si>
-    <x:t>12,834</x:t>
-[...17 lines deleted...]
-    <x:t>$235,918.09</x:t>
+    <x:t>12,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,926.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>73,020</x:t>
+    <x:t>33,211</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,019.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$33,210.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-15,499.84</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-11,735.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1432,51 +1435,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R779c84229baf4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7f2ed7ab03a44ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d2a239c2c9041dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b344f544cec44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re02261931abd4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R634690bc66644e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1708,1356 +1711,1356 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -3216,254 +3219,254 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
@@ -3477,167 +3480,167 @@
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
@@ -3651,172 +3654,172 @@
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>