--- v9 (2026-09-16)
+++ v10 (2026-10-07)
@@ -1,1413 +1,1431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180a755d90b044de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaec6bafbbfa4304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20260915" sheetId="1" r:id="R634690bc66644e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20261006" sheetId="1" r:id="Raabfb8be1fdb4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="456">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MRNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moderna Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PHHZT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,035,826.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,762,764.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GME</x:t>
   </x:si>
   <x:si>
     <x:t>Gamestop Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5BF6</x:t>
   </x:si>
   <x:si>
-    <x:t>160,141</x:t>
-[...11 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>144,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,571,654.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,419,693.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
-    <x:t>4,999</x:t>
-[...5 lines deleted...]
-    <x:t>3.46%</x:t>
+    <x:t>4,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,372,987.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,802.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,221,823.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,146,090.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,111,412.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,098,876.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,080,081.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AAPL</x:t>
   </x:si>
   <x:si>
     <x:t>Apple Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9XRY4</x:t>
   </x:si>
   <x:si>
-    <x:t>9,742</x:t>
-[...23 lines deleted...]
-    <x:t>3.22%</x:t>
+    <x:t>9,007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,005,005.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,884,219.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,845,709.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,782,230.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,672,384.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,494,758.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,333,104.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,172,011.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,081,168.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,079,311.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,157</x:t>
-[...23 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>3,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,868.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,745.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,970,304.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,207.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,489,044.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,449,656.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,439,996.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,311.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,642.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,191,707.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LULU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lululemon Athletica Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R8ZVD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,150.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,169,238.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,163,793.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,162,551.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,358.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walmart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWXBC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,062.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,413.00</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>5,987</x:t>
-[...146 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>1,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,573.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>NOW</x:t>
   </x:si>
   <x:si>
     <x:t>Servicenow Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M1R011</x:t>
   </x:si>
   <x:si>
-    <x:t>17,667</x:t>
-[...77 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>6,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,421.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>NFLX</x:t>
   </x:si>
   <x:si>
     <x:t>Netflix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CL9VN6</x:t>
   </x:si>
   <x:si>
-    <x:t>28,606</x:t>
-[...131 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>12,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,869.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,586.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HIMS</x:t>
   </x:si>
   <x:si>
     <x:t>Hims &amp; Hers Health Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q53VYM7</x:t>
   </x:si>
   <x:si>
-    <x:t>49,093</x:t>
-[...2 lines deleted...]
-    <x:t>$1,367,240.05</x:t>
+    <x:t>28,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,002.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,423.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$786,753.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,873.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,695.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,715.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,493.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,004.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,941.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>TTD</x:t>
   </x:si>
   <x:si>
     <x:t>Trade Desk Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00629NGT2</x:t>
   </x:si>
   <x:si>
-    <x:t>86,160</x:t>
-[...233 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>47,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$571,909.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salesforce.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2DC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,925.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hewlett Packard Enterprise Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0078W3NQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,833.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Take-Two Interactive Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS1YV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,818.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oklo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112CBLW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,151.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>27,500</x:t>
-[...53 lines deleted...]
-    <x:t>$577,368.69</x:t>
+    <x:t>19,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,120.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,569.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3J3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,411.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paramount Skydance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VS5NK99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,889.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,792.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TGTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tg Therapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FVZQY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,180.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,962</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>4,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,007.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,476.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,115.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,847.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowflake Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007DHGNJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,309.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,035.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>DKNG</x:t>
   </x:si>
   <x:si>
     <x:t>Draftkings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0134WCM78</x:t>
   </x:si>
   <x:si>
-    <x:t>20,826</x:t>
-[...2 lines deleted...]
-    <x:t>$513,152.64</x:t>
+    <x:t>15,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,002.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH5DV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,373.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,122.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>29,323</x:t>
-[...206 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>19,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,281.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrick Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB07P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,712.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Wave Quantum Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0192379V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,818.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>16,719</x:t>
-[...113 lines deleted...]
-    <x:t>Lumentum Holdings Inc</x:t>
+    <x:t>12,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,624.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>286</x:t>
-[...92 lines deleted...]
-    <x:t>33,211</x:t>
+    <x:t>-51,939</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,210.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-51,938.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-11,735.88</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-123,972.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1435,60 +1453,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b344f544cec44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re02261931abd4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R634690bc66644e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b43e149cd534634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8050ba9825c4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raabfb8be1fdb4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I81"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="48" customWidth="1"/>
+    <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1740,225 +1758,225 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
@@ -2378,167 +2396,167 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -2552,341 +2570,341 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
@@ -2900,926 +2918,926 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="2" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="2" t="s">
         <x:v>1</x:v>
       </x:c>