--- v10 (2026-10-07)
+++ v11 (2026-10-28)
@@ -1,1431 +1,1443 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaec6bafbbfa4304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c19b64582c41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20261006" sheetId="1" r:id="Raabfb8be1fdb4387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BUZZ_asof_20261026" sheetId="1" r:id="Rd810ce8367ba4613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="462">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="466">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>NKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nike Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5HS04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,295,933.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,144,316.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gamestop Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5BF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,846,705.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackberry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CR90K4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,829,003.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,821,824.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQLTW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,805,969.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,849.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micron Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C5Z1S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,626,152.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,585,739.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IOVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iovance Biotherapeutics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTLBV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,536,884.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofi Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB1ZD58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,439,850.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Super Micro Computer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYZDJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,301,408.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intel Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0G1D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,277,129.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immunitybio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007T9DYW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,163,268.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,150,818.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOOGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009S39JX6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,139,667.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,549.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,991.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apple Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XRY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,466.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,003,414.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMZN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVPV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,572.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Palantir Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7QR55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,901,904.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,700.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yandex Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NVJ6W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,904.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandisk Corp/De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R388JG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,668,665.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applovin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006HFPX77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,056.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,496,142.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPH459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,444,943.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,404,897.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netflix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CL9VN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,160.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,738.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MRNA</x:t>
   </x:si>
   <x:si>
     <x:t>Moderna Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003PHHZT1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,529</x:t>
-[...92 lines deleted...]
-    <x:t>BBG000BBJQV0</x:t>
+    <x:t>5,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,856.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trade Desk Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00629NGT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$876,302.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coreweave Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011ZTRJ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,616.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeing Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCSST7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,772.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,706.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,325.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ionq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XZP0LB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,001.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hims &amp; Hers Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q53VYM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,042.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,707.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bloom Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N7KBZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,971.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,529.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00441QMJ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,060.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DXDL6Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,399.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,615.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicenow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M1R011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,882.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Draftkings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0134WCM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,505.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,654.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crowdstrike Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLYKS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,899.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mp Materials Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJGL0F0</x:t>
   </x:si>
   <x:si>
     <x:t>13,471</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,222,802.04</x:t>
-[...197 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$504,758.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZETA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zeta Global Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010FXVQ98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,613.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,451.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>8,129</x:t>
-[...239 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>2,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,235.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dell Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DW3SZS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,688.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T68J2G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,972.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grab Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011768M53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,889.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,648.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,718.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWNFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,176.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adobe Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB5006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,085.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>LULU</x:t>
   </x:si>
   <x:si>
     <x:t>Lululemon Athletica Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R8ZVD1</x:t>
   </x:si>
   <x:si>
-    <x:t>12,543</x:t>
-[...20 lines deleted...]
-    <x:t>$1,169,238.00</x:t>
+    <x:t>4,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,080.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Optoelectronics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,396.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uipath Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GKS1G03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,381.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,675.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Business Machines Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLNNH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,989.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CELH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celsius Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NY37X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,715.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costco Wholesale Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F6H8W8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,873.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unity Software Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0056JW5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,266.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reddit Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005K1D4S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,232.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NCLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norwegian Cruise Line Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSRN78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,724.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qxo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,622.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>PYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Paypal Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0077VNXV6</x:t>
   </x:si>
   <x:si>
-    <x:t>21,311</x:t>
-[...374 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>5,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,371.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,611.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tempus Ai Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZQYJF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,033.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>OKLO</x:t>
   </x:si>
   <x:si>
     <x:t>Oklo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112CBLW3</x:t>
   </x:si>
   <x:si>
-    <x:t>12,585</x:t>
-[...62 lines deleted...]
-    <x:t>PSKY</x:t>
+    <x:t>10,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,548.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYD/WS</x:t>
   </x:si>
   <x:si>
     <x:t>Paramount Skydance Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01VS5NK99</x:t>
-[...257 lines deleted...]
-    <x:t>$230,624.19</x:t>
+    <x:t>BBG025K36C59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,780.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>-51,939</x:t>
+    <x:t>55,827</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-51,938.97</x:t>
+    <x:t>$55,826.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-48,599.97</x:t>
   </x:si>
   <x:si>
     <x:t>-0.05%</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>-0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1453,60 +1465,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b43e149cd534634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb8050ba9825c4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raabfb8be1fdb4387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc460cb82be6840b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4e3f2bef54c64ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd810ce8367ba4613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I81"/>
+  <x:dimension ref="A1:I82"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="45" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1758,428 +1770,428 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -2512,283 +2524,283 @@
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
@@ -2889,964 +2901,993 @@
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>17</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A81" s="2" t="s">
+      <x:c r="A81" s="1">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="B81" s="2" t="s">
+      <x:c r="D81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A82" s="2" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="B82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C81" s="2" t="s">
+      <x:c r="C82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D81" s="2" t="s">
+      <x:c r="D82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E81" s="2" t="s">
+      <x:c r="E82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F81" s="2" t="s">
+      <x:c r="F82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G81" s="2" t="s">
+      <x:c r="G82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H81" s="2" t="s">
+      <x:c r="H82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I81" s="2" t="s">
+      <x:c r="I82" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A81:I81"/>
+    <x:mergeCell ref="A82:I82"/>
   </x:mergeCells>
 </x:worksheet>
 </file>