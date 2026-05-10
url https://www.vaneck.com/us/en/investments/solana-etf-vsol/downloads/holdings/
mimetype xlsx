--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re112c4a832d14f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bc619fc8814047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260416" sheetId="1" r:id="Rf0e9d500afc044c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260507" sheetId="1" r:id="Rbc30f7caca8b447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  04/16/2026</x:t>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>178,604</x:t>
-[...2 lines deleted...]
-    <x:t>$15,968,674.62</x:t>
+    <x:t>182,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,125,203.34</x:t>
   </x:si>
   <x:si>
     <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,922.58</x:t>
+    <x:t>$-890.61</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bed3eae8edf431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R797ac327d46b4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0e9d500afc044c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c8416a5efb479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdd23ec2922ce4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc30f7caca8b447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>