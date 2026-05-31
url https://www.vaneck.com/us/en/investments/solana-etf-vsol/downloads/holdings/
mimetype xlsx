--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bc619fc8814047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df21d75c5e34ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260507" sheetId="1" r:id="Rbc30f7caca8b447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260528" sheetId="1" r:id="R70add481a75c4e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>182,326</x:t>
-[...5 lines deleted...]
-    <x:t>100.01%</x:t>
+    <x:t>182,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,064,662.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-890.61</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-3,633.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c8416a5efb479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdd23ec2922ce4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc30f7caca8b447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da48399bd604c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R647d06321ef54c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70add481a75c4e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>