--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df21d75c5e34ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282081312ed94458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260528" sheetId="1" r:id="R70add481a75c4e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260617" sheetId="1" r:id="Rc994c43f407e4d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>182,835</x:t>
-[...5 lines deleted...]
-    <x:t>100.02%</x:t>
+    <x:t>189,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,736,634.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,633.74</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-1,793.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da48399bd604c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R647d06321ef54c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70add481a75c4e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R286d202b5cf34ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4b8f33c87b2c4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc994c43f407e4d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>