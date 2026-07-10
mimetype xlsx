--- v3 (2026-06-20)
+++ v4 (2026-07-10)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282081312ed94458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d42fb4b9a34532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260617" sheetId="1" r:id="Rc994c43f407e4d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260709" sheetId="1" r:id="R15c868a5fc3d4808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>189,878</x:t>
-[...2 lines deleted...]
-    <x:t>$13,736,634.49</x:t>
+    <x:t>190,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,860,135.33</x:t>
   </x:si>
   <x:si>
     <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,793.13</x:t>
+    <x:t>$-1,117.01</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R286d202b5cf34ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4b8f33c87b2c4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc994c43f407e4d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f535904dc24887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rccfe42a65a0e4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15c868a5fc3d4808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>