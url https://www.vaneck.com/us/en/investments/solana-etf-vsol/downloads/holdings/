--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d42fb4b9a34532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159e6bc323d1481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260709" sheetId="1" r:id="R15c868a5fc3d4808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260729" sheetId="1" r:id="R0d3bce9e1c5841b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>190,324</x:t>
-[...5 lines deleted...]
-    <x:t>100.01%</x:t>
+    <x:t>194,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,255,380.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,117.01</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-3,540.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f535904dc24887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rccfe42a65a0e4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15c868a5fc3d4808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10d9249019146d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R36928e1ca89b4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d3bce9e1c5841b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>