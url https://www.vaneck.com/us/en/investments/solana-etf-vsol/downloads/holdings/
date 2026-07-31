--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159e6bc323d1481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4806eb68b85b4c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260729" sheetId="1" r:id="R0d3bce9e1c5841b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260729" sheetId="1" r:id="Rbb853d162525495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
     <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10d9249019146d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R36928e1ca89b4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d3bce9e1c5841b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd908656f6a4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f2bd23370ef4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb853d162525495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>