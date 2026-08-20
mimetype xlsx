--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4806eb68b85b4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4344dfe516f45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260729" sheetId="1" r:id="Rbb853d162525495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260819" sheetId="1" r:id="R2e7f2b68f6134135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>194,059</x:t>
-[...5 lines deleted...]
-    <x:t>100.02%</x:t>
+    <x:t>194,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,994,852.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,540.66</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-2,260.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd908656f6a4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f2bd23370ef4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb853d162525495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb255642a5bdf41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27f4cd3eb33e4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e7f2b68f6134135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>