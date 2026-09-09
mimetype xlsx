--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4344dfe516f45d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8536b47269284c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260819" sheetId="1" r:id="R2e7f2b68f6134135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260908" sheetId="1" r:id="Re80e358cf76c4cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>194,454</x:t>
-[...5 lines deleted...]
-    <x:t>100.01%</x:t>
+    <x:t>231,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,932,526.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,260.40</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-14,511.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb255642a5bdf41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R27f4cd3eb33e4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e7f2b68f6134135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a1ff88cc0c487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5cf99d39f4384ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re80e358cf76c4cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>