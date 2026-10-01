--- v8 (2026-09-09)
+++ v9 (2026-10-01)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8536b47269284c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9914b9ba1254cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260908" sheetId="1" r:id="Re80e358cf76c4cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260930" sheetId="1" r:id="Reaac4475b3c441a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  09/08/2026</x:t>
+    <x:t>Daily Holdings (%)  09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>231,827</x:t>
-[...5 lines deleted...]
-    <x:t>100.06%</x:t>
+    <x:t>242,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,553,345.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-14,511.09</x:t>
-[...2 lines deleted...]
-    <x:t>-0.06%</x:t>
+    <x:t>$-6,281.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a1ff88cc0c487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5cf99d39f4384ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re80e358cf76c4cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d4f6847b8b4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R08cb98bcf6ad42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reaac4475b3c441a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>