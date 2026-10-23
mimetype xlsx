--- v9 (2026-10-01)
+++ v10 (2026-10-23)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9914b9ba1254cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2dab4ba27b949f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20260930" sheetId="1" r:id="Reaac4475b3c441a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="VSOL_asof_20261022" sheetId="1" r:id="R9d8804856b2147ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  09/30/2026</x:t>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Solana</x:t>
   </x:si>
   <x:si>
-    <x:t>242,270</x:t>
-[...2 lines deleted...]
-    <x:t>$28,553,345.47</x:t>
+    <x:t>201,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,840,584.66</x:t>
   </x:si>
   <x:si>
     <x:t>100.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,281.63</x:t>
+    <x:t>$-4,058.48</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d4f6847b8b4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R08cb98bcf6ad42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reaac4475b3c441a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c3f1003b1a4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R80f22a44550e4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d8804856b2147ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="13" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>