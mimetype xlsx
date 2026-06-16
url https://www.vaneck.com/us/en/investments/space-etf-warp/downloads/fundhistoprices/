--- v0 (2026-05-27)
+++ v1 (2026-06-16)
@@ -1,128 +1,551 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e3a7b2ceec4680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb152d83d0d4f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_05_26_26" sheetId="1" r:id="R377a6de182e04d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_06_15_26" sheetId="1" r:id="R467a2eb7e08e4da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="151">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="287">
   <x:si>
     <x:t>VanEck Space ETF - WARP</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.2359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,569,266.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,392.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.9880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,019,787.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,453.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.1787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,700,245.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,642.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.2577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,792,854.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,400.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.7245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,577,123.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,440.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.3539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,314,531.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,569.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.0765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,685,454.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,568.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.1422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,713,273.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,821.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.3053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,340,689.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,749.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.3904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,760,233.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,928.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.2470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,525,127.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,917.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36.3876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,848,320.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,195.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38.2789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,795,202.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,353.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37.2751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,892,054.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,271.44</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>36.3276</x:t>
   </x:si>
   <x:si>
     <x:t>2.81</x:t>
   </x:si>
   <x:si>
     <x:t>8.37</x:t>
   </x:si>
   <x:si>
     <x:t>37.17</x:t>
   </x:si>
   <x:si>
     <x:t>422,700</x:t>
   </x:si>
   <x:si>
-    <x:t>0.84</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2.32</x:t>
   </x:si>
   <x:si>
     <x:t>12,351,377.38</x:t>
   </x:si>
   <x:si>
     <x:t>3,183.42</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>33.5220</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>33.87</x:t>
   </x:si>
   <x:si>
     <x:t>207,377</x:t>
   </x:si>
   <x:si>
     <x:t>0.35</x:t>
   </x:si>
   <x:si>
     <x:t>1.04</x:t>
   </x:si>
   <x:si>
     <x:t>11,397,484.64</x:t>
   </x:si>
   <x:si>
     <x:t>2,988.20</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>2,944.19</x:t>
   </x:si>
   <x:si>
     <x:t>05/23/2026</x:t>
@@ -136,101 +559,92 @@
   <x:si>
     <x:t>7.14</x:t>
   </x:si>
   <x:si>
     <x:t>200,890</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>31.2867</x:t>
   </x:si>
   <x:si>
     <x:t>-0.24</x:t>
   </x:si>
   <x:si>
     <x:t>-0.76</x:t>
   </x:si>
   <x:si>
     <x:t>31.40</x:t>
   </x:si>
   <x:si>
     <x:t>69,742</x:t>
   </x:si>
   <x:si>
-    <x:t>0.11</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10,637,490.49</x:t>
   </x:si>
   <x:si>
     <x:t>2,745.32</x:t>
   </x:si>
   <x:si>
     <x:t>05/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>31.5250</x:t>
   </x:si>
   <x:si>
     <x:t>1.02</x:t>
   </x:si>
   <x:si>
     <x:t>3.35</x:t>
   </x:si>
   <x:si>
     <x:t>31.58</x:t>
   </x:si>
   <x:si>
     <x:t>32,639</x:t>
   </x:si>
   <x:si>
-    <x:t>0.05</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.16</x:t>
   </x:si>
   <x:si>
     <x:t>10,718,492.07</x:t>
   </x:si>
   <x:si>
     <x:t>2,758.97</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>30.5043</x:t>
   </x:si>
   <x:si>
     <x:t>0.08</x:t>
   </x:si>
   <x:si>
-    <x:t>0.25</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>30.49</x:t>
   </x:si>
   <x:si>
     <x:t>34,768</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01</x:t>
   </x:si>
   <x:si>
     <x:t>-0.04</x:t>
   </x:si>
   <x:si>
     <x:t>10,371,463.86</x:t>
   </x:si>
   <x:si>
     <x:t>2,678.78</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>30.4270</x:t>
   </x:si>
   <x:si>
     <x:t>0.59</x:t>
@@ -305,56 +719,50 @@
     <x:t>57,063</x:t>
   </x:si>
   <x:si>
     <x:t>7,388,709.36</x:t>
   </x:si>
   <x:si>
     <x:t>2,700.86</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>29.4796</x:t>
   </x:si>
   <x:si>
     <x:t>0.63</x:t>
   </x:si>
   <x:si>
     <x:t>2.18</x:t>
   </x:si>
   <x:si>
     <x:t>29.62</x:t>
   </x:si>
   <x:si>
     <x:t>89,498</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>0.48</x:t>
   </x:si>
   <x:si>
     <x:t>1,768,774.17</x:t>
   </x:si>
   <x:si>
     <x:t>2,587.23</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>28.8499</x:t>
   </x:si>
   <x:si>
     <x:t>-0.35</x:t>
   </x:si>
   <x:si>
     <x:t>-1.21</x:t>
   </x:si>
   <x:si>
     <x:t>28.93</x:t>
   </x:si>
   <x:si>
     <x:t>52,845</x:t>
   </x:si>
@@ -523,56 +931,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1a4bf2d71b4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R776ade5bd2044f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R377a6de182e04d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb8c6d1b9d24efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5f1a36c2de9e4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R467a2eb7e08e4da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J24"/>
+  <x:dimension ref="A1:J44"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="14" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -655,654 +1063,1294 @@
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J3" s="4" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10" ht="15" customHeight="1">
       <x:c r="A4" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D4" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E4" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F4" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G4" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="G4" s="4" t="s">
+      <x:c r="H4" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="H4" s="4" t="s">
+      <x:c r="I4" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="I4" s="4" t="s">
+      <x:c r="J4" s="4" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E5" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F5" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G5" s="4" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H5" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="H5" s="4" t="s">
+      <x:c r="I5" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="I5" s="4" t="s">
+      <x:c r="J5" s="4" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H6" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="H6" s="4" t="s">
+      <x:c r="I6" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="I6" s="4" t="s">
+      <x:c r="J6" s="4" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I8" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J8" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I10" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J10" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F11" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G11" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H11" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J11" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I12" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="J12" s="4" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
+      <x:c r="D13" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E13" s="4" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F13" s="4" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C13" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E13" s="4" t="s">
+      <x:c r="H13" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I13" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="F13" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="H13" s="4" t="s">
+      <x:c r="J13" s="4" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H15" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J15" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H16" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I16" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J16" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F17" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H17" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J17" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C18" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D18" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E18" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F18" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G18" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H18" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I18" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J18" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E20" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="F20" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="G20" s="4" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H20" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I20" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="J20" s="4" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F22" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G22" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H22" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I22" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J22" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E23" s="4" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F23" s="4" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="G23" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H23" s="4" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="J23" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A24" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D23" s="4" t="s">
+      <x:c r="D24" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E23" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="F23" s="4" t="s">
+      <x:c r="E24" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G24" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="I24" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="J24" s="4" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G23" s="4" t="s">
+      <x:c r="G25" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="J25" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A26" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="H23" s="4" t="s">
+      <x:c r="D26" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="I26" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="J26" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A27" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="J27" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A28" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="G28" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H28" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I28" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="J28" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A29" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="G29" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H29" s="4" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="J29" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A30" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G30" s="4" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="I30" s="4" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J30" s="4" t="s">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A31" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="G31" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="J31" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A32" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="I23" s="4" t="s">
-[...3 lines deleted...]
-        <x:v>150</x:v>
+      <x:c r="D32" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H32" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I32" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J32" s="4" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A33" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H33" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I33" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J33" s="4" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A34" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E34" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F34" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="G34" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H34" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I34" s="4" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J34" s="4" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A35" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="G35" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H35" s="4" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J35" s="4" t="s">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A36" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="G36" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H36" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="I36" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J36" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A37" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F37" s="4" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="G37" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H37" s="4" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J37" s="4" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A38" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E38" s="4" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F38" s="4" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="G38" s="4" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H38" s="4" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="I38" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="J38" s="4" t="s">
+        <x:v>260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A39" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E39" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F39" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G39" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H39" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J39" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A40" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E40" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F40" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H40" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I40" s="4" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J40" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A41" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="G41" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H41" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I41" s="4" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J41" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A42" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="G42" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H42" s="4" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="I42" s="4" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="J42" s="4" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A43" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E43" s="4" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F43" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H43" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="J43" s="4" t="s">
+        <x:v>286</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>