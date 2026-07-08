--- v1 (2026-06-16)
+++ v2 (2026-07-08)
@@ -1,128 +1,569 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb152d83d0d4f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re469baaa704f47e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_06_15_26" sheetId="1" r:id="R467a2eb7e08e4da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_07_07_26" sheetId="1" r:id="R566a81cee98e4683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="287">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="422">
   <x:si>
     <x:t>VanEck Space ETF - WARP</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.0104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,878,866.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,024.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.5151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,617,554.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,155.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.8914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,302,346.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,198.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,189.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.7953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,037,434.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,181.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.6588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,988,784.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,254.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.6141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,797,602.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,162.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.2599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,512,992.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,956.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.8370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,743,253.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,921.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.4974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,945,282.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,977.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.5635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,885,511.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,073.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.1380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,931,160.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,122.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.8850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,110,773.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,269.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,272.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.1859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,658,375.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,304.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.9974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,315,221.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,287.30</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.2359</x:t>
   </x:si>
   <x:si>
     <x:t>-0.75</x:t>
   </x:si>
   <x:si>
     <x:t>-2.69</x:t>
   </x:si>
   <x:si>
     <x:t>26.97</x:t>
   </x:si>
   <x:si>
     <x:t>360,374</x:t>
   </x:si>
   <x:si>
     <x:t>-0.27</x:t>
   </x:si>
   <x:si>
     <x:t>-0.98</x:t>
   </x:si>
   <x:si>
     <x:t>49,569,266.38</x:t>
   </x:si>
   <x:si>
     <x:t>2,392.49</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.9880</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>27.76</x:t>
   </x:si>
   <x:si>
     <x:t>-0.23</x:t>
   </x:si>
   <x:si>
     <x:t>-0.82</x:t>
   </x:si>
   <x:si>
     <x:t>47,019,787.61</x:t>
   </x:si>
   <x:si>
     <x:t>2,453.74</x:t>
   </x:si>
   <x:si>
     <x:t>06/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-2.19</x:t>
   </x:si>
   <x:si>
     <x:t>-7.26</x:t>
@@ -187,299 +628,272 @@
   <x:si>
     <x:t>45,792,854.71</x:t>
   </x:si>
   <x:si>
     <x:t>2,400.50</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.7245</x:t>
   </x:si>
   <x:si>
     <x:t>-1.63</x:t>
   </x:si>
   <x:si>
     <x:t>-5.55</x:t>
   </x:si>
   <x:si>
     <x:t>27.54</x:t>
   </x:si>
   <x:si>
     <x:t>162,343</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.18</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.67</x:t>
   </x:si>
   <x:si>
     <x:t>46,577,123.05</x:t>
   </x:si>
   <x:si>
     <x:t>2,440.41</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>29.3539</x:t>
   </x:si>
   <x:si>
-    <x:t>0.28</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.95</x:t>
   </x:si>
   <x:si>
     <x:t>29.37</x:t>
   </x:si>
   <x:si>
     <x:t>98,381</x:t>
   </x:si>
   <x:si>
     <x:t>0.02</x:t>
   </x:si>
   <x:si>
     <x:t>49,314,531.32</x:t>
   </x:si>
   <x:si>
     <x:t>2,569.20</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>29.0765</x:t>
   </x:si>
   <x:si>
     <x:t>29.09</x:t>
   </x:si>
   <x:si>
-    <x:t>0.01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>47,685,454.63</x:t>
   </x:si>
   <x:si>
     <x:t>2,568.17</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-3.07</x:t>
   </x:si>
   <x:si>
     <x:t>-9.54</x:t>
   </x:si>
   <x:si>
     <x:t>148,415</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>32.1422</x:t>
   </x:si>
   <x:si>
     <x:t>0.84</x:t>
   </x:si>
   <x:si>
     <x:t>2.67</x:t>
   </x:si>
   <x:si>
     <x:t>32.33</x:t>
   </x:si>
   <x:si>
     <x:t>230,784</x:t>
   </x:si>
   <x:si>
-    <x:t>0.19</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.58</x:t>
   </x:si>
   <x:si>
     <x:t>52,713,273.65</x:t>
   </x:si>
   <x:si>
     <x:t>2,821.23</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>31.3053</x:t>
   </x:si>
   <x:si>
     <x:t>-2.09</x:t>
   </x:si>
   <x:si>
     <x:t>-6.24</x:t>
   </x:si>
   <x:si>
     <x:t>31.21</x:t>
   </x:si>
   <x:si>
     <x:t>166,043</x:t>
   </x:si>
   <x:si>
     <x:t>-0.10</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.30</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>51,340,689.91</x:t>
   </x:si>
   <x:si>
     <x:t>2,749.13</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>33.3904</x:t>
   </x:si>
   <x:si>
     <x:t>0.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.43</x:t>
   </x:si>
   <x:si>
     <x:t>33.50</x:t>
   </x:si>
   <x:si>
     <x:t>159,599</x:t>
   </x:si>
   <x:si>
-    <x:t>0.11</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.33</x:t>
   </x:si>
   <x:si>
     <x:t>54,760,233.48</x:t>
   </x:si>
   <x:si>
     <x:t>2,928.15</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>33.2470</x:t>
   </x:si>
   <x:si>
     <x:t>-3.14</x:t>
   </x:si>
   <x:si>
     <x:t>-8.63</x:t>
   </x:si>
   <x:si>
     <x:t>33.10</x:t>
   </x:si>
   <x:si>
     <x:t>237,821</x:t>
   </x:si>
   <x:si>
     <x:t>-0.15</x:t>
   </x:si>
   <x:si>
     <x:t>-0.44</x:t>
   </x:si>
   <x:si>
     <x:t>54,525,127.33</x:t>
   </x:si>
   <x:si>
     <x:t>2,917.55</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>36.3876</x:t>
   </x:si>
   <x:si>
     <x:t>36.32</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.07</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>45,848,320.25</x:t>
   </x:si>
   <x:si>
     <x:t>3,195.59</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-1.89</x:t>
   </x:si>
   <x:si>
     <x:t>-4.94</x:t>
   </x:si>
   <x:si>
     <x:t>484,887</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>38.2789</x:t>
   </x:si>
   <x:si>
     <x:t>1.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.69</x:t>
   </x:si>
   <x:si>
     <x:t>38.38</x:t>
   </x:si>
   <x:si>
     <x:t>419,104</x:t>
   </x:si>
   <x:si>
-    <x:t>0.10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.25</x:t>
   </x:si>
   <x:si>
     <x:t>26,795,202.59</x:t>
   </x:si>
   <x:si>
     <x:t>3,353.76</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>37.2751</x:t>
   </x:si>
   <x:si>
     <x:t>2.61</x:t>
   </x:si>
   <x:si>
     <x:t>37.53</x:t>
   </x:si>
   <x:si>
     <x:t>460,593</x:t>
   </x:si>
   <x:si>
     <x:t>0.67</x:t>
@@ -511,53 +925,50 @@
   <x:si>
     <x:t>2.32</x:t>
   </x:si>
   <x:si>
     <x:t>12,351,377.38</x:t>
   </x:si>
   <x:si>
     <x:t>3,183.42</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>33.5220</x:t>
   </x:si>
   <x:si>
     <x:t>33.87</x:t>
   </x:si>
   <x:si>
     <x:t>207,377</x:t>
   </x:si>
   <x:si>
     <x:t>0.35</x:t>
   </x:si>
   <x:si>
-    <x:t>1.04</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11,397,484.64</x:t>
   </x:si>
   <x:si>
     <x:t>2,988.20</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>2,944.19</x:t>
   </x:si>
   <x:si>
     <x:t>05/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.24</x:t>
   </x:si>
   <x:si>
     <x:t>7.14</x:t>
   </x:si>
   <x:si>
     <x:t>200,890</x:t>
@@ -791,56 +1202,50 @@
     <x:t>29.32</x:t>
   </x:si>
   <x:si>
     <x:t>122,813</x:t>
   </x:si>
   <x:si>
     <x:t>0.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.40</x:t>
   </x:si>
   <x:si>
     <x:t>584,066.17</x:t>
   </x:si>
   <x:si>
     <x:t>2,562.90</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.8055</x:t>
   </x:si>
   <x:si>
     <x:t>27.87</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>0.23</x:t>
   </x:si>
   <x:si>
     <x:t>556,109.91</x:t>
   </x:si>
   <x:si>
     <x:t>2,437.83</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.53</x:t>
   </x:si>
   <x:si>
     <x:t>10.00</x:t>
   </x:si>
   <x:si>
     <x:t>79,489</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026</x:t>
   </x:si>
@@ -931,56 +1336,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb8c6d1b9d24efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5f1a36c2de9e4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R467a2eb7e08e4da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc1d5f66b964566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0324bd7099d44d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R566a81cee98e4683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J44"/>
+  <x:dimension ref="A1:J66"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="14" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -1063,1294 +1468,1998 @@
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J3" s="4" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10" ht="15" customHeight="1">
       <x:c r="A4" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D4" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E4" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F4" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G4" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H4" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I4" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J4" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E5" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F5" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G5" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H5" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J5" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
+      <x:c r="F7" s="4" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C7" s="4" t="s">
+      <x:c r="H7" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D7" s="4" t="s">
+      <x:c r="I7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E7" s="4" t="s">
+      <x:c r="J7" s="4" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="E8" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F8" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C8" s="4" t="s">
+      <x:c r="G8" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H8" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I8" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="J8" s="4" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H9" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="J9" s="4" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H10" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="J10" s="4" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H11" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="I11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C11" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E11" s="4" t="s">
+      <x:c r="J11" s="4" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E13" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F13" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G13" s="4" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H13" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C13" s="4" t="s">
+      <x:c r="I13" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D13" s="4" t="s">
+      <x:c r="J13" s="4" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C14" s="4" t="s">
+      <x:c r="D14" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D14" s="4" t="s">
+      <x:c r="E14" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F14" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E14" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E15" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F15" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G15" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="H15" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C15" s="4" t="s">
+      <x:c r="I15" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D15" s="4" t="s">
+      <x:c r="J15" s="4" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E16" s="4" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F16" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="G16" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="H16" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I16" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C16" s="4" t="s">
+      <x:c r="J16" s="4" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H17" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H18" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="J18" s="4" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J20" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F22" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G22" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H22" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I22" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J22" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H23" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J23" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C24" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D24" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E24" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F24" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G24" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H24" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I24" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J24" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C25" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E25" s="4" t="s">
+      <x:c r="G25" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F25" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="4" t="s">
+      <x:c r="H25" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="H25" s="4" t="s">
+      <x:c r="J25" s="4" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C26" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D26" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E26" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F26" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G26" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H26" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I26" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J26" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="B27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C27" s="4" t="s">
+      <x:c r="J27" s="4" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
+      <x:c r="D28" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C28" s="4" t="s">
+      <x:c r="E28" s="4" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D28" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G28" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H28" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I28" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="B29" s="1" t="s">
+      <x:c r="G29" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C29" s="4" t="s">
+      <x:c r="H29" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D29" s="4" t="s">
+      <x:c r="I29" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E29" s="4" t="s">
+      <x:c r="J29" s="4" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
+      <x:c r="F30" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C30" s="4" t="s">
+      <x:c r="G30" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D30" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="E30" s="4" t="s">
+      <x:c r="H30" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="s">
+      <x:c r="I30" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="G30" s="4" t="s">
+      <x:c r="J30" s="4" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
+      <x:c r="E31" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C31" s="4" t="s">
+      <x:c r="F31" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D31" s="4" t="s">
+      <x:c r="G31" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E31" s="4" t="s">
+      <x:c r="I31" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F31" s="4" t="s">
+      <x:c r="J31" s="4" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
+      <x:c r="F32" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C32" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E32" s="4" t="s">
+      <x:c r="G32" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F32" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I32" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="I32" s="4" t="s">
+      <x:c r="J32" s="4" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C33" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D33" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E33" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F33" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G33" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H33" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J33" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E34" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="B34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C34" s="4" t="s">
+      <x:c r="F34" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H34" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I34" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D34" s="4" t="s">
+      <x:c r="J34" s="4" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C35" s="4" t="s">
+      <x:c r="D35" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D35" s="4" t="s">
+      <x:c r="E35" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E35" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G35" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H35" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J35" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="F36" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C36" s="4" t="s">
+      <x:c r="G36" s="4" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H36" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D36" s="4" t="s">
+      <x:c r="I36" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E36" s="4" t="s">
+      <x:c r="J36" s="4" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="E37" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C37" s="4" t="s">
+      <x:c r="F37" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D37" s="4" t="s">
+      <x:c r="G37" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E37" s="4" t="s">
+      <x:c r="H37" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F37" s="4" t="s">
+      <x:c r="J37" s="4" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="E38" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C38" s="4" t="s">
+      <x:c r="F38" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D38" s="4" t="s">
+      <x:c r="G38" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H38" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E38" s="4" t="s">
+      <x:c r="I38" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F38" s="4" t="s">
+      <x:c r="J38" s="4" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E39" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="F39" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C39" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E39" s="4" t="s">
+      <x:c r="G39" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="F39" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="4" t="s">
+      <x:c r="H39" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="H39" s="4" t="s">
+      <x:c r="I39" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="I39" s="4" t="s">
+      <x:c r="J39" s="4" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="B40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C40" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H40" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I40" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J40" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="B41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C41" s="4" t="s">
+      <x:c r="F41" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="4" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H41" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="I41" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D41" s="4" t="s">
+      <x:c r="J41" s="4" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C42" s="4" t="s">
+      <x:c r="D42" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D42" s="4" t="s">
+      <x:c r="E42" s="4" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E42" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G42" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H42" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I42" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J42" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E43" s="4" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F43" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="B43" s="1" t="s">
+      <x:c r="G43" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H43" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C43" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E43" s="4" t="s">
+      <x:c r="I43" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F43" s="4" t="s">
+      <x:c r="J43" s="4" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A44" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E44" s="4" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F44" s="4" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="G44" s="4" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H44" s="4" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="I44" s="4" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J44" s="4" t="s">
+        <x:v>293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A45" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="G45" s="4" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H45" s="4" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="J45" s="4" t="s">
+        <x:v>302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A46" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F46" s="4" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="G46" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H46" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I46" s="4" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J46" s="4" t="s">
+        <x:v>309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A47" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C47" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E47" s="4" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F47" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G43" s="4" t="s">
-[...9 lines deleted...]
-        <x:v>286</x:v>
+      <x:c r="G47" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H47" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I47" s="4" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J47" s="4" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A48" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C48" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D48" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E48" s="4" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F48" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G48" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H48" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I48" s="4" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J48" s="4" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A49" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C49" s="4" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E49" s="4" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F49" s="4" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="G49" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H49" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I49" s="4" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J49" s="4" t="s">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A50" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F50" s="4" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="G50" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H50" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="I50" s="4" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="J50" s="4" t="s">
+        <x:v>324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A51" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F51" s="4" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="G51" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H51" s="4" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="J51" s="4" t="s">
+        <x:v>333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A52" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C52" s="4" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E52" s="4" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="F52" s="4" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="G52" s="4" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H52" s="4" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="I52" s="4" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J52" s="4" t="s">
+        <x:v>342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A53" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E53" s="4" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="F53" s="4" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="G53" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H53" s="4" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="I53" s="4" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="J53" s="4" t="s">
+        <x:v>351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A54" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C54" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E54" s="4" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F54" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G54" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H54" s="4" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="I54" s="4" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="J54" s="4" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A55" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C55" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D55" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E55" s="4" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F55" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G55" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H55" s="4" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="I55" s="4" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="J55" s="4" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A56" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C56" s="4" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E56" s="4" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F56" s="4" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="G56" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H56" s="4" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="I56" s="4" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="J56" s="4" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A57" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E57" s="4" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F57" s="4" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="G57" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H57" s="4" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="I57" s="4" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="J57" s="4" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A58" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E58" s="4" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F58" s="4" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="G58" s="4" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H58" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="I58" s="4" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="J58" s="4" t="s">
+        <x:v>378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A59" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E59" s="4" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F59" s="4" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="G59" s="4" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H59" s="4" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="I59" s="4" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="J59" s="4" t="s">
+        <x:v>387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A60" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E60" s="4" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F60" s="4" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="G60" s="4" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H60" s="4" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="I60" s="4" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="J60" s="4" t="s">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A61" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E61" s="4" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F61" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G61" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H61" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I61" s="4" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="J61" s="4" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A62" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C62" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E62" s="4" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F62" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G62" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H62" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I62" s="4" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="J62" s="4" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A63" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E63" s="4" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F63" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="G63" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H63" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I63" s="4" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="J63" s="4" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A64" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E64" s="4" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F64" s="4" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G64" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H64" s="4" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="I64" s="4" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J64" s="4" t="s">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A65" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E65" s="4" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F65" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G65" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H65" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I65" s="4" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="J65" s="4" t="s">
+        <x:v>421</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>