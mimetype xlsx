--- v2 (2026-07-08)
+++ v3 (2026-07-29)
@@ -1,167 +1,584 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re469baaa704f47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e224864fbd54cc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_07_07_26" sheetId="1" r:id="R566a81cee98e4683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_07_28_26" sheetId="1" r:id="R3624b2878b144064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="422">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="860" uniqueCount="544">
   <x:si>
     <x:t>VanEck Space ETF - WARP</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.7348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,097,391.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,647.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.9395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,469,839.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,667.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.6901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,016,046.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,643.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.5046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,498,310.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,716.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.5430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,568,230.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,718.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.9465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,302,610.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,752.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.1240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,805,622.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,681.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.4411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,382,718.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,708.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.6145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-6.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,698,460.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,726.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.9237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,081,144.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,841.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.2816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,732,446.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,871.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.1877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,561,619.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,863.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.1253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,268,116.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,944.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.6623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,245,287.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,991.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.8253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,542,026.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,005.91</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>23.0104</x:t>
   </x:si>
   <x:si>
     <x:t>-1.50</x:t>
   </x:si>
   <x:si>
     <x:t>-6.14</x:t>
   </x:si>
   <x:si>
     <x:t>23.05</x:t>
   </x:si>
   <x:si>
     <x:t>56,115</x:t>
   </x:si>
   <x:si>
-    <x:t>0.04</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>41,878,866.42</x:t>
   </x:si>
   <x:si>
     <x:t>2,024.74</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.5151</x:t>
   </x:si>
   <x:si>
     <x:t>-0.38</x:t>
   </x:si>
   <x:si>
     <x:t>-1.51</x:t>
   </x:si>
   <x:si>
     <x:t>24.49</x:t>
   </x:si>
   <x:si>
     <x:t>31,290</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.03</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>44,617,554.01</x:t>
   </x:si>
   <x:si>
     <x:t>2,155.00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.8914</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>24.92</x:t>
   </x:si>
   <x:si>
-    <x:t>0.03</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>45,302,346.29</x:t>
   </x:si>
   <x:si>
     <x:t>2,198.85</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>45,487</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.39</x:t>
   </x:si>
   <x:si>
     <x:t>45,444</x:t>
@@ -193,149 +610,137 @@
   <x:si>
     <x:t>56,037,434.05</x:t>
   </x:si>
   <x:si>
     <x:t>2,181.60</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.6588</x:t>
   </x:si>
   <x:si>
     <x:t>1.04</x:t>
   </x:si>
   <x:si>
     <x:t>4.24</x:t>
   </x:si>
   <x:si>
     <x:t>25.73</x:t>
   </x:si>
   <x:si>
     <x:t>100,530</x:t>
   </x:si>
   <x:si>
-    <x:t>0.07</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>57,988,784.21</x:t>
   </x:si>
   <x:si>
     <x:t>2,254.76</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.6141</x:t>
   </x:si>
   <x:si>
     <x:t>2.35</x:t>
   </x:si>
   <x:si>
     <x:t>10.58</x:t>
   </x:si>
   <x:si>
     <x:t>24.67</x:t>
   </x:si>
   <x:si>
     <x:t>92,086</x:t>
   </x:si>
   <x:si>
     <x:t>0.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.23</x:t>
   </x:si>
   <x:si>
     <x:t>44,797,602.92</x:t>
   </x:si>
   <x:si>
     <x:t>2,162.30</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.2599</x:t>
   </x:si>
   <x:si>
     <x:t>22.20</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.06</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.26</x:t>
   </x:si>
   <x:si>
     <x:t>40,512,992.77</x:t>
   </x:si>
   <x:si>
     <x:t>1,956.90</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.42</x:t>
   </x:si>
   <x:si>
     <x:t>1.94</x:t>
   </x:si>
   <x:si>
     <x:t>279,034</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>21.8370</x:t>
   </x:si>
   <x:si>
     <x:t>-0.66</x:t>
   </x:si>
   <x:si>
     <x:t>-2.94</x:t>
   </x:si>
   <x:si>
     <x:t>21.79</x:t>
   </x:si>
   <x:si>
     <x:t>49,317</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.05</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.21</x:t>
   </x:si>
   <x:si>
     <x:t>39,743,253.39</x:t>
   </x:si>
   <x:si>
     <x:t>1,921.90</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.4974</x:t>
   </x:si>
   <x:si>
     <x:t>-1.07</x:t>
   </x:si>
   <x:si>
     <x:t>-4.52</x:t>
   </x:si>
   <x:si>
     <x:t>22.51</x:t>
   </x:si>
   <x:si>
     <x:t>65,274</x:t>
@@ -445,110 +850,101 @@
   <x:si>
     <x:t>224,897</x:t>
   </x:si>
   <x:si>
     <x:t>2,272.31</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.1859</x:t>
   </x:si>
   <x:si>
     <x:t>0.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.73</x:t>
   </x:si>
   <x:si>
     <x:t>26.14</x:t>
   </x:si>
   <x:si>
     <x:t>283,693</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.19</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>47,658,375.08</x:t>
   </x:si>
   <x:si>
     <x:t>2,304.27</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.9974</x:t>
   </x:si>
   <x:si>
     <x:t>-1.24</x:t>
   </x:si>
   <x:si>
     <x:t>-4.55</x:t>
   </x:si>
   <x:si>
     <x:t>25.98</x:t>
   </x:si>
   <x:si>
     <x:t>246,173</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.02</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.07</x:t>
   </x:si>
   <x:si>
     <x:t>47,315,221.94</x:t>
   </x:si>
   <x:si>
     <x:t>2,287.30</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.2359</x:t>
   </x:si>
   <x:si>
     <x:t>-0.75</x:t>
   </x:si>
   <x:si>
     <x:t>-2.69</x:t>
   </x:si>
   <x:si>
     <x:t>26.97</x:t>
   </x:si>
   <x:si>
     <x:t>360,374</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.27</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.98</x:t>
   </x:si>
   <x:si>
     <x:t>49,569,266.38</x:t>
   </x:si>
   <x:si>
     <x:t>2,392.49</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.9880</x:t>
   </x:si>
   <x:si>
     <x:t>27.76</x:t>
   </x:si>
   <x:si>
     <x:t>-0.23</x:t>
   </x:si>
   <x:si>
     <x:t>-0.82</x:t>
   </x:si>
   <x:si>
     <x:t>47,019,787.61</x:t>
@@ -589,116 +985,104 @@
   <x:si>
     <x:t>403,747</x:t>
   </x:si>
   <x:si>
     <x:t>0.48</x:t>
   </x:si>
   <x:si>
     <x:t>1.61</x:t>
   </x:si>
   <x:si>
     <x:t>50,700,245.98</x:t>
   </x:si>
   <x:si>
     <x:t>2,642.42</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.2577</x:t>
   </x:si>
   <x:si>
     <x:t>-0.47</x:t>
   </x:si>
   <x:si>
-    <x:t>-1.68</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>27.31</x:t>
   </x:si>
   <x:si>
     <x:t>90,677</x:t>
   </x:si>
   <x:si>
-    <x:t>0.05</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.20</x:t>
   </x:si>
   <x:si>
     <x:t>45,792,854.71</x:t>
   </x:si>
   <x:si>
     <x:t>2,400.50</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.7245</x:t>
   </x:si>
   <x:si>
-    <x:t>-1.63</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-5.55</x:t>
   </x:si>
   <x:si>
     <x:t>27.54</x:t>
   </x:si>
   <x:si>
     <x:t>162,343</x:t>
   </x:si>
   <x:si>
     <x:t>-0.67</x:t>
   </x:si>
   <x:si>
     <x:t>46,577,123.05</x:t>
   </x:si>
   <x:si>
     <x:t>2,440.41</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>29.3539</x:t>
   </x:si>
   <x:si>
     <x:t>0.95</x:t>
   </x:si>
   <x:si>
     <x:t>29.37</x:t>
   </x:si>
   <x:si>
     <x:t>98,381</x:t>
   </x:si>
   <x:si>
-    <x:t>0.02</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>49,314,531.32</x:t>
   </x:si>
   <x:si>
     <x:t>2,569.20</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>29.0765</x:t>
   </x:si>
   <x:si>
     <x:t>29.09</x:t>
   </x:si>
   <x:si>
     <x:t>47,685,454.63</x:t>
   </x:si>
   <x:si>
     <x:t>2,568.17</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2026</x:t>
@@ -790,53 +1174,50 @@
   <x:si>
     <x:t>54,760,233.48</x:t>
   </x:si>
   <x:si>
     <x:t>2,928.15</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>33.2470</x:t>
   </x:si>
   <x:si>
     <x:t>-3.14</x:t>
   </x:si>
   <x:si>
     <x:t>-8.63</x:t>
   </x:si>
   <x:si>
     <x:t>33.10</x:t>
   </x:si>
   <x:si>
     <x:t>237,821</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.15</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.44</x:t>
   </x:si>
   <x:si>
     <x:t>54,525,127.33</x:t>
   </x:si>
   <x:si>
     <x:t>2,917.55</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>36.3876</x:t>
   </x:si>
   <x:si>
     <x:t>36.32</x:t>
   </x:si>
   <x:si>
     <x:t>45,848,320.25</x:t>
   </x:si>
   <x:si>
     <x:t>3,195.59</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2026</x:t>
@@ -850,53 +1231,50 @@
   <x:si>
     <x:t>-4.94</x:t>
   </x:si>
   <x:si>
     <x:t>484,887</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>38.2789</x:t>
   </x:si>
   <x:si>
     <x:t>1.00</x:t>
   </x:si>
   <x:si>
     <x:t>2.69</x:t>
   </x:si>
   <x:si>
     <x:t>38.38</x:t>
   </x:si>
   <x:si>
     <x:t>419,104</x:t>
   </x:si>
   <x:si>
-    <x:t>0.25</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>26,795,202.59</x:t>
   </x:si>
   <x:si>
     <x:t>3,353.76</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>37.2751</x:t>
   </x:si>
   <x:si>
     <x:t>2.61</x:t>
   </x:si>
   <x:si>
     <x:t>37.53</x:t>
   </x:si>
   <x:si>
     <x:t>460,593</x:t>
   </x:si>
   <x:si>
     <x:t>0.67</x:t>
   </x:si>
   <x:si>
     <x:t>17,892,054.12</x:t>
@@ -1009,108 +1387,96 @@
   <x:si>
     <x:t>3.35</x:t>
   </x:si>
   <x:si>
     <x:t>31.58</x:t>
   </x:si>
   <x:si>
     <x:t>32,639</x:t>
   </x:si>
   <x:si>
     <x:t>0.16</x:t>
   </x:si>
   <x:si>
     <x:t>10,718,492.07</x:t>
   </x:si>
   <x:si>
     <x:t>2,758.97</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>30.5043</x:t>
   </x:si>
   <x:si>
-    <x:t>0.08</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>30.49</x:t>
   </x:si>
   <x:si>
     <x:t>34,768</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.01</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10,371,463.86</x:t>
   </x:si>
   <x:si>
     <x:t>2,678.78</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>30.4270</x:t>
   </x:si>
   <x:si>
     <x:t>0.59</x:t>
   </x:si>
   <x:si>
     <x:t>1.98</x:t>
   </x:si>
   <x:si>
     <x:t>30.54</x:t>
   </x:si>
   <x:si>
     <x:t>52,258</x:t>
   </x:si>
   <x:si>
     <x:t>0.36</x:t>
   </x:si>
   <x:si>
     <x:t>10,345,194.35</x:t>
   </x:si>
   <x:si>
     <x:t>2,666.30</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>29.8362</x:t>
   </x:si>
   <x:si>
     <x:t>29.89</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>0.18</x:t>
   </x:si>
   <x:si>
     <x:t>7,160,694.61</x:t>
   </x:si>
   <x:si>
     <x:t>2,617.49</x:t>
   </x:si>
   <x:si>
     <x:t>05/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-0.95</x:t>
   </x:si>
   <x:si>
     <x:t>-3.09</x:t>
   </x:si>
   <x:si>
     <x:t>33,207</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2026</x:t>
   </x:si>
@@ -1336,56 +1702,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc1d5f66b964566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0324bd7099d44d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R566a81cee98e4683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c18131b221440c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9274102e75de42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3624b2878b144064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J66"/>
+  <x:dimension ref="A1:J87"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="14" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -1555,1911 +1921,2583 @@
       </x:c>
       <x:c r="F6" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I8" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J8" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I10" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J10" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F11" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G11" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H11" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J11" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J13" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E14" s="4" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F14" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G14" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H14" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C14" s="4" t="s">
+      <x:c r="I14" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D14" s="4" t="s">
+      <x:c r="J14" s="4" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H15" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J15" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H16" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I16" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J16" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F17" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H17" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J17" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C18" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D18" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E18" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F18" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G18" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H18" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I18" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J18" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J20" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F22" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G22" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H22" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I22" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J22" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H23" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J23" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C24" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D24" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E24" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F24" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G24" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H24" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I24" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J24" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C25" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E25" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F25" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G25" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H25" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J25" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C26" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D26" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E26" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F26" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G26" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H26" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I26" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J26" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D27" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E27" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F27" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G27" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H27" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J27" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C28" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D28" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E28" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F28" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G28" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H28" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I28" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J28" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C29" s="4" t="s">
+      <x:c r="D29" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D29" s="4" t="s">
+      <x:c r="E29" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E29" s="4" t="s">
+      <x:c r="G29" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H29" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="J29" s="4" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
+      <x:c r="G30" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C30" s="4" t="s">
+      <x:c r="I30" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D30" s="4" t="s">
+      <x:c r="J30" s="4" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="G31" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
+      <x:c r="J31" s="4" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="G32" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H32" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
+      <x:c r="I32" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C32" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="D32" s="4" t="s">
+      <x:c r="J32" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C33" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D33" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E33" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F33" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H33" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J33" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C34" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D34" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E34" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F34" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G34" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H34" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I34" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J34" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C35" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D35" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E35" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F35" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G35" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H35" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J35" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
+      <x:c r="F36" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C36" s="4" t="s">
+      <x:c r="G36" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H36" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D36" s="4" t="s">
+      <x:c r="I36" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E36" s="4" t="s">
+      <x:c r="J36" s="4" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="F37" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C37" s="4" t="s">
+      <x:c r="G37" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D37" s="4" t="s">
+      <x:c r="H37" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E37" s="4" t="s">
+      <x:c r="J37" s="4" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E38" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="F38" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C38" s="4" t="s">
+      <x:c r="G38" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H38" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I38" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D38" s="4" t="s">
+      <x:c r="J38" s="4" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E39" s="4" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F39" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="G39" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C39" s="4" t="s">
+      <x:c r="H39" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D39" s="4" t="s">
+      <x:c r="I39" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E39" s="4" t="s">
+      <x:c r="J39" s="4" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H40" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I40" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J40" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F41" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H41" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J41" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="G42" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H42" s="4" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="I42" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="J42" s="4" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D43" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E43" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F43" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G43" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H43" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J43" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D44" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E44" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F44" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G44" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H44" s="4" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I44" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="H44" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J44" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D45" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E45" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F45" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G45" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H45" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J45" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E46" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F46" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G46" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H46" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I46" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J46" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E47" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F47" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G47" s="4" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H47" s="4" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J47" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D48" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E48" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F48" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G48" s="4" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H48" s="4" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="I48" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J48" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C49" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E49" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F49" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G49" s="4" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H49" s="4" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J49" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
+      <x:c r="D50" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C50" s="4" t="s">
+      <x:c r="E50" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D50" s="4" t="s">
+      <x:c r="F50" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E50" s="4" t="s">
+      <x:c r="G50" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="F50" s="4" t="s">
+      <x:c r="H50" s="4" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
       <x:c r="I50" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J50" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C51" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D51" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E51" s="4" t="s">
+      <x:c r="F51" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="F51" s="4" t="s">
+      <x:c r="G51" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H51" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="G51" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="H51" s="4" t="s">
+      <x:c r="I51" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="I51" s="4" t="s">
+      <x:c r="J51" s="4" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
+      <x:c r="C52" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C52" s="4" t="s">
+      <x:c r="E52" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D52" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="E52" s="4" t="s">
+      <x:c r="F52" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="F52" s="4" t="s">
+      <x:c r="G52" s="4" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H52" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="G52" s="4" t="s">
+      <x:c r="I52" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="H52" s="4" t="s">
+      <x:c r="J52" s="4" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
+      <x:c r="E53" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C53" s="4" t="s">
+      <x:c r="F53" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D53" s="4" t="s">
+      <x:c r="G53" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H53" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I53" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E53" s="4" t="s">
+      <x:c r="J53" s="4" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D54" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E54" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F54" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G54" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H54" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I54" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J54" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C55" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E55" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F55" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G55" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H55" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J55" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C56" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D56" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E56" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F56" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G56" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H56" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I56" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J56" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E57" s="4" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F57" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="B57" s="1" t="s">
+      <x:c r="G57" s="4" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H57" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C57" s="4" t="s">
+      <x:c r="I57" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D57" s="4" t="s">
+      <x:c r="J57" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E58" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="B58" s="1" t="s">
+      <x:c r="F58" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C58" s="4" t="s">
+      <x:c r="G58" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D58" s="4" t="s">
+      <x:c r="H58" s="4" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="I58" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E58" s="4" t="s">
+      <x:c r="J58" s="4" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
+      <x:c r="E59" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C59" s="4" t="s">
+      <x:c r="F59" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D59" s="4" t="s">
+      <x:c r="G59" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H59" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E59" s="4" t="s">
+      <x:c r="I59" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F59" s="4" t="s">
+      <x:c r="J59" s="4" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="B60" s="1" t="s">
+      <x:c r="E60" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C60" s="4" t="s">
+      <x:c r="F60" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D60" s="4" t="s">
+      <x:c r="G60" s="4" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H60" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E60" s="4" t="s">
+      <x:c r="I60" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F60" s="4" t="s">
+      <x:c r="J60" s="4" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C61" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D61" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E61" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F61" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H61" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J61" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C62" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D62" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E62" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F62" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H62" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I62" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J62" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C63" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D63" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E63" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F63" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G63" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H63" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="J63" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E64" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="B64" s="1" t="s">
+      <x:c r="F64" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C64" s="4" t="s">
+      <x:c r="G64" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H64" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I64" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D64" s="4" t="s">
+      <x:c r="J64" s="4" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E65" s="4" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F65" s="4" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="G65" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H65" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
+      <x:c r="I65" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C65" s="4" t="s">
+      <x:c r="J65" s="4" t="s">
+        <x:v>419</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A66" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E66" s="4" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="F66" s="4" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="G66" s="4" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H66" s="4" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="I66" s="4" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="J66" s="4" t="s">
+        <x:v>428</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A67" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D65" s="4" t="s">
+      <x:c r="D67" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E65" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="F65" s="4" t="s">
+      <x:c r="E67" s="4" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F67" s="4" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="G67" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H67" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I67" s="4" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="J67" s="4" t="s">
+        <x:v>435</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A68" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E68" s="4" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F68" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G65" s="4" t="s">
+      <x:c r="G68" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H68" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I68" s="4" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="J68" s="4" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A69" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="H65" s="4" t="s">
+      <x:c r="D69" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E69" s="4" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F69" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G69" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H69" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I69" s="4" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="J69" s="4" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A70" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C70" s="4" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D70" s="4" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E70" s="4" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F70" s="4" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="G70" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H70" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I70" s="4" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="J70" s="4" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A71" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C71" s="4" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D71" s="4" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E71" s="4" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F71" s="4" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="G71" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H71" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="I71" s="4" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="J71" s="4" t="s">
+        <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A72" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C72" s="4" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D72" s="4" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E72" s="4" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="F72" s="4" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="G72" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H72" s="4" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="I72" s="4" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="J72" s="4" t="s">
+        <x:v>459</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A73" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C73" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D73" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E73" s="4" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="F73" s="4" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="G73" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H73" s="4" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="I73" s="4" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="J73" s="4" t="s">
+        <x:v>465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A74" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C74" s="4" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D74" s="4" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E74" s="4" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F74" s="4" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G74" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H74" s="4" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="I74" s="4" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="J74" s="4" t="s">
+        <x:v>474</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A75" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C75" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="I65" s="4" t="s">
-[...3 lines deleted...]
-        <x:v>421</x:v>
+      <x:c r="D75" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E75" s="4" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F75" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G75" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H75" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I75" s="4" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J75" s="4" t="s">
+        <x:v>479</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A76" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C76" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D76" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E76" s="4" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F76" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G76" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H76" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I76" s="4" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J76" s="4" t="s">
+        <x:v>479</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A77" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C77" s="4" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D77" s="4" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E77" s="4" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F77" s="4" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="G77" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H77" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I77" s="4" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J77" s="4" t="s">
+        <x:v>479</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A78" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C78" s="4" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D78" s="4" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E78" s="4" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="F78" s="4" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="G78" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H78" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="I78" s="4" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="J78" s="4" t="s">
+        <x:v>492</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A79" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C79" s="4" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D79" s="4" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="E79" s="4" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="F79" s="4" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="G79" s="4" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H79" s="4" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="I79" s="4" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="J79" s="4" t="s">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A80" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C80" s="4" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D80" s="4" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E80" s="4" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F80" s="4" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="G80" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H80" s="4" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="I80" s="4" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="J80" s="4" t="s">
+        <x:v>509</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A81" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C81" s="4" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D81" s="4" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E81" s="4" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="F81" s="4" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="G81" s="4" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H81" s="4" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="I81" s="4" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="J81" s="4" t="s">
+        <x:v>519</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A82" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C82" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D82" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E82" s="4" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="F82" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G82" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H82" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I82" s="4" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="J82" s="4" t="s">
+        <x:v>524</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A83" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C83" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D83" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E83" s="4" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="F83" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G83" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H83" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I83" s="4" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="J83" s="4" t="s">
+        <x:v>524</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A84" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C84" s="4" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D84" s="4" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="E84" s="4" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="F84" s="4" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="G84" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H84" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="I84" s="4" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="J84" s="4" t="s">
+        <x:v>524</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A85" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C85" s="4" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="D85" s="4" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="E85" s="4" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="F85" s="4" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="G85" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H85" s="4" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="I85" s="4" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="J85" s="4" t="s">
+        <x:v>538</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A86" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C86" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D86" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E86" s="4" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="F86" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G86" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H86" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I86" s="4" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="J86" s="4" t="s">
+        <x:v>543</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>