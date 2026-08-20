--- v3 (2026-07-29)
+++ v4 (2026-08-20)
@@ -1,206 +1,644 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e224864fbd54cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ed072496194bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_07_28_26" sheetId="1" r:id="R3624b2878b144064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_08_19_26" sheetId="1" r:id="R6261c899546b4f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="860" uniqueCount="544">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1080" uniqueCount="672">
   <x:si>
     <x:t>VanEck Space ETF - WARP</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>08/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.6150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,474,649.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.1899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,497,946.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,954.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.9124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,784,061.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,016.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.6354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,290,915.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,991.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.6111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,247,681.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,987.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.9199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,797,396.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,014.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.0684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,281,824.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,941.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.0082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,174,604.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,936.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.1213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,375,870.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,944.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.6771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,805,249.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,819.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.2750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,900,483.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,784.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.9695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,164,476.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,841.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.6517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,766,119.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,728.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.6410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,926,644.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,640.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.6966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,027,771.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,641.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.8354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,460,470.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569.39</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>18.7348</x:t>
   </x:si>
   <x:si>
     <x:t>-0.20</x:t>
   </x:si>
   <x:si>
     <x:t>-1.08</x:t>
   </x:si>
   <x:si>
     <x:t>18.77</x:t>
   </x:si>
   <x:si>
     <x:t>45,284</x:t>
   </x:si>
   <x:si>
-    <x:t>0.03</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.17</x:t>
   </x:si>
   <x:si>
     <x:t>34,097,391.09</x:t>
   </x:si>
   <x:si>
     <x:t>1,647.02</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>18.9395</x:t>
   </x:si>
   <x:si>
     <x:t>0.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.33</x:t>
   </x:si>
   <x:si>
     <x:t>18.99</x:t>
   </x:si>
   <x:si>
     <x:t>24,155</x:t>
   </x:si>
   <x:si>
-    <x:t>0.05</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>34,469,839.90</x:t>
   </x:si>
   <x:si>
     <x:t>1,667.18</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>18.6901</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>18.71</x:t>
   </x:si>
   <x:si>
-    <x:t>0.02</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>34,016,046.97</x:t>
   </x:si>
   <x:si>
     <x:t>1,643.93</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-0.81</x:t>
   </x:si>
   <x:si>
     <x:t>-4.18</x:t>
   </x:si>
   <x:si>
     <x:t>39,386</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19.5046</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.04</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>19.52</x:t>
   </x:si>
   <x:si>
     <x:t>53,824</x:t>
   </x:si>
   <x:si>
-    <x:t>0.08</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>35,498,310.46</x:t>
   </x:si>
   <x:si>
     <x:t>1,716.97</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19.5430</x:t>
   </x:si>
   <x:si>
     <x:t>-0.40</x:t>
   </x:si>
   <x:si>
     <x:t>-2.02</x:t>
   </x:si>
   <x:si>
     <x:t>19.54</x:t>
   </x:si>
   <x:si>
     <x:t>35,490</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01</x:t>
@@ -259,53 +697,50 @@
   <x:si>
     <x:t>40,539</x:t>
   </x:si>
   <x:si>
     <x:t>0.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.18</x:t>
   </x:si>
   <x:si>
     <x:t>34,805,622.29</x:t>
   </x:si>
   <x:si>
     <x:t>1,681.34</x:t>
   </x:si>
   <x:si>
     <x:t>07/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19.4411</x:t>
   </x:si>
   <x:si>
     <x:t>19.47</x:t>
   </x:si>
   <x:si>
-    <x:t>0.13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>35,382,718.62</x:t>
   </x:si>
   <x:si>
     <x:t>1,708.72</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-0.17</x:t>
   </x:si>
   <x:si>
     <x:t>-0.88</x:t>
   </x:si>
   <x:si>
     <x:t>55,410</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19.6145</x:t>
@@ -391,59 +826,50 @@
   <x:si>
     <x:t>-4.24</x:t>
   </x:si>
   <x:si>
     <x:t>21.15</x:t>
   </x:si>
   <x:si>
     <x:t>59,243</x:t>
   </x:si>
   <x:si>
     <x:t>-0.19</x:t>
   </x:si>
   <x:si>
     <x:t>38,561,619.03</x:t>
   </x:si>
   <x:si>
     <x:t>1,863.41</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.1253</x:t>
   </x:si>
   <x:si>
-    <x:t>22.19</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>40,268,116.97</x:t>
   </x:si>
   <x:si>
     <x:t>1,944.47</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-0.54</x:t>
   </x:si>
   <x:si>
     <x:t>-2.37</x:t>
   </x:si>
   <x:si>
     <x:t>50,591</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.6623</x:t>
@@ -466,77 +892,71 @@
   <x:si>
     <x:t>-0.15</x:t>
   </x:si>
   <x:si>
     <x:t>41,245,287.67</x:t>
   </x:si>
   <x:si>
     <x:t>1,991.18</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.8253</x:t>
   </x:si>
   <x:si>
     <x:t>-0.80</x:t>
   </x:si>
   <x:si>
     <x:t>22.76</x:t>
   </x:si>
   <x:si>
     <x:t>88,911</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.06</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.27</x:t>
   </x:si>
   <x:si>
     <x:t>41,542,026.39</x:t>
   </x:si>
   <x:si>
     <x:t>2,005.91</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>23.0104</x:t>
   </x:si>
   <x:si>
     <x:t>-1.50</x:t>
   </x:si>
   <x:si>
     <x:t>-6.14</x:t>
   </x:si>
   <x:si>
-    <x:t>23.05</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>56,115</x:t>
   </x:si>
   <x:si>
     <x:t>41,878,866.42</x:t>
   </x:si>
   <x:si>
     <x:t>2,024.74</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.5151</x:t>
   </x:si>
   <x:si>
     <x:t>-0.38</x:t>
   </x:si>
   <x:si>
     <x:t>-1.51</x:t>
   </x:si>
   <x:si>
     <x:t>24.49</x:t>
   </x:si>
   <x:si>
     <x:t>31,290</x:t>
@@ -553,53 +973,50 @@
   <x:si>
     <x:t>24.8914</x:t>
   </x:si>
   <x:si>
     <x:t>24.92</x:t>
   </x:si>
   <x:si>
     <x:t>45,302,346.29</x:t>
   </x:si>
   <x:si>
     <x:t>2,198.85</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>45,487</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.39</x:t>
   </x:si>
   <x:si>
     <x:t>45,444</x:t>
   </x:si>
   <x:si>
     <x:t>2,189.73</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.7953</x:t>
   </x:si>
   <x:si>
     <x:t>-0.86</x:t>
   </x:si>
   <x:si>
     <x:t>-3.37</x:t>
   </x:si>
   <x:si>
     <x:t>24.91</x:t>
   </x:si>
   <x:si>
     <x:t>81,699</x:t>
@@ -634,89 +1051,83 @@
   <x:si>
     <x:t>57,988,784.21</x:t>
   </x:si>
   <x:si>
     <x:t>2,254.76</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.6141</x:t>
   </x:si>
   <x:si>
     <x:t>2.35</x:t>
   </x:si>
   <x:si>
     <x:t>10.58</x:t>
   </x:si>
   <x:si>
     <x:t>24.67</x:t>
   </x:si>
   <x:si>
     <x:t>92,086</x:t>
   </x:si>
   <x:si>
-    <x:t>0.06</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.23</x:t>
   </x:si>
   <x:si>
     <x:t>44,797,602.92</x:t>
   </x:si>
   <x:si>
     <x:t>2,162.30</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.2599</x:t>
   </x:si>
   <x:si>
     <x:t>22.20</x:t>
   </x:si>
   <x:si>
     <x:t>-0.26</x:t>
   </x:si>
   <x:si>
     <x:t>40,512,992.77</x:t>
   </x:si>
   <x:si>
     <x:t>1,956.90</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.42</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.94</x:t>
   </x:si>
   <x:si>
     <x:t>279,034</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>21.8370</x:t>
   </x:si>
   <x:si>
     <x:t>-0.66</x:t>
   </x:si>
   <x:si>
     <x:t>-2.94</x:t>
   </x:si>
   <x:si>
     <x:t>21.79</x:t>
   </x:si>
   <x:si>
     <x:t>49,317</x:t>
   </x:si>
   <x:si>
     <x:t>-0.21</x:t>
@@ -739,53 +1150,50 @@
   <x:si>
     <x:t>-4.52</x:t>
   </x:si>
   <x:si>
     <x:t>22.51</x:t>
   </x:si>
   <x:si>
     <x:t>65,274</x:t>
   </x:si>
   <x:si>
     <x:t>0.01</x:t>
   </x:si>
   <x:si>
     <x:t>40,945,282.94</x:t>
   </x:si>
   <x:si>
     <x:t>1,977.94</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>23.5635</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.57</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-2.38</x:t>
   </x:si>
   <x:si>
     <x:t>23.57</x:t>
   </x:si>
   <x:si>
     <x:t>42,259</x:t>
   </x:si>
   <x:si>
     <x:t>42,885,511.30</x:t>
   </x:si>
   <x:si>
     <x:t>2,073.47</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.1380</x:t>
   </x:si>
   <x:si>
     <x:t>-1.75</x:t>
   </x:si>
   <x:si>
     <x:t>-6.75</x:t>
@@ -796,77 +1204,71 @@
   <x:si>
     <x:t>87,977</x:t>
   </x:si>
   <x:si>
     <x:t>-0.13</x:t>
   </x:si>
   <x:si>
     <x:t>-0.53</x:t>
   </x:si>
   <x:si>
     <x:t>43,931,160.75</x:t>
   </x:si>
   <x:si>
     <x:t>2,122.00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.8850</x:t>
   </x:si>
   <x:si>
     <x:t>25.71</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.18</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.68</x:t>
   </x:si>
   <x:si>
     <x:t>47,110,773.44</x:t>
   </x:si>
   <x:si>
     <x:t>2,269.00</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>225,699</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.30</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-1.15</x:t>
   </x:si>
   <x:si>
     <x:t>224,897</x:t>
   </x:si>
   <x:si>
     <x:t>2,272.31</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.1859</x:t>
   </x:si>
   <x:si>
     <x:t>0.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.73</x:t>
   </x:si>
   <x:si>
     <x:t>26.14</x:t>
   </x:si>
   <x:si>
     <x:t>283,693</x:t>
@@ -1300,53 +1702,50 @@
   <x:si>
     <x:t>422,700</x:t>
   </x:si>
   <x:si>
     <x:t>2.32</x:t>
   </x:si>
   <x:si>
     <x:t>12,351,377.38</x:t>
   </x:si>
   <x:si>
     <x:t>3,183.42</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>33.5220</x:t>
   </x:si>
   <x:si>
     <x:t>33.87</x:t>
   </x:si>
   <x:si>
     <x:t>207,377</x:t>
   </x:si>
   <x:si>
-    <x:t>0.35</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11,397,484.64</x:t>
   </x:si>
   <x:si>
     <x:t>2,988.20</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>2,944.19</x:t>
   </x:si>
   <x:si>
     <x:t>05/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.24</x:t>
   </x:si>
   <x:si>
     <x:t>7.14</x:t>
   </x:si>
   <x:si>
     <x:t>200,890</x:t>
@@ -1408,53 +1807,50 @@
   <x:si>
     <x:t>30.5043</x:t>
   </x:si>
   <x:si>
     <x:t>30.49</x:t>
   </x:si>
   <x:si>
     <x:t>34,768</x:t>
   </x:si>
   <x:si>
     <x:t>10,371,463.86</x:t>
   </x:si>
   <x:si>
     <x:t>2,678.78</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>30.4270</x:t>
   </x:si>
   <x:si>
     <x:t>0.59</x:t>
   </x:si>
   <x:si>
-    <x:t>1.98</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>30.54</x:t>
   </x:si>
   <x:si>
     <x:t>52,258</x:t>
   </x:si>
   <x:si>
     <x:t>0.36</x:t>
   </x:si>
   <x:si>
     <x:t>10,345,194.35</x:t>
   </x:si>
   <x:si>
     <x:t>2,666.30</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>29.8362</x:t>
   </x:si>
   <x:si>
     <x:t>29.89</x:t>
   </x:si>
   <x:si>
     <x:t>7,160,694.61</x:t>
@@ -1522,83 +1918,74 @@
   <x:si>
     <x:t>1,768,774.17</x:t>
   </x:si>
   <x:si>
     <x:t>2,587.23</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>28.8499</x:t>
   </x:si>
   <x:si>
     <x:t>-0.35</x:t>
   </x:si>
   <x:si>
     <x:t>-1.21</x:t>
   </x:si>
   <x:si>
     <x:t>28.93</x:t>
   </x:si>
   <x:si>
     <x:t>52,845</x:t>
   </x:si>
   <x:si>
-    <x:t>0.26</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1,730,991.82</x:t>
   </x:si>
   <x:si>
     <x:t>2,533.70</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>29.2033</x:t>
   </x:si>
   <x:si>
     <x:t>1.40</x:t>
   </x:si>
   <x:si>
     <x:t>5.03</x:t>
   </x:si>
   <x:si>
     <x:t>29.32</x:t>
   </x:si>
   <x:si>
     <x:t>122,813</x:t>
   </x:si>
   <x:si>
-    <x:t>0.12</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>584,066.17</x:t>
   </x:si>
   <x:si>
     <x:t>2,562.90</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.8055</x:t>
   </x:si>
   <x:si>
     <x:t>27.87</x:t>
   </x:si>
   <x:si>
     <x:t>556,109.91</x:t>
   </x:si>
   <x:si>
     <x:t>2,437.83</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2026</x:t>
@@ -1607,53 +1994,50 @@
     <x:t>2.53</x:t>
   </x:si>
   <x:si>
     <x:t>10.00</x:t>
   </x:si>
   <x:si>
     <x:t>79,489</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.2777</x:t>
   </x:si>
   <x:si>
     <x:t>-0.99</x:t>
   </x:si>
   <x:si>
     <x:t>-3.78</x:t>
   </x:si>
   <x:si>
     <x:t>25.28</x:t>
   </x:si>
   <x:si>
     <x:t>11,578</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>-0.00</x:t>
   </x:si>
   <x:si>
     <x:t>505,554.50</x:t>
   </x:si>
   <x:si>
     <x:t>2,222.37</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.2718</x:t>
   </x:si>
   <x:si>
     <x:t>26.27</x:t>
   </x:si>
   <x:si>
     <x:t>525,435.15</x:t>
   </x:si>
   <x:si>
     <x:t>2,298.87</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1702,56 +2086,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c18131b221440c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9274102e75de42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3624b2878b144064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070547c631944868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rff4c9409f9964748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6261c899546b4f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J87"/>
+  <x:dimension ref="A1:J109"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="14" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -1866,2638 +2250,3342 @@
       </x:c>
       <x:c r="I4" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J4" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F5" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G5" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H5" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J5" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="F8" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G8" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C8" s="4" t="s">
+      <x:c r="H8" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D8" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="E8" s="4" t="s">
+      <x:c r="I8" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F8" s="4" t="s">
+      <x:c r="J8" s="4" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I10" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J10" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F11" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G11" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H11" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J11" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J13" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="C15" s="4" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E15" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C15" s="4" t="s">
+      <x:c r="F15" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="G15" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H15" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D15" s="4" t="s">
+      <x:c r="I15" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E15" s="4" t="s">
+      <x:c r="J15" s="4" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H16" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I16" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J16" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F17" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H17" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J17" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C18" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D18" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E18" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F18" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G18" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H18" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I18" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J18" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J20" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E22" s="4" t="s">
+      <x:c r="F22" s="4" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G22" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H22" s="4" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I22" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="s">
+      <x:c r="J22" s="4" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H23" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J23" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C24" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D24" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E24" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F24" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G24" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H24" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I24" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J24" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C25" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E25" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F25" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G25" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H25" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J25" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C26" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D26" s="4" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I26" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J26" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C27" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D27" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E27" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F27" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G27" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H27" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J27" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C28" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D28" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E28" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F28" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H28" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I28" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J28" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C29" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D29" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E29" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F29" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G29" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H29" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J29" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C30" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D30" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F30" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G30" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H30" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I30" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J30" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C31" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D31" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E31" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F31" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G31" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H31" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J31" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C32" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D32" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E32" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F32" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G32" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H32" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I32" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J32" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C33" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D33" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E33" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F33" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G33" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H33" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J33" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C34" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D34" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E34" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F34" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G34" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H34" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I34" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J34" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C35" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D35" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E35" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F35" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G35" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H35" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J35" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C36" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D36" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E36" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F36" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G36" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H36" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I36" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="I36" s="4" t="s">
+      <x:c r="J36" s="4" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C37" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D37" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E37" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F37" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G37" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H37" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J37" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C38" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D38" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E38" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F38" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G38" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H38" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I38" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J38" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C39" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D39" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E39" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F39" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G39" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J39" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G40" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H40" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I40" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J40" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F41" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H41" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J41" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E42" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F42" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G42" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H42" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I42" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J42" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D43" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E43" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F43" s="4" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="G43" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H43" s="4" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="J43" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D44" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E44" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F44" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G44" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H44" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I44" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J44" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D45" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E45" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F45" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G45" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H45" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J45" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E46" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F46" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G46" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H46" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I46" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J46" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E47" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F47" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G47" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H47" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J47" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D48" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E48" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F48" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G48" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H48" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I48" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J48" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C49" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E49" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F49" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G49" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H49" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J49" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C50" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D50" s="4" t="s">
+      <x:c r="F50" s="4" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="G50" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H50" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I50" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E50" s="4" t="s">
+      <x:c r="J50" s="4" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F51" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
+      <x:c r="G51" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H51" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="J51" s="4" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C52" s="4" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E52" s="4" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F52" s="4" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="G52" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H52" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
+      <x:c r="I52" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C52" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="D52" s="4" t="s">
+      <x:c r="J52" s="4" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E53" s="4" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F53" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
+      <x:c r="G53" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H53" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I53" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C53" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="4" t="s">
+      <x:c r="J53" s="4" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C54" s="4" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E54" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="B54" s="1" t="s">
+      <x:c r="F54" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C54" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E54" s="4" t="s">
+      <x:c r="G54" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H54" s="4" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="I54" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J54" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C55" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D55" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E55" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F55" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G55" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H55" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J55" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="B56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C56" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E56" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D56" s="4" t="s">
+      <x:c r="F56" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G56" s="4" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H56" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E56" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="F56" s="4" t="s">
+      <x:c r="I56" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="G56" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J56" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C57" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D57" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E57" s="4" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F57" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F57" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H57" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J57" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C58" s="4" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E58" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="B58" s="1" t="s">
+      <x:c r="F58" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C58" s="4" t="s">
+      <x:c r="G58" s="4" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H58" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D58" s="4" t="s">
+      <x:c r="I58" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E58" s="4" t="s">
+      <x:c r="J58" s="4" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C59" s="4" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D59" s="4" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E59" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
+      <x:c r="F59" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C59" s="4" t="s">
+      <x:c r="G59" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D59" s="4" t="s">
+      <x:c r="H59" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I59" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E59" s="4" t="s">
+      <x:c r="J59" s="4" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E60" s="4" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F60" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="B60" s="1" t="s">
+      <x:c r="G60" s="4" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H60" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I60" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C60" s="4" t="s">
+      <x:c r="J60" s="4" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C61" s="4" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E61" s="4" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F61" s="4" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="G61" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="B61" s="1" t="s">
+      <x:c r="H61" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C61" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E61" s="4" t="s">
+      <x:c r="I61" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="F61" s="4" t="s">
-[...8 lines deleted...]
-      <x:c r="I61" s="4" t="s">
+      <x:c r="J61" s="4" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="B62" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C62" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D62" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E62" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F62" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H62" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I62" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J62" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C63" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E63" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="B63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C63" s="4" t="s">
+      <x:c r="F63" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G63" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H63" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D63" s="4" t="s">
+      <x:c r="I63" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E63" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="F63" s="4" t="s">
+      <x:c r="J63" s="4" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C64" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E64" s="4" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F64" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D64" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G64" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H64" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I64" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J64" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C65" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D65" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E65" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F65" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G65" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H65" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J65" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C66" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D66" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E66" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F66" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G66" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H66" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I66" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J66" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C67" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D67" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E67" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F67" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G67" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H67" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J67" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E68" s="4" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F68" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="G68" s="4" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H68" s="4" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="I68" s="4" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="J68" s="4" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="B69" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C69" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D69" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E69" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F69" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G69" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H69" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J69" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C70" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D70" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E70" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="B70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C70" s="4" t="s">
+      <x:c r="F70" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G70" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D70" s="4" t="s">
+      <x:c r="H70" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E70" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="F70" s="4" t="s">
+      <x:c r="I70" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="G70" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J70" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C71" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D71" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E71" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F71" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="G71" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H71" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J71" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C72" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="s">
+      <x:c r="D72" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C72" s="4" t="s">
+      <x:c r="E72" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D72" s="4" t="s">
+      <x:c r="F72" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E72" s="4" t="s">
+      <x:c r="G72" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="F72" s="4" t="s">
+      <x:c r="H72" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="G72" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="H72" s="4" t="s">
+      <x:c r="I72" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="I72" s="4" t="s">
+      <x:c r="J72" s="4" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="B73" s="1" t="s">
+      <x:c r="C73" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C73" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D73" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E73" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="F73" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="G73" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H73" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J73" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C74" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D74" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="E74" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="F74" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="G74" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H74" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I74" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J74" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C75" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D75" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E75" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F75" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G75" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H75" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J75" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C76" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D76" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E76" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F76" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H76" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I76" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J76" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C77" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D77" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E77" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F77" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G77" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H77" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="J77" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C78" s="4" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D78" s="4" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E78" s="4" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="F78" s="4" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="G78" s="4" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H78" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I78" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="B78" s="1" t="s">
+      <x:c r="J78" s="4" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="B79" s="1" t="s">
+      <x:c r="C79" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C79" s="4" t="s">
+      <x:c r="D79" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D79" s="4" t="s">
+      <x:c r="E79" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="E79" s="4" t="s">
+      <x:c r="F79" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="F79" s="4" t="s">
+      <x:c r="G79" s="4" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H79" s="4" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J79" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C80" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D80" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E80" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F80" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="G80" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H80" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I80" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J80" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C81" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D81" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E81" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F81" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="G81" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H81" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="H81" s="4" t="s">
+      <x:c r="I81" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="I81" s="4" t="s">
+      <x:c r="J81" s="4" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="B82" s="1" t="s">
+      <x:c r="C82" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C82" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D82" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E82" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F82" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G82" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H82" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I82" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J82" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C83" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D83" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E83" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F83" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G83" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H83" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="J83" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C84" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D84" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E84" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F84" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G84" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H84" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I84" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="J84" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C85" s="4" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D85" s="4" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="E85" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
+      <x:c r="F85" s="4" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="G85" s="4" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H85" s="4" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="I85" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C85" s="4" t="s">
+      <x:c r="J85" s="4" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="B86" s="1" t="s">
+      <x:c r="C86" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C86" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D86" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E86" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F86" s="4" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="G86" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H86" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I86" s="4" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="J86" s="4" t="s">
+        <x:v>545</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A87" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C87" s="4" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D87" s="4" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="E87" s="4" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="F87" s="4" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="G87" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H87" s="4" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="I87" s="4" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="J87" s="4" t="s">
+        <x:v>553</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A88" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C88" s="4" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D88" s="4" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E88" s="4" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="F88" s="4" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="G88" s="4" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H88" s="4" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="I88" s="4" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="J88" s="4" t="s">
+        <x:v>562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A89" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C89" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D89" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E89" s="4" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F89" s="4" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="G89" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H89" s="4" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="I89" s="4" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="J89" s="4" t="s">
+        <x:v>568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A90" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C90" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D90" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E90" s="4" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F90" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G86" s="4" t="s">
-[...9 lines deleted...]
-        <x:v>543</x:v>
+      <x:c r="G90" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H90" s="4" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="I90" s="4" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="J90" s="4" t="s">
+        <x:v>570</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A91" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C91" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D91" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E91" s="4" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F91" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G91" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H91" s="4" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="I91" s="4" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="J91" s="4" t="s">
+        <x:v>570</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A92" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C92" s="4" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D92" s="4" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="E92" s="4" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F92" s="4" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="G92" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H92" s="4" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="I92" s="4" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="J92" s="4" t="s">
+        <x:v>570</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A93" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C93" s="4" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D93" s="4" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E93" s="4" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F93" s="4" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="G93" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H93" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I93" s="4" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="J93" s="4" t="s">
+        <x:v>583</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A94" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C94" s="4" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D94" s="4" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="E94" s="4" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="F94" s="4" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="G94" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H94" s="4" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="I94" s="4" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="J94" s="4" t="s">
+        <x:v>592</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A95" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C95" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D95" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E95" s="4" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F95" s="4" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="G95" s="4" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H95" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="I95" s="4" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="J95" s="4" t="s">
+        <x:v>598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A96" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C96" s="4" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D96" s="4" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E96" s="4" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F96" s="4" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="G96" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H96" s="4" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="I96" s="4" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="J96" s="4" t="s">
+        <x:v>606</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A97" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C97" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D97" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E97" s="4" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F97" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G97" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H97" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I97" s="4" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="J97" s="4" t="s">
+        <x:v>611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A98" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C98" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D98" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E98" s="4" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F98" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G98" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H98" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I98" s="4" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="J98" s="4" t="s">
+        <x:v>611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A99" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C99" s="4" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D99" s="4" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E99" s="4" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F99" s="4" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="G99" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H99" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I99" s="4" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="J99" s="4" t="s">
+        <x:v>611</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A100" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C100" s="4" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="D100" s="4" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="E100" s="4" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="F100" s="4" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="G100" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H100" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I100" s="4" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="J100" s="4" t="s">
+        <x:v>624</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A101" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C101" s="4" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D101" s="4" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E101" s="4" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="F101" s="4" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="G101" s="4" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H101" s="4" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="I101" s="4" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="J101" s="4" t="s">
+        <x:v>632</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A102" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C102" s="4" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D102" s="4" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E102" s="4" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="F102" s="4" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="G102" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H102" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="I102" s="4" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="J102" s="4" t="s">
+        <x:v>640</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A103" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C103" s="4" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D103" s="4" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E103" s="4" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="F103" s="4" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="G103" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H103" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="I103" s="4" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="J103" s="4" t="s">
+        <x:v>648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A104" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C104" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D104" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E104" s="4" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F104" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G104" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H104" s="4" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="I104" s="4" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="J104" s="4" t="s">
+        <x:v>653</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A105" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C105" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D105" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E105" s="4" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F105" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G105" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H105" s="4" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="I105" s="4" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="J105" s="4" t="s">
+        <x:v>653</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A106" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C106" s="4" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="D106" s="4" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E106" s="4" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F106" s="4" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="G106" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H106" s="4" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="I106" s="4" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="J106" s="4" t="s">
+        <x:v>653</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A107" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C107" s="4" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="D107" s="4" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="E107" s="4" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="F107" s="4" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="G107" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H107" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="I107" s="4" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J107" s="4" t="s">
+        <x:v>666</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A108" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C108" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D108" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E108" s="4" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="F108" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G108" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H108" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="I108" s="4" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="J108" s="4" t="s">
+        <x:v>671</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>