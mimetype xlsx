--- v4 (2026-08-20)
+++ v5 (2026-09-09)
@@ -1,269 +1,635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ed072496194bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14671a99a00d4d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_08_19_26" sheetId="1" r:id="R6261c899546b4f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_09_08_26" sheetId="1" r:id="R24b9df549b6645bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1080" uniqueCount="672">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1280" uniqueCount="776">
   <x:si>
     <x:t>VanEck Space ETF - WARP</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.8814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,168,972.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,837.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.2723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,084,606.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,788.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,782.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.1913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,940,427.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,775.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.8052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,253,281.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,741.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.5706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,835,685.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,724.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.9844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,572,244.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.0174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,630,936.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,762.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.4808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,455,733.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,801.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.2634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,068,803.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,783.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.3840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,283,551.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,793.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.3339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,194,309.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.1954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,727,888.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,864.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.9538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,297,683.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,845.22</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>21.6150</x:t>
   </x:si>
   <x:si>
     <x:t>-0.57</x:t>
   </x:si>
   <x:si>
     <x:t>-2.59</x:t>
   </x:si>
   <x:si>
     <x:t>21.64</x:t>
   </x:si>
   <x:si>
     <x:t>39,597</x:t>
   </x:si>
   <x:si>
-    <x:t>0.03</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>38,474,649.06</x:t>
   </x:si>
   <x:si>
     <x:t>1,900.71</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.1899</x:t>
   </x:si>
   <x:si>
     <x:t>-0.72</x:t>
   </x:si>
   <x:si>
     <x:t>-3.15</x:t>
   </x:si>
   <x:si>
     <x:t>22.15</x:t>
   </x:si>
   <x:si>
     <x:t>34,732</x:t>
   </x:si>
   <x:si>
     <x:t>-0.04</x:t>
   </x:si>
   <x:si>
     <x:t>-0.18</x:t>
   </x:si>
   <x:si>
     <x:t>39,497,946.04</x:t>
   </x:si>
   <x:si>
     <x:t>1,954.03</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.9124</x:t>
   </x:si>
   <x:si>
-    <x:t>0.28</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.22</x:t>
   </x:si>
   <x:si>
     <x:t>23.01</x:t>
   </x:si>
   <x:si>
     <x:t>44,925</x:t>
   </x:si>
   <x:si>
     <x:t>0.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.42</x:t>
   </x:si>
   <x:si>
     <x:t>40,784,061.28</x:t>
   </x:si>
   <x:si>
     <x:t>2,016.41</x:t>
   </x:si>
   <x:si>
     <x:t>08/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.6354</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>22.71</x:t>
   </x:si>
   <x:si>
-    <x:t>0.07</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.31</x:t>
   </x:si>
   <x:si>
     <x:t>40,290,915.43</x:t>
   </x:si>
   <x:si>
     <x:t>1,991.37</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.02</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.11</x:t>
   </x:si>
   <x:si>
     <x:t>37,615</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.6111</x:t>
   </x:si>
   <x:si>
     <x:t>-0.31</x:t>
   </x:si>
   <x:si>
     <x:t>-1.35</x:t>
   </x:si>
   <x:si>
     <x:t>22.69</x:t>
   </x:si>
   <x:si>
     <x:t>33,543</x:t>
   </x:si>
   <x:si>
-    <x:t>0.08</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.35</x:t>
   </x:si>
   <x:si>
     <x:t>40,247,681.61</x:t>
   </x:si>
   <x:si>
     <x:t>1,987.62</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.9199</x:t>
   </x:si>
   <x:si>
     <x:t>0.85</x:t>
   </x:si>
   <x:si>
     <x:t>3.86</x:t>
   </x:si>
   <x:si>
     <x:t>23.05</x:t>
   </x:si>
   <x:si>
     <x:t>82,349</x:t>
   </x:si>
   <x:si>
-    <x:t>0.13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.57</x:t>
   </x:si>
   <x:si>
     <x:t>40,797,396.26</x:t>
   </x:si>
   <x:si>
     <x:t>2,014.91</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.0684</x:t>
   </x:si>
   <x:si>
     <x:t>0.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.27</x:t>
   </x:si>
   <x:si>
     <x:t>22.19</x:t>
   </x:si>
   <x:si>
     <x:t>86,001</x:t>
@@ -319,65 +685,59 @@
   <x:si>
     <x:t>1,944.65</x:t>
   </x:si>
   <x:si>
     <x:t>08/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>1.44</x:t>
   </x:si>
   <x:si>
     <x:t>6.98</x:t>
   </x:si>
   <x:si>
     <x:t>57,332</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>20.6771</x:t>
   </x:si>
   <x:si>
-    <x:t>0.40</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.98</x:t>
   </x:si>
   <x:si>
     <x:t>20.71</x:t>
   </x:si>
   <x:si>
     <x:t>35,826</x:t>
   </x:si>
   <x:si>
-    <x:t>0.15</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>36,805,249.93</x:t>
   </x:si>
   <x:si>
     <x:t>1,819.13</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t>20.2750</x:t>
   </x:si>
   <x:si>
     <x:t>-0.69</x:t>
   </x:si>
   <x:si>
     <x:t>-3.31</x:t>
   </x:si>
   <x:si>
     <x:t>20.35</x:t>
   </x:si>
   <x:si>
     <x:t>48,712</x:t>
   </x:si>
   <x:si>
     <x:t>0.37</x:t>
@@ -412,56 +772,50 @@
   <x:si>
     <x:t>38,164,476.76</x:t>
   </x:si>
   <x:si>
     <x:t>1,841.29</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19.6517</x:t>
   </x:si>
   <x:si>
     <x:t>1.01</x:t>
   </x:si>
   <x:si>
     <x:t>5.42</x:t>
   </x:si>
   <x:si>
     <x:t>19.70</x:t>
   </x:si>
   <x:si>
     <x:t>46,381</x:t>
   </x:si>
   <x:si>
-    <x:t>0.05</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>35,766,119.79</x:t>
   </x:si>
   <x:si>
     <x:t>1,728.40</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>18.6410</x:t>
   </x:si>
   <x:si>
     <x:t>18.72</x:t>
   </x:si>
   <x:si>
     <x:t>33,926,644.41</x:t>
   </x:si>
   <x:si>
     <x:t>1,640.79</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026</x:t>
@@ -535,53 +889,50 @@
   <x:si>
     <x:t>-1.08</x:t>
   </x:si>
   <x:si>
     <x:t>18.77</x:t>
   </x:si>
   <x:si>
     <x:t>45,284</x:t>
   </x:si>
   <x:si>
     <x:t>0.17</x:t>
   </x:si>
   <x:si>
     <x:t>34,097,391.09</x:t>
   </x:si>
   <x:si>
     <x:t>1,647.02</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>18.9395</x:t>
   </x:si>
   <x:si>
-    <x:t>0.25</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.33</x:t>
   </x:si>
   <x:si>
     <x:t>18.99</x:t>
   </x:si>
   <x:si>
     <x:t>24,155</x:t>
   </x:si>
   <x:si>
     <x:t>34,469,839.90</x:t>
   </x:si>
   <x:si>
     <x:t>1,667.18</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>18.6901</x:t>
   </x:si>
   <x:si>
     <x:t>18.71</x:t>
   </x:si>
   <x:si>
     <x:t>34,016,046.97</x:t>
@@ -649,80 +1000,74 @@
   <x:si>
     <x:t>1,718.15</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19.9465</x:t>
   </x:si>
   <x:si>
     <x:t>0.82</x:t>
   </x:si>
   <x:si>
     <x:t>4.30</x:t>
   </x:si>
   <x:si>
     <x:t>19.92</x:t>
   </x:si>
   <x:si>
     <x:t>42,274</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.12</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>36,302,610.55</x:t>
   </x:si>
   <x:si>
     <x:t>1,752.57</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19.1240</x:t>
   </x:si>
   <x:si>
     <x:t>-0.32</x:t>
   </x:si>
   <x:si>
     <x:t>-1.63</x:t>
   </x:si>
   <x:si>
     <x:t>19.16</x:t>
   </x:si>
   <x:si>
     <x:t>40,539</x:t>
   </x:si>
   <x:si>
-    <x:t>0.04</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.18</x:t>
   </x:si>
   <x:si>
     <x:t>34,805,622.29</x:t>
   </x:si>
   <x:si>
     <x:t>1,681.34</x:t>
   </x:si>
   <x:si>
     <x:t>07/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>19.4411</x:t>
   </x:si>
   <x:si>
     <x:t>19.47</x:t>
   </x:si>
   <x:si>
     <x:t>35,382,718.62</x:t>
   </x:si>
   <x:si>
     <x:t>1,708.72</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2026</x:t>
@@ -853,65 +1198,59 @@
   <x:si>
     <x:t>1,944.47</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>-0.54</x:t>
   </x:si>
   <x:si>
     <x:t>-2.37</x:t>
   </x:si>
   <x:si>
     <x:t>50,591</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.6623</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.16</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.71</x:t>
   </x:si>
   <x:si>
     <x:t>22.63</x:t>
   </x:si>
   <x:si>
     <x:t>32,417</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.03</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.15</x:t>
   </x:si>
   <x:si>
     <x:t>41,245,287.67</x:t>
   </x:si>
   <x:si>
     <x:t>1,991.18</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.8253</x:t>
   </x:si>
   <x:si>
     <x:t>-0.80</x:t>
   </x:si>
   <x:si>
     <x:t>22.76</x:t>
   </x:si>
   <x:si>
     <x:t>88,911</x:t>
   </x:si>
   <x:si>
     <x:t>-0.27</x:t>
@@ -973,68 +1312,62 @@
   <x:si>
     <x:t>24.8914</x:t>
   </x:si>
   <x:si>
     <x:t>24.92</x:t>
   </x:si>
   <x:si>
     <x:t>45,302,346.29</x:t>
   </x:si>
   <x:si>
     <x:t>2,198.85</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>45,487</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>0.39</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>45,444</x:t>
   </x:si>
   <x:si>
     <x:t>2,189.73</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.7953</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.86</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-3.37</x:t>
   </x:si>
   <x:si>
     <x:t>24.91</x:t>
   </x:si>
   <x:si>
     <x:t>81,699</x:t>
   </x:si>
   <x:si>
     <x:t>0.46</x:t>
   </x:si>
   <x:si>
     <x:t>56,037,434.05</x:t>
   </x:si>
   <x:si>
     <x:t>2,181.60</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.6588</x:t>
   </x:si>
   <x:si>
     <x:t>1.04</x:t>
@@ -1051,137 +1384,128 @@
   <x:si>
     <x:t>57,988,784.21</x:t>
   </x:si>
   <x:si>
     <x:t>2,254.76</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>24.6141</x:t>
   </x:si>
   <x:si>
     <x:t>2.35</x:t>
   </x:si>
   <x:si>
     <x:t>10.58</x:t>
   </x:si>
   <x:si>
     <x:t>24.67</x:t>
   </x:si>
   <x:si>
     <x:t>92,086</x:t>
   </x:si>
   <x:si>
-    <x:t>0.23</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>44,797,602.92</x:t>
   </x:si>
   <x:si>
     <x:t>2,162.30</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.2599</x:t>
   </x:si>
   <x:si>
     <x:t>22.20</x:t>
   </x:si>
   <x:si>
     <x:t>-0.26</x:t>
   </x:si>
   <x:si>
     <x:t>40,512,992.77</x:t>
   </x:si>
   <x:si>
     <x:t>1,956.90</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>1.94</x:t>
   </x:si>
   <x:si>
     <x:t>279,034</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>21.8370</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.66</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-2.94</x:t>
   </x:si>
   <x:si>
     <x:t>21.79</x:t>
   </x:si>
   <x:si>
     <x:t>49,317</x:t>
   </x:si>
   <x:si>
     <x:t>-0.21</x:t>
   </x:si>
   <x:si>
     <x:t>39,743,253.39</x:t>
   </x:si>
   <x:si>
     <x:t>1,921.90</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>22.4974</x:t>
   </x:si>
   <x:si>
     <x:t>-1.07</x:t>
   </x:si>
   <x:si>
     <x:t>-4.52</x:t>
   </x:si>
   <x:si>
     <x:t>22.51</x:t>
   </x:si>
   <x:si>
     <x:t>65,274</x:t>
   </x:si>
   <x:si>
-    <x:t>0.01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>40,945,282.94</x:t>
   </x:si>
   <x:si>
     <x:t>1,977.94</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>23.5635</x:t>
   </x:si>
   <x:si>
     <x:t>-2.38</x:t>
   </x:si>
   <x:si>
     <x:t>23.57</x:t>
   </x:si>
   <x:si>
     <x:t>42,259</x:t>
   </x:si>
   <x:si>
     <x:t>42,885,511.30</x:t>
   </x:si>
   <x:si>
     <x:t>2,073.47</x:t>
@@ -1537,65 +1861,59 @@
   <x:si>
     <x:t>-6.24</x:t>
   </x:si>
   <x:si>
     <x:t>31.21</x:t>
   </x:si>
   <x:si>
     <x:t>166,043</x:t>
   </x:si>
   <x:si>
     <x:t>-0.10</x:t>
   </x:si>
   <x:si>
     <x:t>51,340,689.91</x:t>
   </x:si>
   <x:si>
     <x:t>2,749.13</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>33.3904</x:t>
   </x:si>
   <x:si>
-    <x:t>0.14</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.43</x:t>
   </x:si>
   <x:si>
     <x:t>33.50</x:t>
   </x:si>
   <x:si>
     <x:t>159,599</x:t>
   </x:si>
   <x:si>
-    <x:t>0.33</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>54,760,233.48</x:t>
   </x:si>
   <x:si>
     <x:t>2,928.15</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>33.2470</x:t>
   </x:si>
   <x:si>
     <x:t>-3.14</x:t>
   </x:si>
   <x:si>
     <x:t>-8.63</x:t>
   </x:si>
   <x:si>
     <x:t>33.10</x:t>
   </x:si>
   <x:si>
     <x:t>237,821</x:t>
   </x:si>
   <x:si>
     <x:t>-0.44</x:t>
@@ -1654,53 +1972,50 @@
   <x:si>
     <x:t>419,104</x:t>
   </x:si>
   <x:si>
     <x:t>26,795,202.59</x:t>
   </x:si>
   <x:si>
     <x:t>3,353.76</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>37.2751</x:t>
   </x:si>
   <x:si>
     <x:t>2.61</x:t>
   </x:si>
   <x:si>
     <x:t>37.53</x:t>
   </x:si>
   <x:si>
     <x:t>460,593</x:t>
   </x:si>
   <x:si>
-    <x:t>0.67</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>17,892,054.12</x:t>
   </x:si>
   <x:si>
     <x:t>3,271.44</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>36.3276</x:t>
   </x:si>
   <x:si>
     <x:t>2.81</x:t>
   </x:si>
   <x:si>
     <x:t>8.37</x:t>
   </x:si>
   <x:si>
     <x:t>37.17</x:t>
   </x:si>
   <x:si>
     <x:t>422,700</x:t>
   </x:si>
   <x:si>
     <x:t>2.32</x:t>
@@ -1769,53 +2084,50 @@
     <x:t>69,742</x:t>
   </x:si>
   <x:si>
     <x:t>10,637,490.49</x:t>
   </x:si>
   <x:si>
     <x:t>2,745.32</x:t>
   </x:si>
   <x:si>
     <x:t>05/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>31.5250</x:t>
   </x:si>
   <x:si>
     <x:t>1.02</x:t>
   </x:si>
   <x:si>
     <x:t>3.35</x:t>
   </x:si>
   <x:si>
     <x:t>31.58</x:t>
   </x:si>
   <x:si>
     <x:t>32,639</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>0.16</x:t>
   </x:si>
   <x:si>
     <x:t>10,718,492.07</x:t>
   </x:si>
   <x:si>
     <x:t>2,758.97</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>30.5043</x:t>
   </x:si>
   <x:si>
     <x:t>30.49</x:t>
   </x:si>
   <x:si>
     <x:t>34,768</x:t>
   </x:si>
   <x:si>
     <x:t>10,371,463.86</x:t>
   </x:si>
   <x:si>
     <x:t>2,678.78</x:t>
   </x:si>
@@ -2086,56 +2398,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070547c631944868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rff4c9409f9964748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6261c899546b4f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61aad0d107ce4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb273894f67a841bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24b9df549b6645bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J109"/>
+  <x:dimension ref="A1:J129"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="14" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -2238,3354 +2550,3994 @@
       </x:c>
       <x:c r="E4" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F4" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G4" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H4" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="I4" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J4" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C5" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D5" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E5" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F5" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G5" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H5" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="I5" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="J5" s="4" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C8" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E8" s="4" t="s">
+      <x:c r="F8" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G8" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H8" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F8" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="4" t="s">
+      <x:c r="I8" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="H8" s="4" t="s">
+      <x:c r="J8" s="4" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="I9" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C9" s="4" t="s">
+      <x:c r="J9" s="4" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F10" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H10" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="I10" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C10" s="4" t="s">
+      <x:c r="J10" s="4" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G11" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H11" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J11" s="4" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J13" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E15" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F15" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G15" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H15" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C15" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E15" s="4" t="s">
+      <x:c r="I15" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F15" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="H15" s="4" t="s">
+      <x:c r="J15" s="4" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E16" s="4" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F16" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G16" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H16" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I16" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="J16" s="4" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F17" s="4" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H17" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J17" s="4" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E18" s="4" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F18" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="G18" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H18" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I18" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="B18" s="1" t="s">
+      <x:c r="J18" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J20" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="G21" s="4" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H21" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E21" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="G22" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H22" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="I22" s="4" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="J22" s="4" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H23" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J23" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="G24" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="I24" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
+      <x:c r="J24" s="4" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G25" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="B25" s="1" t="s">
+      <x:c r="I25" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C25" s="4" t="s">
+      <x:c r="J25" s="4" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C26" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D26" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E26" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F26" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G26" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H26" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I26" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J26" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C27" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D27" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E27" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F27" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H27" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J27" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C28" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D28" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E28" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F28" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G28" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H28" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J28" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C29" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E29" s="4" t="s">
+      <x:c r="G29" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H29" s="4" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J29" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
+      <x:c r="G30" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C30" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="4" t="s">
+      <x:c r="I30" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="s">
+      <x:c r="J30" s="4" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="B31" s="1" t="s">
+      <x:c r="D31" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C31" s="4" t="s">
+      <x:c r="E31" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D31" s="4" t="s">
+      <x:c r="F31" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E31" s="4" t="s">
+      <x:c r="G31" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="F31" s="4" t="s">
+      <x:c r="I31" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="G31" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="H31" s="4" t="s">
+      <x:c r="J31" s="4" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
+      <x:c r="D32" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C32" s="4" t="s">
+      <x:c r="E32" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D32" s="4" t="s">
+      <x:c r="F32" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E32" s="4" t="s">
+      <x:c r="G32" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H32" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I32" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F32" s="4" t="s">
+      <x:c r="J32" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H33" s="4" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I33" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
+      <x:c r="J33" s="4" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C34" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D34" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E34" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F34" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G34" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H34" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I34" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J34" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C35" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D35" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E35" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F35" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G35" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H35" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J35" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C36" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E36" s="4" t="s">
+      <x:c r="G36" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H36" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="I36" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F36" s="4" t="s">
-[...8 lines deleted...]
-      <x:c r="I36" s="4" t="s">
+      <x:c r="J36" s="4" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F37" s="4" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="G37" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H37" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
+      <x:c r="I37" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C37" s="4" t="s">
+      <x:c r="J37" s="4" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E38" s="4" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F38" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="G38" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H38" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C38" s="4" t="s">
+      <x:c r="I38" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D38" s="4" t="s">
+      <x:c r="J38" s="4" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E39" s="4" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F39" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="G39" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H39" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C39" s="4" t="s">
+      <x:c r="J39" s="4" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H40" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I40" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J40" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F41" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H41" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J41" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E42" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F42" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G42" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H42" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I42" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J42" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C43" s="4" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E43" s="4" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F43" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C43" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G43" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H43" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J43" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C44" s="4" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E44" s="4" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="F44" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="s">
+      <x:c r="G44" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H44" s="4" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="I44" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C44" s="4" t="s">
+      <x:c r="J44" s="4" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="G45" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H45" s="4" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="B45" s="1" t="s">
+      <x:c r="J45" s="4" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F46" s="4" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="G46" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H46" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I46" s="4" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="J46" s="4" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E47" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F47" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G47" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H47" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J47" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D48" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E48" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F48" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G48" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H48" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I48" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J48" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C49" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E49" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F49" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G49" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H49" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J49" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F50" s="4" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="G50" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H50" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="I50" s="4" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="J50" s="4" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F51" s="4" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="G51" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H51" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="D51" s="4" t="s">
+      <x:c r="I51" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E51" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="F51" s="4" t="s">
+      <x:c r="J51" s="4" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
+      <x:c r="C52" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C52" s="4" t="s">
+      <x:c r="D52" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D52" s="4" t="s">
+      <x:c r="E52" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E52" s="4" t="s">
+      <x:c r="F52" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="F52" s="4" t="s">
+      <x:c r="G52" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="G52" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H52" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I52" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="I52" s="4" t="s">
+      <x:c r="J52" s="4" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
+      <x:c r="C53" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C53" s="4" t="s">
+      <x:c r="D53" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D53" s="4" t="s">
+      <x:c r="E53" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E53" s="4" t="s">
+      <x:c r="F53" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="F53" s="4" t="s">
+      <x:c r="G53" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H53" s="4" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J53" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E54" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D54" s="4" t="s">
+      <x:c r="F54" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G54" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H54" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I54" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E54" s="4" t="s">
+      <x:c r="J54" s="4" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C55" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D55" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E55" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F55" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G55" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H55" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J55" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C56" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D56" s="4" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E56" s="4" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F56" s="4" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="G56" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E56" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I56" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J56" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C57" s="4" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E57" s="4" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F57" s="4" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="G57" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H57" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I57" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="B57" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="D57" s="4" t="s">
+      <x:c r="J57" s="4" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="B58" s="1" t="s">
+      <x:c r="C58" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C58" s="4" t="s">
+      <x:c r="D58" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D58" s="4" t="s">
+      <x:c r="E58" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E58" s="4" t="s">
+      <x:c r="F58" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="F58" s="4" t="s">
+      <x:c r="G58" s="4" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H58" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="G58" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="H58" s="4" t="s">
+      <x:c r="I58" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="I58" s="4" t="s">
+      <x:c r="J58" s="4" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
+      <x:c r="C59" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C59" s="4" t="s">
+      <x:c r="D59" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D59" s="4" t="s">
+      <x:c r="E59" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E59" s="4" t="s">
+      <x:c r="F59" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="F59" s="4" t="s">
+      <x:c r="G59" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H59" s="4" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="I59" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="G59" s="4" t="s">
+      <x:c r="J59" s="4" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C60" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="B60" s="1" t="s">
+      <x:c r="D60" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C60" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="D60" s="4" t="s">
+      <x:c r="E60" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E60" s="4" t="s">
+      <x:c r="F60" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="F60" s="4" t="s">
+      <x:c r="G60" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H60" s="4" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I60" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J60" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C61" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D61" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E61" s="4" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F61" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G61" s="4" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H61" s="4" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="I61" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D61" s="4" t="s">
+      <x:c r="J61" s="4" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C62" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D62" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E62" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F62" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H62" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I62" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J62" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C63" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D63" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E63" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F63" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G63" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H63" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J63" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="E64" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F64" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G64" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H64" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I64" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J64" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="D65" s="4" t="s">
+      <x:c r="E65" s="4" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
       <x:c r="F65" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="G65" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H65" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J65" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C66" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D66" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E66" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F66" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G66" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H66" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I66" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="J66" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C67" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D67" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E67" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F67" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G67" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H67" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J67" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C68" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E68" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D68" s="4" t="s">
+      <x:c r="F68" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G68" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H68" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I68" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E68" s="4" t="s">
+      <x:c r="J68" s="4" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C69" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D69" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E69" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F69" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G69" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H69" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J69" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C70" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D70" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E70" s="4" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F70" s="4" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="G70" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E70" s="4" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H70" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I70" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J70" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C71" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D71" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E71" s="4" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F71" s="4" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="G71" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H71" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I71" s="4" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="J71" s="4" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C72" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D72" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E72" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F72" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G72" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H72" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I72" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J72" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C73" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D73" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E73" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F73" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G73" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H73" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J73" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C74" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D74" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E74" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F74" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G74" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H74" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I74" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J74" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C75" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D75" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E75" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F75" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H75" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J75" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C76" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D76" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E76" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F76" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H76" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I76" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J76" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C77" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D77" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E77" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F77" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G77" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H77" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J77" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C78" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D78" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E78" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F78" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G78" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H78" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I78" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="J78" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C79" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D79" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E79" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F79" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G79" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H79" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="J79" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C80" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D80" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E80" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F80" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G80" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H80" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I80" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="J80" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C81" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D81" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E81" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F81" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G81" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H81" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J81" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C82" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D82" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E82" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F82" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G82" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H82" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I82" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J82" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C83" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D83" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E83" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F83" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G83" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H83" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J83" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C84" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D84" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E84" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F84" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G84" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H84" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I84" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J84" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C85" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D85" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E85" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F85" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G85" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H85" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J85" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C86" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D86" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E86" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F86" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G86" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H86" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I86" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J86" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C87" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D87" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E87" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F87" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G87" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H87" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J87" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C88" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D88" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E88" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F88" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G88" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H88" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I88" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J88" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C89" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D89" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E89" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F89" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G89" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H89" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J89" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C90" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D90" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E90" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F90" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G90" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H90" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I90" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J90" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C91" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D91" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E91" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F91" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G91" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H91" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J91" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="C92" s="4" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D92" s="4" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E92" s="4" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F92" s="4" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="G92" s="4" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="H92" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="C92" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E92" s="4" t="s">
+      <x:c r="I92" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="F92" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="J92" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C93" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D93" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E93" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F93" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G93" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H93" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J93" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C94" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D94" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E94" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F94" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G94" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H94" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I94" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J94" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C95" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D95" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E95" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F95" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G95" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H95" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J95" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C96" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D96" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E96" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F96" s="4" t="s">
-        <x:v>603</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G96" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H96" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I96" s="4" t="s">
-        <x:v>605</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="J96" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C97" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D97" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E97" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F97" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G97" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H97" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="J97" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C98" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D98" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E98" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F98" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G98" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H98" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I98" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="J98" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C99" s="4" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="D99" s="4" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="E99" s="4" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="F99" s="4" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="G99" s="4" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H99" s="4" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="I99" s="4" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="J99" s="4" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C100" s="4" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="D100" s="4" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="E100" s="4" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="F100" s="4" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="G100" s="4" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="H100" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="I100" s="4" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="J100" s="4" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C101" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D101" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E101" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F101" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G101" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H101" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="J101" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C102" s="4" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D102" s="4" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E102" s="4" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="F102" s="4" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="G102" s="4" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H102" s="4" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="I102" s="4" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="J102" s="4" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C103" s="4" t="s">
-        <x:v>643</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D103" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E103" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F103" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G103" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H103" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J103" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C104" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D104" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E104" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F104" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G104" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H104" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I104" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J104" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C105" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D105" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E105" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F105" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G105" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H105" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J105" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C106" s="4" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D106" s="4" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E106" s="4" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="F106" s="4" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="G106" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H106" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="I106" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C106" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E106" s="4" t="s">
+      <x:c r="J106" s="4" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C107" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D107" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E107" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F107" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G107" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H107" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="J107" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C108" s="4" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="D108" s="4" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="E108" s="4" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="F108" s="4" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="G108" s="4" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="H108" s="4" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="I108" s="4" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="J108" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="B108" s="1" t="s">
+    </x:row>
+    <x:row r="109" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A109" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="C108" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="E108" s="4" t="s">
+      <x:c r="B109" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="F108" s="4" t="s">
+      <x:c r="C109" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D109" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E109" s="4" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F109" s="4" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="G109" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H109" s="4" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I109" s="4" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="J109" s="4" t="s">
+        <x:v>673</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A110" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C110" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D110" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E110" s="4" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F110" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G108" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="I108" s="4" t="s">
+      <x:c r="G110" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H110" s="4" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I110" s="4" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="J110" s="4" t="s">
+        <x:v>675</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A111" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C111" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D111" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E111" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="J108" s="4" t="s">
-        <x:v>671</x:v>
+      <x:c r="F111" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G111" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H111" s="4" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I111" s="4" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="J111" s="4" t="s">
+        <x:v>675</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A112" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C112" s="4" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D112" s="4" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="E112" s="4" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F112" s="4" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="G112" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H112" s="4" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="I112" s="4" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="J112" s="4" t="s">
+        <x:v>675</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A113" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C113" s="4" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D113" s="4" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E113" s="4" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="F113" s="4" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="G113" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H113" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="I113" s="4" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="J113" s="4" t="s">
+        <x:v>688</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A114" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C114" s="4" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D114" s="4" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="E114" s="4" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="F114" s="4" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="G114" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H114" s="4" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="I114" s="4" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="J114" s="4" t="s">
+        <x:v>696</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A115" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C115" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D115" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E115" s="4" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="F115" s="4" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="G115" s="4" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H115" s="4" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="I115" s="4" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="J115" s="4" t="s">
+        <x:v>702</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A116" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="C116" s="4" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="D116" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E116" s="4" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="F116" s="4" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="G116" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H116" s="4" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="I116" s="4" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="J116" s="4" t="s">
+        <x:v>710</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A117" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C117" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D117" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E117" s="4" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="F117" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G117" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H117" s="4" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I117" s="4" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="J117" s="4" t="s">
+        <x:v>715</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A118" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C118" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D118" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E118" s="4" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="F118" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G118" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H118" s="4" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I118" s="4" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="J118" s="4" t="s">
+        <x:v>715</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A119" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C119" s="4" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="D119" s="4" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="E119" s="4" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="F119" s="4" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="G119" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H119" s="4" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I119" s="4" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="J119" s="4" t="s">
+        <x:v>715</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A120" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="C120" s="4" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="D120" s="4" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="E120" s="4" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="F120" s="4" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="G120" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H120" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="I120" s="4" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J120" s="4" t="s">
+        <x:v>728</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A121" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C121" s="4" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="D121" s="4" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="E121" s="4" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="F121" s="4" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="G121" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H121" s="4" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="I121" s="4" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="J121" s="4" t="s">
+        <x:v>736</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A122" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="C122" s="4" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="D122" s="4" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="E122" s="4" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="F122" s="4" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="G122" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H122" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I122" s="4" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="J122" s="4" t="s">
+        <x:v>744</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A123" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C123" s="4" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="D123" s="4" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="E123" s="4" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="F123" s="4" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="G123" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H123" s="4" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="I123" s="4" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="J123" s="4" t="s">
+        <x:v>752</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A124" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C124" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D124" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E124" s="4" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="F124" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G124" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H124" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I124" s="4" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="J124" s="4" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A125" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C125" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D125" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E125" s="4" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="F125" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G125" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H125" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I125" s="4" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="J125" s="4" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A126" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C126" s="4" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="D126" s="4" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="E126" s="4" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="F126" s="4" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="G126" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H126" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I126" s="4" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="J126" s="4" t="s">
+        <x:v>757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A127" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C127" s="4" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="D127" s="4" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="E127" s="4" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="F127" s="4" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="G127" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H127" s="4" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="I127" s="4" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="J127" s="4" t="s">
+        <x:v>770</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A128" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="C128" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D128" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E128" s="4" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="F128" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G128" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H128" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I128" s="4" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="J128" s="4" t="s">
+        <x:v>775</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>