--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,81 +1,486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79934c61f4b04e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc7ad8dae9746f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_00010101" sheetId="1" r:id="R15db81f8415849a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260526" sheetId="1" r:id="R03a3666e39a440c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="12">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  01/01/0001</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rocket Lab Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7JN3F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632,336.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet Labs Pbc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCV3P74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,464.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefly Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NGNL3X5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,167.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viasat Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HHLBF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,315.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,114,526.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astroscale Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QN36NN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,370.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redwire Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YGLXD60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,833.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0FC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,818.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Echostar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TGLV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$901,115.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZS4RR13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,741.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Machines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMYYP00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,709.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9412 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Perfect Jsat Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HQJM04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,636.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voyager Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V317FS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,089.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K008L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,973.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eutelsat Communications Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2BTD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,515.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextnav Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XG00X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,695.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synspective Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PVB95F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,925.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avio Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LR05W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,469.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilat Satellite Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDQ562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,114.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GXK7D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,010.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$933.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-30,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-30,625.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,900.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -103,62 +508,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982f13775e664f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R02d87fb84c51414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15db81f8415849a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e78803a0274419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3180bcc78754c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03a3666e39a440c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I4"/>
+  <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="12" customWidth="1"/>
-    <x:col min="3" max="3" width="19" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="3" max="3" width="39" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -209,61 +614,728 @@
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A4" s="2" t="s">
+      <x:c r="A4" s="1">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B4" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B4" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I4" s="2" t="s">
+      <x:c r="C4" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D4" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E4" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F4" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G4" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H4" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I4" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A5" s="1">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D5" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H5" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I5" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A6" s="1">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D6" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E6" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A7" s="1">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A8" s="1">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A9" s="1">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A10" s="1">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A11" s="1">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A12" s="1">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A13" s="1">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A14" s="1">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A15" s="1">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A16" s="1">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A17" s="1">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A18" s="1">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A19" s="1">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A20" s="1">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A21" s="1">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A23" s="1">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A24" s="1">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A25" s="1">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A26" s="1">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A27" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A4:I4"/>
+    <x:mergeCell ref="A27:I27"/>
   </x:mergeCells>
 </x:worksheet>
 </file>