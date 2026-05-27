--- v1 (2026-05-27)
+++ v2 (2026-05-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc7ad8dae9746f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re354b51c43964b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260526" sheetId="1" r:id="R03a3666e39a440c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260526" sheetId="1" r:id="R474920bfa25343c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
   <x:si>
     <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -508,51 +508,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e78803a0274419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3180bcc78754c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03a3666e39a440c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01abc2d6b9a74bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1c84309b6ce4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R474920bfa25343c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="39" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">