--- v2 (2026-05-27)
+++ v3 (2026-06-18)
@@ -1,486 +1,486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re354b51c43964b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd5af62c8284341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260526" sheetId="1" r:id="R474920bfa25343c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260616" sheetId="1" r:id="Rb6fdeddae63f4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
   <x:si>
-    <x:t>Daily Holdings (%)  05/26/2026</x:t>
+    <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>11,399</x:t>
+    <x:t>43,224</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,632,336.80</x:t>
+    <x:t>$4,522,527.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.36%</x:t>
+    <x:t>9.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viasat Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HHLBF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,625,659.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>PL</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZCV3P74</x:t>
   </x:si>
   <x:si>
-    <x:t>32,253</x:t>
-[...5 lines deleted...]
-    <x:t>8.94%</x:t>
+    <x:t>122,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,449,857.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Echostar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TGLV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,357,401.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0FC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,004,524.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,903,260.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZS4RR13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,835,055.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
   </x:si>
   <x:si>
     <x:t>FLY</x:t>
   </x:si>
   <x:si>
     <x:t>Firefly Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGNL3X5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,397</x:t>
-[...41 lines deleted...]
-    <x:t>6.39%</x:t>
+    <x:t>84,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,629,697.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K008L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,423,841.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voyager Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V317FS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,290,076.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Machines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMYYP00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,215,532.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redwire Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YGLXD60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,190.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9412 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Perfect Jsat Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HQJM04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,032,037.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>186A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Astroscale Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QN36NN8</x:t>
   </x:si>
   <x:si>
-    <x:t>57,600</x:t>
-[...149 lines deleted...]
-    <x:t>3.84%</x:t>
+    <x:t>218,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,023.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextnav Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XG00X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,847,140.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avio Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LR05W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,048.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2BTD7</x:t>
   </x:si>
   <x:si>
-    <x:t>126,619</x:t>
-[...23 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>480,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,440,026.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>290A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Synspective Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PVB95F8</x:t>
   </x:si>
   <x:si>
-    <x:t>40,800</x:t>
-[...23 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>154,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,269,846.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>GILT</x:t>
   </x:si>
   <x:si>
     <x:t>Gilat Satellite Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDQ562</x:t>
   </x:si>
   <x:si>
-    <x:t>$399,114.54</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$1,151,289.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>SESG FP</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GXK7D7</x:t>
   </x:si>
   <x:si>
-    <x:t>25,901</x:t>
-[...5 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>98,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,940.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>803</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$933.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$932.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-30,626</x:t>
-[...5 lines deleted...]
-    <x:t>-0.18%</x:t>
+    <x:t>-10,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-10,809.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,900.74</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-125,885.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -508,51 +508,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01abc2d6b9a74bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf1c84309b6ce4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R474920bfa25343c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0fc9c0c12f4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R706fbf5fbe90443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6fdeddae63f4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="39" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1149,51 +1149,51 @@
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">