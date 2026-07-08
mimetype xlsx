--- v3 (2026-06-18)
+++ v4 (2026-07-08)
@@ -1,486 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd5af62c8284341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e223d761d241f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260616" sheetId="1" r:id="Rb6fdeddae63f4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260707" sheetId="1" r:id="R33f0f9fccbad4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>SPCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Space Exploration Technologies Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQF3Z5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,744,742.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.88%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>43,224</x:t>
-[...11 lines deleted...]
-    <x:t>9.56%</x:t>
+    <x:t>61,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,129,631.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.25%</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HHLBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>58,057</x:t>
-[...5 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>34,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,648,220.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,529,967.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0FC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,378,392.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JHT18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,223,760.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>PL</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZCV3P74</x:t>
   </x:si>
   <x:si>
-    <x:t>122,292</x:t>
-[...5 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>76,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,200,744.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K008L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,117,627.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>SATS</x:t>
   </x:si>
   <x:si>
     <x:t>Echostar Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TGLV00</x:t>
   </x:si>
   <x:si>
-    <x:t>27,754</x:t>
-[...59 lines deleted...]
-    <x:t>5.99%</x:t>
+    <x:t>20,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,707.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9412 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Perfect Jsat Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HQJM04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,624,718.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>FLY</x:t>
   </x:si>
   <x:si>
     <x:t>Firefly Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGNL3X5</x:t>
   </x:si>
   <x:si>
-    <x:t>84,966</x:t>
-[...23 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>59,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,522,022.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Machines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMYYP00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,339.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redwire Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YGLXD60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,362,626.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GXK7D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,074.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>VOYG</x:t>
   </x:si>
   <x:si>
     <x:t>Voyager Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V317FS3</x:t>
   </x:si>
   <x:si>
-    <x:t>60,504</x:t>
-[...59 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>30,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,513.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIO IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avio Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009LR05W0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$834,809.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextnav Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XG00X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,955.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETL FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eutelsat Communications Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2BTD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>263,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,398.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>186A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Astroscale Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QN36NN8</x:t>
   </x:si>
   <x:si>
-    <x:t>218,400</x:t>
-[...59 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>73,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,270.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilat Satellite Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDQ562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,418.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>290A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Synspective Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PVB95F8</x:t>
   </x:si>
   <x:si>
-    <x:t>154,700</x:t>
-[...38 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>49,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,751.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,500.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$932.05</x:t>
+    <x:t>812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-125,885.98</x:t>
-[...2 lines deleted...]
-    <x:t>-0.27%</x:t>
+    <x:t>$-5,249.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -508,60 +529,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0fc9c0c12f4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R706fbf5fbe90443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6fdeddae63f4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff638eabe5348a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R674a2ad298eb4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33f0f9fccbad4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I27"/>
+  <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="39" customWidth="1"/>
+    <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1149,193 +1170,222 @@
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A27" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I27" s="2" t="s">
+      <x:c r="A27" s="1">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A28" s="2" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B28" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C28" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D28" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E28" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F28" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G28" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H28" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A27:I27"/>
+    <x:mergeCell ref="A28:I28"/>
   </x:mergeCells>
 </x:worksheet>
 </file>