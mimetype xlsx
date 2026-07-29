--- v4 (2026-07-08)
+++ v5 (2026-07-29)
@@ -1,507 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e223d761d241f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2197b777925463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260707" sheetId="1" r:id="R33f0f9fccbad4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260728" sheetId="1" r:id="R939fc0728233447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
   <x:si>
-    <x:t>Daily Holdings (%)  07/07/2026</x:t>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SPCX</x:t>
   </x:si>
   <x:si>
     <x:t>Space Exploration Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQF3Z5</x:t>
   </x:si>
   <x:si>
     <x:t>58,505</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,744,742.35</x:t>
+    <x:t>$6,810,567.05</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.88%</x:t>
+    <x:t>19.97%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
     <x:t>61,499</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,129,631.59</x:t>
-[...2 lines deleted...]
-    <x:t>12.25%</x:t>
+    <x:t>$3,929,171.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.52%</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HHLBF9</x:t>
   </x:si>
   <x:si>
     <x:t>34,518</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,648,220.96</x:t>
-[...2 lines deleted...]
-    <x:t>6.32%</x:t>
+    <x:t>$2,558,819.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iridium Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VC0FC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,368.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K008L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,089,343.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q402TR2</x:t>
   </x:si>
   <x:si>
     <x:t>34,092</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,529,967.32</x:t>
-[...20 lines deleted...]
-    <x:t>5.68%</x:t>
+    <x:t>$1,927,902.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SATS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Echostar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TGLV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,759,416.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MDA</x:t>
   </x:si>
   <x:si>
     <x:t>Mda Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0113JHT18</x:t>
   </x:si>
   <x:si>
     <x:t>56,255</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,223,760.15</x:t>
-[...2 lines deleted...]
-    <x:t>5.31%</x:t>
+    <x:t>$1,681,461.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
   </x:si>
   <x:si>
     <x:t>PL</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZCV3P74</x:t>
   </x:si>
   <x:si>
     <x:t>76,788</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,200,744.08</x:t>
-[...38 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>$1,568,010.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>9412 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sky Perfect Jsat Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HQJM04</x:t>
   </x:si>
   <x:si>
     <x:t>99,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,624,718.26</x:t>
-[...2 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>$1,328,801.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>FLY</x:t>
   </x:si>
   <x:si>
     <x:t>Firefly Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGNL3X5</x:t>
   </x:si>
   <x:si>
     <x:t>59,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,522,022.90</x:t>
-[...2 lines deleted...]
-    <x:t>3.63%</x:t>
+    <x:t>$1,145,965.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redwire Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YGLXD60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,752.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SESG FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ses Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GXK7D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,127,340.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>LUNR</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Machines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZMYYP00</x:t>
   </x:si>
   <x:si>
     <x:t>80,019</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,428,339.15</x:t>
-[...38 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>$989,835.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>VOYG</x:t>
   </x:si>
   <x:si>
     <x:t>Voyager Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V317FS3</x:t>
   </x:si>
   <x:si>
     <x:t>30,245</x:t>
   </x:si>
   <x:si>
-    <x:t>$964,513.05</x:t>
-[...2 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>$775,784.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AVIO IM</x:t>
   </x:si>
   <x:si>
     <x:t>Avio Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LR05W0</x:t>
   </x:si>
   <x:si>
     <x:t>21,845</x:t>
   </x:si>
   <x:si>
-    <x:t>$834,809.10</x:t>
-[...2 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$717,402.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NN</x:t>
   </x:si>
   <x:si>
     <x:t>Nextnav Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XG00X4</x:t>
   </x:si>
   <x:si>
     <x:t>48,310</x:t>
   </x:si>
   <x:si>
-    <x:t>$815,955.90</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$649,769.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2BTD7</x:t>
   </x:si>
   <x:si>
     <x:t>263,386</x:t>
   </x:si>
   <x:si>
-    <x:t>$739,398.95</x:t>
-[...2 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>$621,602.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>186A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Astroscale Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QN36NN8</x:t>
   </x:si>
   <x:si>
     <x:t>73,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$512,270.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$451,423.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>GILT</x:t>
   </x:si>
   <x:si>
     <x:t>Gilat Satellite Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDQ562</x:t>
   </x:si>
   <x:si>
     <x:t>31,830</x:t>
   </x:si>
   <x:si>
-    <x:t>$393,418.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$342,490.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>290A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Synspective Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PVB95F8</x:t>
   </x:si>
   <x:si>
     <x:t>49,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$375,751.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$332,631.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>45,501</x:t>
+    <x:t>45,567</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,500.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$45,567.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>812</x:t>
   </x:si>
   <x:si>
-    <x:t>$928.35</x:t>
+    <x:t>$924.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,249.47</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-15,960.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,51 +529,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff638eabe5348a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R674a2ad298eb4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33f0f9fccbad4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8855bdf2ba95456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62de1887194f4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R939fc0728233447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">