--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -1,507 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2197b777925463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae00db09da114a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260728" sheetId="1" r:id="R939fc0728233447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260819" sheetId="1" r:id="R58cf094e859647b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="152">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SPCX</x:t>
   </x:si>
   <x:si>
     <x:t>Space Exploration Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQF3Z5</x:t>
   </x:si>
   <x:si>
-    <x:t>58,505</x:t>
+    <x:t>57,219</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,810,567.05</x:t>
+    <x:t>$7,990,633.35</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>19.97%</x:t>
+    <x:t>20.77%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>61,499</x:t>
-[...5 lines deleted...]
-    <x:t>11.52%</x:t>
+    <x:t>60,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,561,548.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.86%</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HHLBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>34,518</x:t>
-[...5 lines deleted...]
-    <x:t>7.50%</x:t>
+    <x:t>33,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,225.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.73%</x:t>
   </x:si>
   <x:si>
     <x:t>IRDM</x:t>
   </x:si>
   <x:si>
     <x:t>Iridium Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0FC1</x:t>
   </x:si>
   <x:si>
-    <x:t>46,553</x:t>
-[...5 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>45,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,717.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ast Spacemobile Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q402TR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,214,909.06</x:t>
   </x:si>
   <x:si>
     <x:t>GSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Globalstar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K008L5</x:t>
   </x:si>
   <x:si>
-    <x:t>26,434</x:t>
-[...26 lines deleted...]
-    <x:t>SATS</x:t>
+    <x:t>25,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,131,755.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113JHT18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,784,201.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECHO</x:t>
   </x:si>
   <x:si>
     <x:t>Echostar Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TGLV00</x:t>
   </x:si>
   <x:si>
-    <x:t>20,475</x:t>
-[...23 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>20,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,770,910.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>PL</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZCV3P74</x:t>
   </x:si>
   <x:si>
-    <x:t>76,788</x:t>
-[...5 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>75,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,716.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redwire Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YGLXD60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,497.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefly Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NGNL3X5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467,627.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intuitive Machines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZMYYP00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,449,356.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>9412 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Sky Perfect Jsat Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HQJM04</x:t>
   </x:si>
   <x:si>
-    <x:t>99,800</x:t>
-[...41 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>97,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,214.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voyager Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V317FS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,144.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextnav Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XG00X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,748.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>SESG FP</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GXK7D7</x:t>
   </x:si>
   <x:si>
-    <x:t>144,859</x:t>
-[...41 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>141,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,865.41</x:t>
   </x:si>
   <x:si>
     <x:t>AVIO IM</x:t>
   </x:si>
   <x:si>
     <x:t>Avio Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LR05W0</x:t>
   </x:si>
   <x:si>
-    <x:t>21,845</x:t>
-[...23 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>21,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,063.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2BTD7</x:t>
   </x:si>
   <x:si>
-    <x:t>263,386</x:t>
-[...5 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>257,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,443.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>186A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Astroscale Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QN36NN8</x:t>
   </x:si>
   <x:si>
-    <x:t>73,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>71,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,368.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>290A JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synspective Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PVB95F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,208.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>GILT</x:t>
   </x:si>
   <x:si>
     <x:t>Gilat Satellite Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDQ562</x:t>
   </x:si>
   <x:si>
-    <x:t>31,830</x:t>
-[...23 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>31,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,515.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>45,567</x:t>
+    <x:t>27,613</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,567.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$27,613.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>812</x:t>
-[...2 lines deleted...]
-    <x:t>$924.50</x:t>
+    <x:t>822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-15,960.84</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$-9,598.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,51 +523,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8855bdf2ba95456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62de1887194f4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R939fc0728233447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3968f766f124d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c5a082ec0024235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58cf094e859647b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -776,607 +770,607 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>