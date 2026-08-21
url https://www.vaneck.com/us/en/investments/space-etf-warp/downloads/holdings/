--- v6 (2026-08-20)
+++ v7 (2026-08-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae00db09da114a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0eba7cabc654919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260819" sheetId="1" r:id="R58cf094e859647b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260819" sheetId="1" r:id="Re7fa060b2ff44947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="152">
   <x:si>
     <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -523,51 +523,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3968f766f124d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c5a082ec0024235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58cf094e859647b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615fc4daf6004cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcd4aca25ed6a413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7fa060b2ff44947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">