--- v7 (2026-08-21)
+++ v8 (2026-09-10)
@@ -1,501 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0eba7cabc654919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142bbffaf3274b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260819" sheetId="1" r:id="Re7fa060b2ff44947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WARP_asof_20260909" sheetId="1" r:id="R5f5589d613254b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="152">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>SPCX</x:t>
   </x:si>
   <x:si>
     <x:t>Space Exploration Technologies Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQF3Z5</x:t>
   </x:si>
   <x:si>
-    <x:t>57,219</x:t>
+    <x:t>56,942</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,990,633.35</x:t>
+    <x:t>$8,401,792.10</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.77%</x:t>
+    <x:t>23.43%</x:t>
   </x:si>
   <x:si>
     <x:t>RKLB</x:t>
   </x:si>
   <x:si>
     <x:t>Rocket Lab Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7JN3F3</x:t>
   </x:si>
   <x:si>
-    <x:t>60,147</x:t>
-[...5 lines deleted...]
-    <x:t>11.86%</x:t>
+    <x:t>59,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,775,180.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.53%</x:t>
   </x:si>
   <x:si>
     <x:t>VSAT</x:t>
   </x:si>
   <x:si>
     <x:t>Viasat Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HHLBF9</x:t>
   </x:si>
   <x:si>
-    <x:t>33,758</x:t>
-[...5 lines deleted...]
-    <x:t>6.73%</x:t>
+    <x:t>33,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,431,802.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>IRDM</x:t>
   </x:si>
   <x:si>
     <x:t>Iridium Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VC0FC1</x:t>
   </x:si>
   <x:si>
-    <x:t>45,529</x:t>
-[...5 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>45,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,523.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Globalstar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K008L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,102,116.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>ASTS</x:t>
   </x:si>
   <x:si>
     <x:t>Ast Spacemobile Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q402TR2</x:t>
   </x:si>
   <x:si>
-    <x:t>33,342</x:t>
-[...20 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>33,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,071,532.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Echostar Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TGLV00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,819,824.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MDA</x:t>
   </x:si>
   <x:si>
-    <x:t>Mda Ltd</x:t>
+    <x:t>Mda Space Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0113JHT18</x:t>
   </x:si>
   <x:si>
-    <x:t>55,017</x:t>
-[...23 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>54,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,577,779.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redwire Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YGLXD60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,390,090.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>PL</x:t>
   </x:si>
   <x:si>
     <x:t>Planet Labs Pbc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZCV3P74</x:t>
   </x:si>
   <x:si>
-    <x:t>75,098</x:t>
-[...23 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>74,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,287,281.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9412 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Perfect Jsat Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HQJM04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,265,933.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>FLY</x:t>
   </x:si>
   <x:si>
     <x:t>Firefly Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NGNL3X5</x:t>
   </x:si>
   <x:si>
-    <x:t>58,009</x:t>
-[...5 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>57,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,259,505.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
   </x:si>
   <x:si>
     <x:t>LUNR</x:t>
   </x:si>
   <x:si>
     <x:t>Intuitive Machines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZMYYP00</x:t>
   </x:si>
   <x:si>
-    <x:t>78,259</x:t>
-[...23 lines deleted...]
-    <x:t>3.58%</x:t>
+    <x:t>77,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,163,691.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>VOYG</x:t>
   </x:si>
   <x:si>
     <x:t>Voyager Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V317FS3</x:t>
   </x:si>
   <x:si>
-    <x:t>29,579</x:t>
-[...5 lines deleted...]
-    <x:t>2.99%</x:t>
+    <x:t>29,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,836.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NN</x:t>
   </x:si>
   <x:si>
     <x:t>Nextnav Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XG00X4</x:t>
   </x:si>
   <x:si>
-    <x:t>47,248</x:t>
-[...5 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>58,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,155.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>SESG FP</x:t>
   </x:si>
   <x:si>
     <x:t>Ses Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GXK7D7</x:t>
   </x:si>
   <x:si>
-    <x:t>141,673</x:t>
-[...2 lines deleted...]
-    <x:t>$860,865.41</x:t>
+    <x:t>141,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,575.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>AVIO IM</x:t>
   </x:si>
   <x:si>
     <x:t>Avio Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009LR05W0</x:t>
   </x:si>
   <x:si>
-    <x:t>21,365</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>21,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,665.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ETL FP</x:t>
   </x:si>
   <x:si>
     <x:t>Eutelsat Communications Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2BTD7</x:t>
   </x:si>
   <x:si>
-    <x:t>257,592</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>256,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,284.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>186A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Astroscale Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QN36NN8</x:t>
   </x:si>
   <x:si>
-    <x:t>71,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>71,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,209.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>290A JP</x:t>
   </x:si>
   <x:si>
     <x:t>Synspective Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PVB95F8</x:t>
   </x:si>
   <x:si>
-    <x:t>48,400</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>47,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,882.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>GILT</x:t>
   </x:si>
   <x:si>
     <x:t>Gilat Satellite Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDQ562</x:t>
   </x:si>
   <x:si>
-    <x:t>31,130</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>30,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,074.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>27,613</x:t>
+    <x:t>7,692</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,613.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$7,692.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>822</x:t>
-[...2 lines deleted...]
-    <x:t>$958.69</x:t>
+    <x:t>1,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,598.98</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-2,131.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -523,51 +529,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615fc4daf6004cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcd4aca25ed6a413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7fa060b2ff44947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b5c0c4170d4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf799994dbfbd4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f5589d613254b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="46" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -770,607 +776,607 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>